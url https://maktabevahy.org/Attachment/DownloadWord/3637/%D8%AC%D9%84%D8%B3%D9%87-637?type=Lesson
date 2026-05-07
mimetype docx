--- v0 (2025-11-17)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -437,147 +431,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین چندی پیش بود یكی از افراد در همان ـ اسمش را نمی برم ـ كربلا ساكن است یك قضیه‌ای برایش اتفاق افتاده بود با یك شخصی دیگری مدعی بود كه این سرقت كرده مالش را برده گفته اگر من سرقت كرده‌ام به ابوالفضل قسم بخور من بهت می‌دهم، آن شخص قسم نمی‌خورد، می‌گوید مگر نمی‌گویی من دزدم خب قسم بخور! بلند می‌شویم الان می‌رویم در صحن و همانجا قسم بخور و طرف نیامده بود، خب می‌داند كار تمام است، ابوالفضل با امام حسین علیهماالسلام فرق می‌كند او مساله را یك دفعه فیصله می‌دهد و كاری نمی‌شود كرد، ابوفاضل كه می‌آید همه تنشان می‌لرزد خب این قضیه چی است؟ تو كه داری خودت می‌بینی، اگر اینجا جای صدق نیست پس اینها چی است؟ پس این مطالب چی است؟ تو كه ریگی به كفشت نیست چرا نمی‌خواهی این قضیه انجام بشود؟ چرا نمی‌خواهی مناظره باشد؟ چرا نمی‌آیی برای بحث؟ چرا نمی‌آیی؟ تو سنی كه از صحبت فرار می‌كنی وقتی هم كه صحبت مباهله می‌شود می‌گویی ما حاضریم وقتی كه می‌رسی می‌گویی نه صحیح نیست و فلان خب چرا؟ همین قضیه راجع به ما هم هست هیچ تفاوتی نمی‌كند همین مساله، یا ما باید حق را بپذیریم یا اینكه باید ملاحظات كنیم، ملاحظات دنیایی كنیم، ملاحظات صنفی كنیم، ملاحظات شخصی بكنیم، این ملاحظات را داشته باشیم، وقتی این ملاحظات راداشته باشیم ما با آن سنی چه تفاوتی می‌كنیم؟ ما با آن نصرانی چه فرقی می‌كنیم؟ ما با آن نصاری چه فرقی می‌كنیم؟ كه به آن افرادی كه آنجا هستند می‌گوید اگر دیدید این شخص با جماعتی آمد حق با او نیست ولی اگر دیدید فقط با بستگانش آمد چون من خوانده‌ام در كتاب اگر این بستگانش آمد آنها افرادی هستند كه فلان و فلان اگر آمد مناظره نكنید، مباهله نكنید كه كار تمام است، تو كه این را خودت می‌گویی پس چرا نمی‌آیی قبول كنی؟ چرا نمی‌آیی بپذیری؟ این مشكل كجاست؟ این قضیه كجاست؟ این در خود ما هم هست اسم خودمان را گذاشتیم این و آن و تا می گویند آقا صحبت، نه نه ما خودمان شما خودتان، كاری هم به كسی نداریم همین است خب در این صورت دیگر چی می‌شود مساله؟ دیگر مساله می‌شود مساله واحد شكلش فرق می‌كند آن مسیحی است، آن یهودی است، آن مسلمان است، آن سنی است، آن شیعی است، آن گبر است، آن بودیسم است، آن ملحد است، آن كمونیست است، همه اینها یك واحد و یك اصل در اینجا وجود دارد فروعش فرق می‌كند درخت را دیدید بعضی درختها را یك كارهایی می‌كنند وقتی كه در می‌آید یا همان بالا كه هست یك شاخه‌اش را پیوند یك میوه می‌زنند یك شاخه را یكی و یك شاخه را یكی دیگر هر شاخه‌ای را یك پیوند می‌زنند آن وقت می‌بینی یك شاخه این را داده یك ریشه یك آب در می‌آید از آن پایین آب در می‌آید توی این شاخه می‌رود فرض كنید این می شود انگور مثلا در انگور یك همچنین قضیه‌ای اتفاق افتاده بعضی‌ها دیدند این شاخه‌اش می‌شود انگور سیاه این شاخه‌اش می‌شود انگور سفید یك اصل وجود دارد یك راه وجود دارد و یك نفس وجود دارد، آن یك نفس گاهی به ظهور مسیحیت در می‌آید، گاهی به ظهور یهودی در می‌آید، گاهی به ظهور سنی، گاهی به ظهور شیعی، همین شیعه، ولی همان یك نفس است، همان است، یك وقت در آن دنیا پرده‌ها از جلوی آدم می‌رود كنار می‌بینیم ا آقا اینها كه نصرانی هستند، محشور شدند نصرانی، بابا من نماز می‌خواندم نماز برای عمه‌ات می‌خواندی تو نصرانی بودی، این یكی را یهودی محسوبش می‌كنند این را در صف دشمنان علی محشورش می‌كنند، او را در صف دوستان عمر محشورش می‌كنند، هر كدام را می‌برند یك جا، بابا ما منبر می‌رفتیم برای علی گریه می‌كردیم و مردم را به گریه می‌انداختیم، به او می‌گویند اینها فیلم بوده، ما هم بلدیم درست كنیم، اینها كه فیلم درست می‌كنند گریه می‌كنند این اشكها از كجا در می‌آید؟ جداً عین مادر بچه مرده شروع می‌كند گریه كردن حالا نمی‌دانم اینها در چشمشان پیاز می‌ریزند! می‌گویند بعضی‌ها می‌توانند یعنی خودشان را به شكلی دربیاورند به وضعیتی دربیاورند كه گریه بكنند، قشنگ گریه می‌كند قشنگ می‌خندد، قشنگ ادا و اطوار در می‌آورد، می‌گویند بابا این كارهایت همه فیلم بود همه فیلم بود فیلمی بود كه در این دنیا آمدی و فیلم نامه نویسش خودت بودی كارگردانش خودت بودی و اجراكننده‌اش هم خودت بودی، آمدی اینها را درست كردی، داستان چی بود؟ داستان دنیا بود، موقعیتت بود، مسجدت بود، مریدهایت بود، داستان این است، گذران زندگی‌ات بود، دور و بری‌هایت بود، این داستان داستانی بود كه آن وقت برای این داستان كارگردان می‌خواهیم، آمدی نشستی ببینی چی می‌خواهی برای این داستان، مهارت می‌خواهند مهارت از كجا بدست آوردی؟ از همین كتابها این كتابها این مقالات این نوشته‌جات اینها همه موادی بود كه این مواد را ما در اختیار تو گذاشتیم و از این مواد داستان زندگی خودت را نوشتی، نه داستان زندگی اولیاء را، نه داستان زندگی پیغمبران را، نه كارگردان زندگی ائمه بشوی، آنها كه كارگردان زندگی ائمه و داستان آنها می‌شوند كی بودند؟ اولیاء و عرفا بودند، آنها اولیاء خدا بودند، مرحوم قاضی بود كه فقط داستان نویس زندگی امام بود، او زندگی امام را به رشته تحریر درآورد، مرحوم حداد بود كه داستان نویس بود، مرحوم آقا بود مرحوم علامه طباطبایی بود، مرحوم بحرالعلوم بود، مرحوم آخوند ملاحسینقلی بود، مرحوم آقا میرزا آقا جواد ملكی تبریزی بود، مرحوم انصاری بود، وقتی كه اینها آن داستان نویس بودند كه زندگی آنها را به صورت داستان در وجود خودشان درآوردند و وقتی انسان به آنها نگاه می‌كرد، داستان زندگی یك امام را در نظر می‌آورد پیغمبر را در نظر می‌آورد، حالا فهمیدید برای چه مرحوم آقا می‌فرمودند وقتی به مرحوم آقای انصاری نگاه می‌كردم گویا به پیغمبر نگاه می‌كردم، چون مرحوم انصاری داستان پیغمبر را به رشته درآورده بود، همین مطلبی را كه مسخره كردند، كتابهایشان را دیدید؟ در كتابها مسخره كردند كه آقای طهرانی گفته كه من به آقای انصاری به دید پیغمبر نگاه می‌كردم! این هم آخر حرف شد؟ خیلی خب بسیار خب حالا ما به شما نگاه می‌كنیم، ما به شما نگاه می‌كنیم و به آن واقعیتی كه داستان شما از آن واقعیت حكایت می‌كند، اینها به جای اینكه بیایند این مواد را كه همان مواد است كه علامه طباطبایی همین مواد در دستش بود، همین كتابها در دستش بود، همین احادیث و روایات در دستش بود، همین سیره و تاریخ در دستش بود، ولی این موارد را گرفت و او را تبدیل به داستان پیغمبران كرد، تبدیل به داستان اولیاء كرد، تبدیل به داستان ائمه كرد، من هم می‌آیم همین مواد را برمی‌دارم بدون كم و زیاد همین روایت امام صادق را برمی‌دارم، همین احادیث رسول‌اللَه را برمی‌دارم، همین تاریخ را برمی‌دارم، تبدیل به چی می‌كنم؟ تبدیل به داستان عمرش می‌كنم! قشنگ، هم خودم می‌شوم كارگردانش، هم خودم می‌شوم سناریو نویسش، هم مجری و ...، قشنگ، خوب هم برمی‌آیم آنچنان از عهده برمی‌آیم كه هر كه نگاه كند فتبارك اللَه احسن الخالقین بگوید كه این چطوری توانست این مساله و قضیه را انجام بدهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یك شخصی می‌گفت كه من رفتم یك جایی دیدن كسی می‌گفت كه ـ دیگر بیش از این توضیح نمی دهم چون صحیح نیست، مقصود فقط فهمیدن مطلب است ـ من در یك جایی بودم آنجا مشغول بودم و از اوضاع آن محیط اطلاع داشتم، می‌گفت نشسته بودیم در اتاق و با آن شخص داشتیم صحبت می‌كردیم، یك دفعه زنگ زدند گفتند فلان كس از تهران آمده در آن شهرستانی كه ایشان بود، می‌گفت تا شنیدیم آمده، آن شخص هم كه آمده بود از اشخاصی بود كه لابد می‌خواسته بیاید و حساب و كتاب و مسائلی داشته از تهران آمده و بازاری های تهران، تا این آقا شنید مریض شد، آه آه آه سرش یك دفعه خم شد نمی‌دانم بمب بود در سر ایشان خورد؟ و ایشان آمد سلام علیكم آه آه ـ چون خودم هم آن طرف را دیده بودم وقتی تعریف كرد دیدم همچین بی ربط هم نمی‌گوید بنده خودم آن شخص را دیده بودم ـ مدتی است كه كسالت است و مسائلی و ... الان نشسته بودم و داشتم با این چای می‌خوردم و لیوان ما را هم سركشیدند بالا، گفت ما همینطوری نگاه كردیم، ـ این یكی از قضایای بود كه تعریف می‌كرد و قابل تعریف كردن بود ـ گفت نشستند و آقا اینطورند و ... بالاخره مسائل حساب شد و مسائلی شد، و بعد كه طرف رفت صدا زد فلانی برو آن را بیاور ﴿و حالش خوب شد﴾ حالا یك كسی این حالت را ببیند چه می‌گوید؟ آن هم بدبخت هایی كه از آنجا آمده، این حال را كه ندیدند، آن حال قبل و بعد را كه ندیدند، چه می‌گوید؟ چه تعریفی می‌كند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین آقا، یك دفعه با مرحوم آقا رفتیم دیدنش، البته فوت كرده، مرحوم آقا یك كتابی فرستاده بودند برای اینكه او مطالعه كند، وقتی كه رفتیم آن شخصی كه همراه ما بود آن شخص هم به رحمت خدا رفته خدا رحمتش كند ـ مرحوم حاج حسن نوری بود ـ او گفت كه رفتم و گفتم بله كتاب آقای طهرانی را آوردیم خدمتتان و ... طرف گفت بله بله بسیار بسیار استفاده كردیم و چه و فلان و شروع كرد تعریف كردن ـ راجع به همین كتاب الرجال قوامون علی النساء بود ـ بعد ایشان گفت مسلم است آخر، آخر كدام زن تا بحال مخترع شده است؟ كدام زن تا بحال به جایی رسیده است؟ ـ خدا شاهد است دروغ نمی گویم خدا را شاهد می‌گیرم ـ كدام زن تا به حال به مرتبه‌ای از مراتب رسیده است؟ این هی می‌گفت و ما دستمان را گذاشته بودیم زیر چانه‌مان، حالا پدرمان خیلی مودب بود، ما كه خیلی ادب نداریم یك مقدار نگاهش كردیم و خودش را جمع كرد و گفت بسیار بسیار استفاده كردیم، واقعا از این مطالب باید پخش بشود، آخر سر از آنجایی كه خدا می‌خواست آن منویات را برملا كند یك دفعه یك چیزی گفتش كه فلان، معلوم شد این اصلا كتاب را نخوانده! به به اصلا این كتاب را باز نكرده! آنچنان خراب كاری شد كه این اصلا بطور كلی ... مرحوم پدرمان سرش را انداختند پایین و همچنین آقا میرزاحسن‌نوری، ولی من همینطور سرم بالا بود، من از اول سرم بالا بود و داشتم قشنگ فیلم برداری می‌كردم، خوب داشتم این تصاویر را ... كه در ذهنم بماند، چون مفید است برای یك روزی برای همچنین روزی مفید بود، قشنگ و خوب فیلم برداری می‌كردم، گفتم خیلی خب بلند شدیم و با مرحوم آقا خداحافظی كردند و آمدیم بیرون و وقتی آمدیم بیرون عمداً جلوی آقای نوری گفتم، گفتم كه امروز برنامه جالبی دیدیم! نه ایشان حرفی زدند و نه آقا، خیلی اوضاع عالی شد امروز برنامه جالبی دیدیم درست شد كه چی یعنی؟ آن وقت ما می خواهیم مردم را ارشاد كنیم، مردم را هدایت كنیم، خب انشاءاللَه كه امیدواریم خدا ما را از زمره دگران قرار دهد، واقعا این مسائل همه برای ما عبرت بشود، كه ظاهر هیچگاه ما را نفریبد، ظاهر ما را نفریبد ظاهر باعث انحراف و اعوجاج نشود و آن باطن به این كیفیت باشد. انشاءاللَه</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -838,61 +832,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="62" name="_x0000_i0062" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0062" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5010,56 +5004,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5068,51 +5061,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5337,51 +5330,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6156,51 +6149,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6270,72 +6263,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6545,62 +6541,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6660,250 +6658,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6980,50 +7007,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7472,120 +7511,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>