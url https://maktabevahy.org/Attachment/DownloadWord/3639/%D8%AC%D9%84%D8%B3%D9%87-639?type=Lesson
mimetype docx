--- v0 (2025-11-07)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -433,147 +427,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یكی دیگر دوباره در جایی بود آن شخص در همدان بود، ماشاءاللَه یكی دیگر در كاظمین بود دیدیم، یكی دیگر در كربلا بود الان كه در عراق از اینها ماشاءاللَه هر شهری سه تا نایب امام زمان و سید حسنی در می‌آیند، گاهی اوقات این سیدحسنی‌ها شیخ هستند اینقدر نفهم است كه عمامه‌اش را سید نمی‌كند بابا تو كه می‌خواهی گول بزنی سید كن بیشتر پول دربیاوری چرا با شیخی، حالا كه به كلاه‌برداری است خب خوب كلاه‌برداری كن چرا با یك قران و دوزار، رفتیم توی صحن دیدیم اوه یك كوچه درست كردند یك ردیف آدم اینجا ایستاده یك ردیف هم اینجا فقط هم یك نفر می‌تواند برود بیاید یعنی یك نفر می‌رود، دو نفر نمی‌توانند بروند به هم می‌چسبند خب نیست در صحن امام حسین به هم بچسبند یك نفر می‌رود آن جلو یك دانه صندلی گذاشتند آقا سرشان را گذاشتند پایین ودستشان را گذاشتند اینطوری جدی می‌گویم بنده خودم رفتم و تماشا می‌كردم و كیف می‌كردم سیدحسنی نشسته جلوی امام حسین دارد بیعت می‌گیرد یك كوچه فقط یك نفر، این می‌رود دست می‌بوسد و برمی‌گردد همینطوری پشتش را نمی‌كند عقب‌عقب می‌آید دوباره نفر بعد در صف ایستادند یك فیلم‌هایی، اینها از جهل مردم سوء استفاده می‌كنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی كه مرحوم آقا می‌فرمودند: من عاقلتر از این مرد (مرحوم آقای حداد) در دنیا ندیدم خب آقای حداد مگر غیر از مسائل عرفانی و اینها چیز دیگر مطرح می‌كردند كه مرحوم آقا این حرف را می‌زدند چی بوده قضیه؟ یعنی كسی كه به مرتبه عرفان برسد ارتباطات ظاهری او جنبه عقلانی محض پیدا می‌كند نه اینكه حالا حتماً باید از توحید صحبت بشود خب توحید و اینها حساب كار خودش را دارد یعنی صحبتی كه می‌كند، رفتاری كه می‌كند رهنمودهایی كه می‌كند مطالب اخلاقی كه می‌گوید وقتی انسان اینها را نگاه می‌كند می‌گوید بالاتر از این نمی‌تواند باشد، عقلانی‌تر از این نمی‌تواند باشد كه با عقل و با آن نیروی مایزه بین انسان و بین سایر انواع آن تمایز داشته باشد به این مطلب ایشان می‌فرمودند: من عاقلتر ندیدم، حالا مطالب توحیدی و عرفانی آن چه ربطی به عقل دارد آن به حال و نفس و مراتب و عوالم خودش مربوط است كیفیت راهنمایی، كیفیت دستورالعمل، كیفیت مطالب، كیفیت برنامه، كیفیت معاشرت یعنی آنچنان آن حقیقت توحیدی كه لازمه آن حقیقت توحیدی تراوشات عقلیه است آن در نفس این عارف تجسّم پیدا كرده كه هرچه می‌گوید رودست ندارد، هركاری می‌كند رودست ندارد، هر نگاهی كه می‌كند رودست ندارد، هر راهی كه می‌رود رودست ندارد، این می‌شود بالاترین مرتبه عقلانی در رفتار و كردار و روابط اجتماعی و دستورالعمل آن مطالبش هم به جای خود آن مطالب به جای خود، می‌آمدند اشكال ما را می‌گرفتند مثلًا یك مطلبی بود ما انجام می‌دادیم این را می‌گفتیم شما كه این مطلب را دارید می‌گویید آیا این گفتن این مطلب می‌دانید كه او را متحوّل خواهد كرد اگر می‌دانید متحول نمی‌شود پس چرا می‌گویید؟ او كه متحول نمی‌شود مساله از اتمام حجت گذشته اتمام حجت هم شده، گفتن این مطلب ایشان می‌خواهند این را بگویند كه مبادا بر اساس نه نفس مصلحت در خود القاء كلام بلكه بر اساس خواست باطن این، او را دنبالش را بگیر آنطور نباشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین یك مساله را ما فرض كنیم در نظر داشته باشیم، در صحبت و رفتارمان كه یك وقتی آن جهت باطن نیاید و یك نقابی به خودش بگیرد نقاب تكلیف، نقاب اتمام حجت، نقاب اصلاح، نقاب ارشاد، نقاب فلان آنوقت چقدر آدم راحت است هم راحت است هم آن وضعیتی كه آن شخص دارد دیگر هی در آن وضعیت بالا و پایین نمی‌رود بابا این یك وضعیتی برای خودش تثبیت كرده چرا انگولكش بكند حالا درست نمی‌شود چكارش بكنیم این كه همین است وقتی این درست نمی‌شود و همین است حالا انگولكش می‌كنید كه چی؟ اقلًا باهات سلام وعلیك بكند باهات آن ارتباط را داشته باشد اقلًا بگذار تصور و تخیل و توهم درش نیاید بگوید بابا ما را رها نمی‌كند بابا فهمیدیم چه خبر است؟ می‌خواهی چی بگویی؟ من بعد از فوت مرحوم آقا اتمام حجتم را كردم همه هم فهمیدند، وضع من و مطلب من و بعد هم گفتم هركس بیاید مناظره كنیم حتی افرادی آمدند از مشهد در قم در همان منزلی كه دم حرم است در همین‌جا كتاب روح مجرد مرحوم آقا را جلوی من باز كردند فرمودند: آیا این مطلبی كه ایشان در اینجا دارند آیا این بخودشان هم مربوط است؟ گفتم ایشان دروغ نمی‌گوید آنچه را كه در كتاب نوشتند خودشان عمل می‌كنند این حرف من را شنیدند و بعد بلند شدند رفتند كار خودشان را كردند اتمام حجت دیگر چه می‌خواستم بكنم دیگر رسیدم به جایی كه برایم شبهه پیدا شد كه آیا بیش از این من تكلیف دارم یا نه؟ دارم از بین می‌روم بالاخره خودم هم آدم هستم یك دفعه مرحوم آقا فرمودند: نه تو تكلیف نداری برای چی حرف می‌زنی؟ دیگر تمام شد حالا من بیایم خودم را الان اینطور است الان آنطور است آبرو دارد می‌رود مكتب دارد می‌رود زیر سوال، به جهنم زیر سوال برود خب برود به درك، مگر بنده صاحب این مكتبم این مكتب صاحب دارد ولی خدا ولی حی‌اش الان وجود دارد، آن ولی حی ولایت بر همه ما دارد و بر همه عالم دارد خودش می‌داند می‌خواهد آبرو برود می‌خواهد نرود اصلا به من چه ربطی دارد من چكاره‌ام بلند شوم بیایم و بعد استعدادهای خودم را از بین ببرم قابلیت‌های خود را از بین ببرم سر هیچی، خدا می‌گوید بی‌خود كردی كی بهت گفت؟ یكی می‌خواهد بگوید دودوتا پنج تا می‌خواهی چكارش كنی؟ كی به تو گفت؟ یكی می‌گوید به این دلیل چهارتا، یك دو سه چهار، می‌گویی می‌گوید چشمهایت عوضی می‌بیند حالا به این آدمی كه می‌گوید چشهمایت عوضی می‌بیند شما چی می‌خواهی بگویی؟ می‌گویی او هم عوضی می‌بیند؟ می‌گوید او هم عوضی می‌بیند مرغ یك پا دارد آن چی؟ آن هم عوضی می‌بیند شما به این آدم چی می‌خواهی بگویی؟ برو پی كارت، خداحافظ شما این، یعنی شما یك مطلب حكیمانه‌تر و عقلانی‌تر و متقن‌تر از این كلام شما پیدا می‌كنید؟ وقتی در جایی احساس می‌كنی مطلب تأثیر ندارد خودت را دیگر گرفتار نكن چقدر این حرف، حرف متینی است چقدر حرف حرف سنگین است، چقدر حرف حرف عقلایی است چون آدم صحبت می‌كند گرفتار می‌شود پیامد دارد دنبال صحبتش باید برود ما این را می‌دیدیدم در كلام بزرگان در روش بزرگان این مساله را می‌دیدیدم كه آنها همینطور بودند خود مرحوم آقا نسبت به مسائل مختلف اتمام حجت را كردند دیگر حالا بنده پرده برنمی‌دارم اتمام حجت را كردند بر همه افراد كردند بر اقرانشان، امثالشان، هم‌مسلكانشان، بالاخره علما، بزرگان، اهل علم، غیر اهل علم، همه و یك مرتبه ایشان به من فرمودند: كه آنچه را كه ما باید بعنوان وظیفه یك عالمی كه مسئولیت ارشاد امّت را بر عهده دارد مسئولیت دارد ما گفتیم و مطلب را تمام كردیم و آنها هم خوب این مطلب را فهمیده‌اند و دیگر ما تكلیفی نداریم بعد هم كه وقتی مساله این است وقتی قرار بر این شد آن وقت دیگر انسان باید رفت و آمد خودش را، صحبت خودش را، كارهای خودش را دیگر به یك نحوی قرار بدهد كه خیلی ایجاد درد سر نكند، دلیلی ندارد برای چی انسان بخواهد دردسر درست بكند انسان هی بخواهد حساسیتی بوجود بیاورد چه دلیلی دارد یعنی یك آدم عاقل بلند می‌شود می‌آید یك حرفی بزند كه بگویند چرا این حرف را زدی؟ خب آدم عاقل كه این حرف را نمی‌زند یك آدم واقعاً یك آدمی كه دارد دنبال درد خودش است و دنبال راه خودش هست بلند می‌شود بیاید یك كاری را انجام بدهد، یك حركتی را بكند كه برای او درد سر باشد نه این كار را نمی‌كند با اعتقاد به اداره و مدیریت و مدبریت ولی حی ما دیگر جایی برای نگرانی نیست، جایی برای دغدغه نیست جایی برای تشویش نیست جایی برای اضطراب نیست اینها را به اهل زمانه واگذار كنیم اهل زمانه، عوام، مردم اینهایی كه به اینها نپردازند به چی بپردازند، یعنی واقعاً شما اگر این روزنامه را از این مردم بگیرید مردم می‌زنند در سرشان، بالاخره باید برای حرف زدن با همدیگر یك چیزی پیدا كنند، پس چی؟ بیایند از فصل نوعیه ملاصدرا بحث بكنند، همین‌ها این همه روزنامه‌هایی كه دارد چاپ می‌شود این همه كاغذ مال چیست؟ مال مردم است این اسفار هم مال كیست؟ مال چند تا آدمی كه می‌خواهند بفهمند كه دنیا چه خبر است؟ اوضاع چه خبر است؟ این هم مال این چندتا، پس هردو تا كاغذ چاپ می‌شود هم برای این طرف كاغذ چاپ می‌شود و هم برای آن طرف كاغذ چاپ می‌شود هم برای اینجا وقت گذاشته می‌شود هم برای آنجا خب ما چرا برویم آن وقت را بگیریم برای خودمان خب این را می‌گیریم ما چرا آن كاغذ را بخریم خب بیایم این را بگیریم چرا برویم آن روزنامه را بگیریم خب این را می‌گیریم ما چرا آن مطالب را گوش بدهیم خب مطالب آقا را بگذاریم یك نوار آقا را بگذاری یك صحبت یك ربع دل و جان آدم تغییر پیدا می‌كند بسم اللَه الرحمن الرحیم كه شروع می‌شود به صحبت كردن آدم یك دفعه از زیر می‌رود رو دیگر نشان می‌دهد این بسم اللَه دارد از كجا در می‌آید از چه نفسی دارد می‌آید؟ از چه عالمی دارد عبور می‌كند؟ همین بسم اللَه را یكی دیگر می‌گوید اوه نگو برو سر مطلب، مقدمه را بگذار كنار برو سر اصل مطلب، خب واقعاً خداوند به آدم توفیق بدهد، توفیق بدهد كه این طور نباشیم.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -834,61 +828,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5006,56 +5000,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5064,51 +5057,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5333,51 +5326,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6152,51 +6145,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6266,72 +6259,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6541,62 +6537,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6656,250 +6654,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6976,50 +7003,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7468,120 +7507,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>