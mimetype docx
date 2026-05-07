--- v0 (2025-10-14)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -369,152 +363,152 @@
         </w:rPr>
         <w:t xml:space="preserve"> بأن یکون ذلک المعنی مضمنا فیه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به این معنا كه این معنای مبهم درون این معنای دوم باشد یعنی در معنای دوم تضمین كند معنای اول را و معنای اول متضمن باشد در همان معنای دوم، جنس در همان معنا متضمن باشد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وإنما یکون آخر من حیث التعین و الإبهام لا فی الوجود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و این معنای دیگری كه ضمیمه شده و از ابهام درآورده معنای اول را همان است، همان معنای دیگر است منتهی فرقش فرق تحصّل در وجود است ابهام در وجود است آن معنای اول مبهم است معنای دومی كه معنای اول در ضمنش است آن چیست؟ آن متحصّل است و آن چیزی است كه در خارج وجود دارد پس بنابراین انسان در فصلی كه ملاحظه می‌كند نسبت به اشیاء این فصل همان مسالة ابهامی است كه تبدیل به وجوب شده مرحوم آخوند دیگر از این به بعد بحث را راجع به جنس تمام می‌كنند كه جنس یك حقیقت جدایی است و فصل ضمیمة به او می‌شود و در ضمیمه به او ترتب لازم می‌آید و در این ترتب است كه انواع خارجی حاصل می‌شوند خب این معنا از همان دیدگاه ابتدایی است ولی در دیدگاه حقیقی جنس و فصل هر دو یكی است، جنس و فصل فرقش در ابهام و تحصّل است نه اینكه دو چیز باشد در خارج منضم بشوند حیوانیت از یكجا بیاید ناطقیت هم از یك جای دیگر بیاید با همدیگر آشتی كنند، با همدیگر متحد بشوند آن وقت آن موقع این تشخّص پیدا می‌كند مسالة جنس و مسالة فصل مساله‌اش فقط مساله ابهام و تحصل است حیوانیت بطور كلی جدای از انسانیت و ذئبیت و كلبیت و فرسیت ما نداریم كه یك حوانیتی داشته باشیم در یك جا مجتمع و مبهم، آن حیوانیت را خدا یك تكه‌اش را برمی‌دارد یك ناطقیت بهش می‌زند می‌شود انسان همان حیوانیت را برمی‌دارد حیوانیتی نیست، حیوانیت با آن ظهور خارجی‌اش یكی است یعنی آن حیوانیتی كه بین همه مشترك است بین عقل می‌آید در اینجا یك انتزاع مشترك می‌كند والا آنچه را كه شما می‌بینید فصل است، فصل است كه در اشیاء خارجی و اینها می‌بینید نه اینكه دو چیز جدا ببینید منتهی این فصل در تحصّل خارجی به یك نحوی هست كه یك اشتراكاتی از نظر آن هویت با افراد دیگر دارد عقل آن اشتراك را انتزاع می‌كند، اسم ماهیت و ذاتی رویش می‌گذارد بهش جنس می‌گوید والا همان یكی است هیچ تفاوت نمی‌كند شما فرض كنید در مورد كم و مقولات چطور ما این مطلب را احساس می‌كنیم این مطلب را درك می‌كنیم كه هیچ ارتباطی بین كم و بین كیفت نیست اصلًا هردو دو مقوله جدای از هم هستند وهیچ ربطی به همدیگر ندارند، كم عبارت است از جسم و همان جسم تعلیمی و آن كیف هم عبارت است از همان مقولة خاصی كه حالا مسموعات باشد مذوقات باشد مبصرات باشد و امثال ذلك و اینها هیچ ارتباط ندارد بین ذائقه و بین توت چقدر فرق است اصلًا شما یك تباین ذاتی در مقولات احساس می‌كنید و تباین هم باید تباین ذاتی باشد والا اگر تباین ذاتی نباشد اشتراك باشد لازمه‌اش این است كه صحبت در همان مابه‌الانتزاع برود و در آنجا مقوله مطرح بشود پس اصلا خود مقوله یعنی تباین ذاتی داشته باشند ولی برای همین انسان می‌آید و یك مابه‌الاشتراك درست می‌كند چاپخانه است دیگر درست می‌كند مابه‌الاشتراكش چیست؟ همان جنبه عرضیت اینكه هردوی اینها عارض می‌شوند هم كم عارض بر موضوع می‌شود هم كیف عارض بر موضوع می‌شود می‌گوییم خب هردوی اینها در عرضیت با همدیگر مشترك هستند ولی این عرضیت فقط صرف یك برداشت است یك برداشت خارجی است این كه می‌بینیم هم این می‌آید عارض بر این می‌شود، هم فرض كنید كه كم آمده عارض شده ما می‌گوییم خب این ها با هم مشترك هستند در حالتی كه این اشتراك فقط اشتراك در عروض است كه آن امر، امر خارجی است اما نه بیشتر غیر از این چیز دیگری نیست، مثل اینكه فرض كنید دونفر هر در یك كوچه باشند من باب مثال پیغمبر و عمر هردو در یك كوچه خانه‌شان باشد می‌گوییم بله پیغمبر و عمر با همدیگر مشترك هستند اشتراك دارند حالا اشتراكشان چیست؟ اشتراكشان این است كه در یك كوچه هستند در یك كوچه بودن كه اشتراك نیست عمر آمده پیغمبر آمده همسایه‌اش هم شده، ابوبكر آمده این همسایه پیغمبر شده و بعد هم پُز می‌دهد و می‌گوید ما در جوار رسول‌اللَه هستیم، ده سال باشی، اگر صدسال هم باشی آیا می‌توانی استفاده بكنی؟ این اشتراك امری است كه بواسطة صرف اجتماع در اینجا حاصل شده الان شما در این موضوع وقتی آن كم را می‌بینید از یك طرف كیف را می‌بینید می‌گویید هر دو در اینجا نسبت به این جمع شدند اسم این را اشتراك می‌گذارید در حالی كه هیچ ارتباطی هم اینها با همدیگر ندارند مسالة بین جنس و بین فصل هم همین است آن هم مساله همین است هر شخصی برای خودش جنس است و فصل است الان دو نفر كه در اینجا نشستند هركی برای خودش جنس است وبرای خودش هم فصل است و ارتباطی به آن یكی دیگر ندارد چون وجود ارتباطی از نقطةنظر حدود با آن دیگری ندارد كه اشتراك بشود ما از حركاتی كه هردو انجام می‌دهند، هردو راه می‌روند خب این راه می رود به او چه ربطی دارد؟ این دارد برای خودش راه می‌رود او هم برای خودش راه می‌رود هردو یك راه را كه نمی‌روند هر دو می‌بینند هر دو احساس می‌كنند می‌گوییم یك امر مشتركی بین اینها هست كه آن امر مشترك باعث شده اینها این كار را انجام بدهند، آن امر مشترك همان فصل است كه آن فصل آن امر مشترك را در خودش با یك چیز اضافه به ظهور آورده، فلهذا با توجه به این مساله انسان به این نكته می‌رسد كه جنس با فصل هیچ تفاوتی ندارد فقط تفاوت جنس با فصل تفاوت در ابهام و تفصیل است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -775,61 +769,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="63" name="_x0000_i0063" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0063" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5020,56 +5014,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5085,51 +5078,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5354,51 +5347,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6173,51 +6166,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6287,72 +6280,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6562,62 +6558,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6677,250 +6675,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6997,50 +7024,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7489,120 +7528,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>