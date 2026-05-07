--- v0 (2025-11-04)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -234,147 +228,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی وقتی انسان در بعضی از اوقات مشاهده می‌كند می‌بیند سابقا نسبت به این قضیه سالهای پیش یك همچنین چیزی ولی الان نه بهترم اتقانم بیشتر است احكامم بیشتر است نسبت به مساله، خب خوشحال می‌شود، ولی اگر قرار بر این باشد كه دیگر مطلب به مقام ختم برسد، ختم بر قلوب برسد آن وقت دیگر در آنجا مساله به شكل دیگری خواهد شد، دیگر آنجا انسان همان می‌شود كه هست، وجود او همان است كه الان دارد درك می‌كند، همان درك را می‌كند و واقعا هم دارد درك می‌كند، یعنی رسیده به جایی كه هیچ مساله‌ای نیست، اگر صد نفر را جلوی رویش مثل مرغ سر ببرند همینطور می‌ایستد و نگاه می‌كند، می‌گویند صدام افراد را جلویش می‌كشتند و تیر می‌زدند و گاهی اوقات خودش هم می‌زد انگار اینها گنجشك هستند! عین اینكه یك حیوانی دارد زیر دست و پا جان می‌دهد شما می‌زنی و می‌روی و چیز نداری اعتنایی نداری، مبالاتی نداری اه اه تق تق آدم‌ها را می‌كشد و می‌افتند خب ببرید خاكشان كنید انگار نه انگار این چی می‌شود انسان به اینجا می‌رسد؟ به این وضعیت چی می‌شود؟ آدم از نظر قساوت از نظر شقاوت به یك حدی می‌رسد كه اصلا برای او فرض كنید حیوانی كه وقتی جنبده‌ای كه زیر پا حركت می‌كند با یك انسانی كه این انسان جوان بیست سال بیست‌وپنج سال سن دارد خودش، حیاتش، زن دارد، بچه دارد، این پدر و مادر دارد، تمام اینها را می‌گذارد كنار و تق می‌زند و می‌گوید خاكش كنید، هیچ اصلا برایش اهمیت ندارد در دینش هم همینطور است، حالا خیال نكنید، نه آقا، به پایش برسد نفس بیاید در كار فقط صدام تنها نداریم خیلی‌ها صدام خواهند شد، آن یكی است به آن كیفیت بود و ... صدام در این دنیا زیاد است همیشه هم هست و با قیافه‌های مختلف با ریش، ریش، اینهایی كه آمدند مثل یزید و شمر كه آمدند امام حسین را كشتند ریشش را تراشیده بود؟ نه آقا ریش داشت از ما هم بیشتر داشت این جناب شمر در كوفه امام جماعت بود امام جماعت مسجد كه مؤمنین و مؤمنات، مؤمنات را نمی‌دانم كه مسجد می‌رفتند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امروزه كه دیگر شب‌ها و روزها همه زن‌ها می‌روند و روضه و فلان و من گفتم كه شب روضه زن نرود نمی‌دانم دوباره دارد رسم می‌شود كه زن‌ها شب می‌روند دعا می‌خوانند دعای كمیل می‌خوانند نمی‌دانم این طرف و آن طرف، زنها باید بنشینند در خانه‌شان نوار گوش بدهند، رسم بر این نبوده كه زن شب از منزل خارج بشوند، دعا می‌خواهند بخوانند و ثواب می‌خواهند ببرند در خانه‌هایشان بنشینند،</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> درست، خب این جناب شمر این كی بوده؟ این امام جماعت بوده عمر سعد در یكی ازمساجد كوفه امام جماعت بوده آقا صاف می‌آیند امام حسین رامی‌كشند مثل یك گنجشك و انگار هم نه انگار كه اصلا این انسان است این بابا زن دارد فرزند دارد حیات دارد حالا پسر پیغمبری و اینها را ولش كنیم آنها را ولش كنیم بابا این یك انسان است بچه دارد خودش زندگی دارد تعلق به حیات دارد، باید بیایی بیعت كنی والا می‌كشمیت اه اه به همین راحتی، به همین راحتی كه بیعت بكن خب جناب یزید و جناب عمربن‌سعد خب بیعت نمی‌كند، بیعت نكند، و مخالفت با حكومتان هست در یك‌جا در یك حصاری قرارش بدهید در همان‌جا زندگیش را بكند و عمرش را بكند، چرا می‌كشید؟ این كشتن برای چیست؟ چرا انسان باید به اینجا برسد؟ اصلا خیلی خب جناب یزید تو بیا حكومتت را بكن و این عده را بردار و هر كس با ما بیعت نمی‌كند ما اینها را می‌گیریم یك جا نگه می‌داریم و دورشان را یك دیوار می‌كشیم بعد هم یك شهری درست می‌كنیم مثل واتیكان آنجا كه برای خودش پاپ و فلان و این حرفها دارد این هم در آنجا باشند و زندگیشان را بكنند چرا می‌خواهید از سر راه بردارید؟ چرا می‌خواهید نابود كنید؟ چرا آخر؟ چرا آدم باید به این مرحله از حیوانیت برسد و وحشی‌گری و قساوت برسد كه دست به این كار بزند؟ این مسائلی است كه ما فقط روضه برای امام حسین نخوانیم یك مقدار هم برای خودمان روضه بخوانیم برای خودمان و برای وضعیت خودمان بیائیم یك مقدار روضه بخوانیم و یك مقدار سینه‌زنی كنیم، فقط برای امام حسین این كارها را نكنیم او احتیاجی به این سینه‌زنی‌ها ندارد در جایی كه انسان خودش هزارتا خلاف انجام می‌دهد و بد به وسیله این كارها برای خودش روپوشی تهیه می‌كند كه حقیقه‌الاشیاء برای او و مردم منكشف نشود این خیلی مصیبت است مصیبت اینجاست آنها رفتند و كارشان را كردند و در این دنیا وظیفه‌شان را انجام دادند و به مقصد و مقصود رسیدند و تمام شد ما باید به فكری برای خودمان باشیم و متوجه باشیم كه پرداختن به این امور خدای‌نكرده باعث فراموشی آن قضایا و مسائل خودمان نشود خب انشاءاللَه كه تتمه‌اش برای فردا.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -635,61 +629,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="27" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4807,56 +4801,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4865,51 +4858,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5134,51 +5127,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5953,51 +5946,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6067,72 +6060,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6342,62 +6338,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6457,250 +6455,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6777,50 +6804,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7269,120 +7308,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>