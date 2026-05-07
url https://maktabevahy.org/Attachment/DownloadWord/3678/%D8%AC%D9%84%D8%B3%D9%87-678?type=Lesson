--- v0 (2025-11-06)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -320,147 +314,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> از جمله مسائل و اشكالات مهمی‌كه ما در بعد از زمان مرحوم آقا با آن برخورد داشتیم همین نكته بود! همین قضیه كه چرا باید فردی كه دارای شخصیت خاص به خودش هست چرا باید در جای یك شخصیت مخصوص و یك موقعیت مخصوص دیگر قرار بگیرد؟! هر كی در جای خودش ما نوكر همه هم هستیم هر كی در جای خودش آخر تو كه داری می‌آیی و می‌گویی اولیائی كه، هر ولی كه بعد بیاید قدرت و نفوذ و بصیرت و كبرویت و سعه او بیشتر از ولی قبل است الاغ جان این را برای كی داری می‌گویی؟! می‌خواهی چی چی را ثابت بكنی خوب نتیجه این حرف چه می‌شود؟! نتیجه این حرف می‌شود بنده می‌گویم بلند شویم برویم ببینیم بوده یا نبوده سر وصدا آی فلانی دشمن است آی فلانی آی اغتشاشگر است آی اختلاف ایجاد می‌كند وقتی بلند می‌شوند می‌آیند می‌گویند كه قرآن ناطق فرض بكنید كه در اینجاست! خوب عكس العمل بنده چیست عكس العمل بنده این است كه می‌آیم می‌گویم آقا ما قرآن را باز می‌كنیم اگر توانستند ترجمه بكنند مردم ترجمه فقط! بنده اسمش را قرآن ناطق می‌گذارم! آی ایشان آمده اغتشاش كرده، آی دارد اغفال می‌كند! آمدند نشد خوب چرا باید دروغ گفت؟! خوب چرا آخر كجای راست گفتن ایراد دارد شما متوسل به دروغ بشوید خوب چی از ما كم می‌شویم راست بگوییم كه آقا ما همینیم سعه ما همین است ظرفیت علمی‌ما هیمن است اشراف هما همین است بر مسائل چرا ما باید به مردم بیائیم بگوییم كه ما بیشتر از مرحوم آقا اطلاع و اشراف بر مسائل داشتیم و داریم! چرا؟! خوب نتیجه این است كه بنده می‌آیم می‌نشانم فشت تمام شد! چرا خوب دلیل ندارد آدم بخواهد دروغ بردارد بگوید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> من با یك بنده خدایی آمدم گفتند كه آقا این مسئله را شما چه نظر می‌دهید گفتم این، این بوده خیلی خوب گفتم همین گفت پس آن حرفها چی شد این كه به پنج ثانیه هم نرسید اقالًا یك خورده كشش می‌دادید دلمان را خوش كنیم اینكه به پنج ثانیه نرسید مسئله چرا این حرفها را می‌زنید كه من بهتر از آقا می‌فهمم نمی‌دانیم واللَه چه می‌گوید چه همه جا این قضیه هست یعنی مسئله‌ای است كه تا وقتی انسان در نفس است این مسئله است! طرف آمده آنجا با این كه خوب یك روز شخصیتی برای خودش فلان آمده می‌گوید كه بله آقا چه اشكال دارد یك نفر قرآن ناطق باشد! چرا نباشد؟! گفتم ا بسیار خوب شما معنای قرآن ناطق را می‌دانید چیست؟! ماند گفتم اگر می‌دانی به من بگو اگر نمی‌دانی به تو بگویم در لبنان بودیم هیچی نگفت گفتم قرآن ناطق را ما آن فردی می‌دانیم كه بتواند بر هفتاد بطن قرآن اطلاع داشته باشد!! و آن هم الان فقط امام زمان علیه‌السلام است! و نه بنده و نه غیر بنده بنده نمی‌دانم! درست شد گفتم تا اینجا روشن شد آن امیرالمومنین گفت كه من قرآن ناطقم آن قرآن را با تیر بزنید آن منظورش از اطلاع بر آیات، ترجمه نبود عبداللَه مسعود هم بلد بود آن آیات را بخواند آن قرآن ناطق می‌گفت بزنید یعنی من آی باطن قرآنم، به من است و آن قرآن بدون فقط من یك مشت مركب است گفتم قرآن ناطق به او می‌گوید كه بر هفتاد بطن آیات اطلاع داشته باشد درست! حرف ندارید گفت نه، گفتم من ایشان را می‌آورم جلوی ما سه تا كسی دیگر هم نباشد اگر توانست ترجمه كند من به او می‌گویم قرآن ناطق! خوب من حرف خلاف زدم فحش دادم سب كردم چه كار كردم از این جلسه ایشان می‌رود خانه‌اش تلفن می‌كند به آقا اگر بدانید ایشان پشت سر شما چه می‌گوید اگر بدانید چه فتنه اا من چه گفتم آقا مگر من چه گفتم گفتم اگر شما می‌گویی قرآن ناطق است بسم اللَه من شما و او كسی دیگر هم نباشد من می‌پرسم از آن آیات از بسم اللَه رحمن الرحیم شروع می‌كنیم صاف بسم اللَه الرحمن الرحیم می‌گویم الف بسم چرا در اینجا حذف شده باید حذف بشود یا نه یك بحث ادبی می‌كنم چرا در بعضی موارد هست دراینجا نسیت خصوصیت این كه در اینجا حذف شده چیست چرا باید باسم نباشد همین تمام شد و رفت به الرحمن و فرقش با الرحیم و مقام جامعیت و مقام خاص و رحمت اصلا هیچی همین صاف تمام دیگر قضیه! دیگر مشكل نداریم دیگر آن شخص فرد خاص همین طور دیگر به ما نگاه كرد گفتم آقا یك حرفی بزن یك فحشی بده همین طور آخر یك چیزی بگو با این حرف من وادعای من! چی شد؟ نتیجه چی شد؟! گفت آقا اگر بدانید چه می‌كند اا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین مسئله می‌بینیم شما در طول تاریخ هست همیشه بوده همیشه افراد در مواجهه، ما باید مواظب باشیم ما باید مواظب باشیم! كه این خطر ما را نگیرد! این ها برای ما است نه تعییب دیگران، انشاءاللَه خدا همه را هدایت كند و دستشان را بگیرد و ولی انسان این مسائل را می‌بیندواقعا می‌ترسد!! چه كسانی این مطالب را چیز كردند كسانی كه سالهای سال پیش همین بزرگان بودند! همین‌ها پیش بزرگان بودند همین ها وقتی می‌آمدند مشهد از مرحوم آقا وقت خاص می‌گرفتند!! و بنده شاهدم یك ساعت یك ساعت می‌نشستند حرف می‌زدند همین‌ها! وقتی كه آقا صحبت می‌كردند اشك مثل ناودان از چشمهایشان همین طور می‌آمد پایین و بنده برای اینها چایی می‌بردم همین‌ها خیلی قضیه است خیلی مسئله مسئله مهم است! كه انسان در كنار ایشان كه هیچی بابا در كنار پیغمبر بودند! حالا پدر ما به جای خود كه ما راه به دور برویم كنار پیغمبر بودند فردا می‌آید انكار می‌كند همان انس بن مالك! همین می‌گوید آن روز آن قضیه اتفاق نیفتاد بین من و تو یا علی پیر شده حافظه من را گرفته! ای احمق بی‌شعور پیر شدی؟! قضایای ده سال و صد سال پیش یادت است آن وقت اینجا كه می‌رسد پیر شدی و صاف حضرت در آنجا می‌گوید اگر پیر شدی كارت نداریم ولی اگر قرار است دروغ بگویی یك پیسی در اینجا درآید كه دیگر نتوانی با هیچ پارچه و عمامه‌ای بپوشانی آن را چشمات را هم خدا از تو بگیرد كه مجلس اینجا یك سفید هی عمامه‌اش را می‌كشید پایین تا به چشمش می‌رسید كسی نبیند كور هم شد با دم شیر نمی‌شود بازی كرد! نمی‌شود با دم شیر بازی كرد!!! آن وقت الان هم همه همین به همین كیفیت به همین وضعیت!!!.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -721,61 +715,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4893,56 +4887,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4951,51 +4944,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5220,51 +5213,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6039,51 +6032,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6153,72 +6146,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6428,62 +6424,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6543,250 +6541,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6863,50 +6890,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7355,120 +7394,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>