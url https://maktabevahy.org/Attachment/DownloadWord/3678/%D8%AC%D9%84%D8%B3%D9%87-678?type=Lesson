--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -715,61 +715,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>