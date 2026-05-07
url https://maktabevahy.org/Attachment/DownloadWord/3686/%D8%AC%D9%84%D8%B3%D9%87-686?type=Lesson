--- v0 (2025-11-07)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -221,50 +215,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> بله حالا بالاخره در مقام الفاظ ممكن است انسان الفاظ مناسب و جاذب و جالبی بگوید ولی صحبت در این است كه این الفاظ چقدر عمق دارد در وجود انسان! آن عمقش باید مشخص و معلوم بشود و انسان می‌فهمد در موارد مختلف و در جریانات مختلف كه این عمق به اصطلاح چقدر هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اینها خوب برای این قضیه و مسئله بود خوب این برای انسان خوب دفعی حاصل می‌شود این مسائل، یعنی فرض بكنید كه اگر انسان در آن موقع یكدفعه یك همچنین مطلبی را كاغذی داشته باشد كه بنویسد خوب این می‌ماند و ثبت می‌شود و اتفاقاً خیلی مطالبی هست كه انسان نمی‌تواند به همه كتب اطلاع و اشراف پیدا كند انسان باید این فرصت را به خودش بدهد كه در ارتباط با افراد فوری نگاه بكند ببیند كه حالا این شخص این مطلب را در یك كتابی فرض كنید كه دیده فوراً همان را حفظ كند و ضبط كند و از ثمره مطالعات دیگران بهره بگیرد آدم كه نمی‌تواند كه فرض كنید كه همین همین مسئله‌ای كه من الان در این جا نقل كردم شاید سالیان سال می‌گذشت یك همچنین قضیه‌ای هم به گوش شما نمی‌رسید حالا برحسب اتفاق باید من بیایم آن جا آن قسمت را بروم یكدفعه میلم به این كشیده بشود كه این را بردارم ببینم این چیست مثلا ظاهرا یك دفعه یكی برای من آورده بود خودم نگرفته بود ببینیم این حالا چیست و بعد بیایم كنجكاو بشوم در مسئله و این نكته و انسان خیلی مطالب ومسائل را می‌تواند به دست بیاورد در این زمینه واقعا انسان می‌تواند با یك قضیه‌ای كه از یك نفر می‌شنود كلّی سیستم فكریش عوض بشود. یك مسئله یك قضیه یك مطلب، نسبت به یك نفر افراد زیادی بودند روی سرشان قسم می‌خورند، روی سرش قسم می‌خورد وقتی كه این را می‌دیدم این شخص را سابقا؛ الان فوت كرده، وقتی كه من ایشان را می‌دیدم زیاد هم می‌دیدم در رفت و آمد و اینها در همین قم هم ایشان بود در رفت و آمدها من این شخص را زیاد می‌دیدم می‌دیدم این چیزهایی كه راجع به او نقل می‌كند، نمی‌خورد به این شكل، نمی‌دانم چرا دلیلش هم خودم نمی‌فهمیدم كه این چرا من نسبت به این، این حال را دارم آدم گاهی اوقات ممكن است دلیلی برای آن ذهنیت خودش پیدا نكند ولی هست، ذهنیت را كاریش نمی‌شود كرد هر كاری هم بكنی آن از بین نمی‌رود می‌گردد دنبال این كه یك فرصتی پیدا بشود تا ببینید ذهنیتش به كجا مربوط می‌شود، پیدا نمی‌كند آن را. تا این كه آن فوت می‌كند و ما بر حسب اتفاق در یك مجلسی شركت كردیم كه مجلسی بودیم چند نفره و دوستانه بله یك نفر در آن مجلس بود از افرادی كه با آن شخص مرتبط بود و چون ما را محرم در آن مجلس تصور كرد این بعضی از مسائلی را كه خودش در ارتباط با آن شخص بود بیان می‌كرد مثلا فلان بود از جمله صحبتهایی كه ایشان می‌كرد یك قضیه‌ای را تعریف كرد كه یك چند نفری آمدند در یك قضیه با ایشان یك ملاقاتی كردند آن صورت جلسه آن ملاقات و اینها را برای بنده گفت تا گفت گفتم بله حالا فهمیدم آنی را كه من دنبالش می‌گشتم و قضیه این بوده و این حالاتش این بوده و روحیاتش این بوده در حالتی كه بقیه افراد روی سرش قسم می‌خورند هنوز هم همین طور است. كه مثلًا این طور خوب این بر حسب اتفاق است یعنی ما باید در آن مجلس شركت كنیم مثلا فرض كنید كه همین طوری در بزنند آن هم بیاید در حالی كه اصلا قراری بر این قضیه نبوده بعد در ضمن صحبت یكدفعه خدا به زبان و كلام او بیاندازد یك مطلب را و این را برای انسان روشن كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و من این قضیه را در طول زندگی تجربه كردم راجع به خیلی از افراد تجربه كردم كه خوب مطلب به قسم دیگر و به جور دیگر مطرح می‌شود درواقع حقیقت امر چیز دیگری است و این چیز عجیبی است نمی‌دانم این از پیغمبر است یا از امیرالمومنیین است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ما أضمَرَ أحدٌ شیئاً الّا ظهر فی فلتات لسانه»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> كه همچنین عبارتی نمی‌شود كسی در یك واقعیت دیگری باشد و خود را به شكل دیگری بیاراید پیش می‌آید یك فرصتهایی كه آن چرا كه هست رو می‌شود حالا یا با زبان یا با اطوار یا با چیزهای دیگر نه آن چرا كه هست همانی كه هست حالا چه خوب چه بد این می‌آید و مسائل و قضیه روشن می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -462,152 +457,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تلمیذ: الان یادم آمد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: بله این مسئله‌ای كه بیان كردیم، مسئله و مطلب این است كه این واقعه در یك همچنین موقعیت است كه خوب مرحوم میرزا كه این قضیه از او نقل می‌كنیم می‌خواهم این را عرض كنم كه اینها با خواندن نیست! آن آخر عمر با آن موقعی كه ایشان آمد و این عمل را انجام داد از نقطه نظر علمی چیزی به او اضافه نشده بود این هم زمان پیری بوده و سنش سن بالای داشته ولی احتمال دارد كه فهمش تغییر پیدا كرده این چیزی كه ما می‌گوییم این است كه با این چیزها آن مسائل پیدا نمی‌شود! بعد از این كه ایشان برگشته بود و خلاصه به آن موقعیت علمی رسیده بود آن قضیه اتفاق افتاده بود كه رفته بود زیارت قبر استادش ولی خوب لعل اینكه بعداً در سالهای بعد وضعیت و فهمش و ادراكش تغییر پیدا كرده این مسئله و تفاوت را ما نمی‌توانیم انكار بكنیم یعنی مخفی كنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و علی كل حال قضیه قضیه مهمی است دیگر، كه انسان بداند كه این چیه مطالب و این مسائل و قضایا پیدا نمی‌شود و ما نظایرش را هم خوب می‌بینیم نظایرش را هم دیدیم در جهات مختلف دیدیم این نظایر را.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -868,61 +863,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="22" name="_x0000_i0022" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0022" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5090,56 +5085,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5155,51 +5149,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5424,51 +5418,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6243,51 +6237,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6357,72 +6351,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6632,62 +6629,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6747,250 +6746,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7067,50 +7095,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7559,120 +7599,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>