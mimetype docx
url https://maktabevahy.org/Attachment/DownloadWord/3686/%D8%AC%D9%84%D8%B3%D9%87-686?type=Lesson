--- v1 (2026-05-07)
+++ v2 (2026-08-15)
@@ -863,61 +863,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="12" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="41" name="_x0000_i0041" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0012" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0041" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>