--- v0 (2025-11-07)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -337,147 +331,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مسئله در صورتی است كه ما به خود نفس من حیث هی هی نظر بیاندازیم نه به تعلق او و در مقام انتزاع جنس و انتزاع فصل ما به خود او نظر نمی‌اندازیم ما به نفس نظر نمی‌اندازیم، ما به آن ماده در این جا نظر می‌اندازیم و وقتی كه این طور شد پس بنابراین این اخذ جنس دیگر در این صورت از ماده خواهد بود نه از او زیرا آن صورت در این جا دیگر در این عروضش جنبه استقلالی ندارد و آن جوهریت او مورد لحاظ نیست هر كه می‌خواهد باشد باشد، اصلا می‌خواهد جوهر باشد باشد می‌خواد عرض باشد باشد، این آمده در اینجا عارض شده، این عروضش در این جا موجب شده است كه این زید متولد بشود حالا هر چه می‌خواهد باشد ما به او كاری نداریم در ذات خودش هر چه می‌خواهد باشد آنی كه الان در این جا ملاك برای انتزاع هست شما دنبال جوهریت می‌گردید می‌گویید كه باید جوهر باشد ما میگوییم كه جوهری نداریم. یك امری در اینجا عارض شده و عروضش این تركیب را به وجود آورده عروضش این شیء را به وجود آورده، حتی در ماده در اینجا اخذ بشود این كلام كلام مرحوم آخوند بود و افراد هم نسبت به این مسئله من دیدم تأیید كردند و آن مطلب را پذیرفتند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن چه كه به نظر بنده می‌رسد نسبت به این قضیه او این است كه مسئله عروض در نفس نسبت به بدن آیا این عروض عروض مقوله ای است؟ یعنی از باب مقولات تسع این عرض در این جا عارض شده یا این عروض عروض مفهومی‌است نه عروض مقوله‌ای آن شیءای كه الان می‌آید شما اسمش را هر چه می‌خواهید بگذارید صورت بگذارید غیر صورت بگذارید هر چه می‌خواهد اسمش را بگذارید نفس بگذارید وقتی كه می‌خواهد به عنوان عرض خاص بر یك موضوعی حمل بشود و بار بشود آیا عروض از مقولات تسع است كه فرض كنید جده و متی و أین و اضافه و امثال ذلك و كم و كیف و فلان است این است؟ خوب با تركیب یك عرض به این كیفیت با عرض دیگر كه یك هویت خارجی به عنوان حقیقت فصلیه یا حقیقت جنسیه كه درست نمی‌شود خوب دو عرض را بر همدیگر عارض كردید یكی عارض شده یكی معروض و صد سال با همدیگر بكنید كاری نمی‌شود! تا این عرض موضوع نداشته باشد، تا یك جوهری نداشته باشد كه آن عرض بر او حمل بشود آن فصل و صورت خارجی در این جا تحقق نمی‌كند این عروضی كه در این جا شما این عروض را درست كردید، یك عروض مفهومی‌است عروض مفهومی‌بله یك شی‌ایی می‌گویند حمل می‌شود بر او شما معنای حملیت چطور این كه فرض كنید كه محمول بر موضوع حمل می‌شود می‌گویند عارض شد، این هم همین است حالا اگر در واقع فرض كنید كه محمول، نفس الوجود بود این موجود همیشه پس وجود عرض است خوب، عرض كه خودش در اینجا تشخص ذاتی ندارد تشخص او به تشخص موضوع است و قبل از او باید موضوع وجود داشته باشد تا این كه او به واسطه او تشخص پیدا بكند. پس اینی كه الان شما آمدید نفس را عرض گرفتید و آن حقیقت او را یك حقیقت اشراقی گرفتید ما اینها را قبول داریم آن حقیقت نفس حقیقت اشراقی است و دارای آن حیثیت نورانی است و دارای چه است اینها را ما قبول داریم بسیار خوب، ولی صحبت در این است بر این عروض آیا ما موضوع و جوهر می‌خواهیم یا نمی‌خواهیم؟ بله یك حقیقت جوهریه نفسیه مستقله. این حقیقت صوریه نفسیه مستقله عارض می‌شود بر یك ماده‌ای به عنوان عرض خاص كه همان مفهوم عرضیت را دارد نه جنس عرضیت را و خصوصیات عرضیت را. بسیار خوب مناقشه ای در اصطلاح نیست مناقشه ای در این حمل نیست و نسبت به این اشكالی وارد نمی‌شود شما این را عرض خاص قرار بدهید ماده را برای خودش حساب دیگری فرض بكنید، صورت را هم برای خودش حساب دیگری فرض بكنید و اینها بر همدیگر بار می‌شوند اشكال ندارد. ولی صحبت در این است كه انتزاع جنس و انتزاع فصل از چیست؟! یا شما در این جا باید بفرمایید كه اصلا ما نه جنسی در اینجا داریم و نه فصلی، هر شی‌ای برای خودش هم جنس است و هم فصل! فرض كنید مثل خورشید مثل شمس، شمس یك حقیقت كلی است كه یك مصداق هم بیشتر در خارج ندارد آن كلی فقط یك مصداق دارد كه از همان مصداق كلی اخذ می‌شود شمس در خا رج اگرچه هست می‌توان برای او .. كرد این حقیقت حقیقت واحد است هر شی‌ای برای خودش هم ماده است هم صورت است هم جنس است هم فصل است یك وقت این مطلب را می‌خواهید بفرمایید اشكال ندارد این مطلب با جوهریت ماده هم با جوهریت نفس، با هم می‌سازد این یك بحث دیگر است كه هر ماده یك حقیقت مستقلی است كه مختص به خودش است صورت هم حقیقت مستقل مختص به خودش است و این در خارج یك تركیب اتحادی است نه انضمامی‌یك تركیب اتحادی برایشان در خارج انجام می‌شود بسیار خوب این یك مسئله دیگر، نه اینكه شما وقتی كه برای خودِ نفس هست آن را صورت بگیرید و آن را جوهر بگیرید وقتی كه می‌خواهد عروض پیدا بكند جوهریت را از دست می‌دهد! خوب چطور می‌شود جوهریت خودش را از دست بدهد؟ چطور می‌شود یك شی‌ای كه در ذات خودش جوهر است موقعی كه دارد عارض می‌شود یكدفعه این جوهریتش می‌شود عرض؟! بالاخره یك شیء یا جوهر است یا عرض است، دیگر شق ثالث ما نداریم كه نه جوهر باشد نه عرض باشد. حقیقت شیء هر چیزی، تشخصش در خارج یا به جوهریت او است یا به عرض او است جنبه عرضیت است كم حقیقتش به عروض او است خود كم در خارج بدون قرطاس نداریم ولی قرطاس بدون كم داریم یعنی تصور قرطاس بدون كم حالا نه كم خاص بالاخره بدون كم كه نمی‌شود، كم خاص ولی نه، از آن طرف كم بدون موضوع معنا ندارد كه باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابراین هر شی‌ای در خارج یا باید جوهر باشد یا باید عرض باشد از این دو تا خارج نیست مگر این كه مجرد باشد خوب چطور در این جا تصور می‌شود كه خود نفس تا وقتی كه به او به حیثیت استقلالی و ذاتیش نگاه بكنید جوهرٌ شخصیهٌ‌نفسیهٌ متشخص متعینٌ یتقوّم به الماده و یحقق الماده و یكون الماده تمام اینها محفوظ، همین كه می‌خواهد بیاید این تعلق به بدن بگیرد هنگام تعلق به بدن گرفتن در آن موقع این لیس بجوهرٍ!! جوهریت از او سلب می‌شود این اشكالی كه در این مسئله وارد شد. ان‌شاءالله دیگر ...</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -738,61 +732,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="34" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="14" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0014" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4910,56 +4904,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4968,51 +4961,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5237,51 +5230,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6056,51 +6049,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6170,72 +6163,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6445,62 +6441,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6560,250 +6558,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6880,50 +6907,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7372,120 +7411,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>