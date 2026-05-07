--- v0 (2025-11-07)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -325,147 +319,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این را ما نمی‌توانیم بگوییم كه این تصوراتی بوده و خودش این موضوع را درك كرده در روایتی كه داریم برائی من النار لزوار قبر الحسین لیله الجمعه این مسئله هست این مسئله مسلّم است و شكی نیست در این قضیه ولی صحبت در این است انسان خودش را واقعاً در این حریم قرار بدهد. این كه انسان خودش را قرار بدهد و بخواهد كه حالت رحمت برای او بیاید و مشمول این ولایت بشود این حالت را بخواهد و طلب كند و اگر یك فردی باشد كه فقط همین یك تصوری از این مسئله داشته باشد بخواهد سوء استفاده بكند این اصلًا خروج موضوعی دارد. زوار الحسین به كسانی گفته می‌شود كه زائرند یعنی می‌آیند و خودشان را در این فضا قرار می‌دهند هر كسی می‌خواهد باشد خودش را در این وضعیت قرار می‌دهد این آدمی‌كه می‌آید برای زیارت امام حسین و بعد هم آن ادا و اطوارها در می‌آورد و خلاصه مسائل دیگر و سمعه و اینها مورد نظرش هست طبعا اینها اصلا جزو زوار به حساب نمی‌آیند اینها زوار حسین نیستند زوار گنبد هستند زوار ضریحند زوار در و دیوار و ابنیه خود شهر هستند زورا حسین به حساب نمی‌آیند آن كسی كه می‌آید و می‌خواهد همراه با سایر افراد خودش را جزو این ها قرار بدهد و عكسی بگیرند از او و این طرف و آن طرف پخش بكنند خوب این كه زوار حسین نیست اینها فقط یك جنبه توریستی دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این چیزی كه حالا شما نقل كردید احتمال دارد كه این مسئله یك قضیه شخصیه بوده گوشت را بردارند و ببرند و این حرفها در اصل یك همچنین مسئله‌ای نیست حالا ممكن است به یك لحاظی این مسئله این طور بوده در مثال تصرفی شده آن حیوان چه خصوصیتی داشته كه یك همچنین مسئله در این جا بوجود آمده مسائل خیلی زیاد است خیلی مطالب در این جا عجیب است هر كدام اینها حساب و كتاب خودش را دارد و ما نمی‌توانیم از یك قضیه تسرّی بدهیم به یك قضیه دیگر آن مرده‌ای كه می‌آورند و دور قبر، مرحوم آقا هم نوشته‌اند كه وقتی جنازه داشت می‌رفت یك سگی روی جنازه بود و وقتی آمد وارد شد آن سگ آمد و وارد نشد و خود بدن را بردند حالا آن بدن را عذاب نمی‌كنند كه رفته دور قبر فقط یك جنبه ظاهری وعادی دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در نقل مطالب باید دقت شود كه یك وقت مسئله به نحوی نباشد كه نكته ناگفته‌ای در آن موجب توهم بشود یا مثلا اگر هم یك همچنین قضیه‌ای بر فرض بوده باید با علت و دلیل و ملاك و اینها برای مردم صحبت بشود و الا شما الان بردارید پنج كیلو گوشت ببرید یك دور طواف بدهید الان خیلی ها برنج می‌آورند تبرك می‌كنند می‌برند می‌پزند پس این برنج كه باید در دیگ بماند بقیه برنجها پخته بشود اینها چون تبرك شده باید بماند یا برنجهایی كه هست برای تبرك و اینها برنج می‌دهند تبركاتی دارد گوسفند می‌دهند هر چه بالاخره اینها چیزهایی است كه گاه گاهی خوب احتمال این هست كه یك همچنین تصرفاتی هم بشود اما این كه شما بخواهید گسترش بدهید به همه چیز نه قابل سرایت نیست! هر چیزی حای خودش را دارد. ما خیلی از مسائل می‌بینیم كه مثلا تعریفهایی كه شده از همین زبیر، پیغمبر چقدر تعریف كردند از همین زبیر در زمان حیاتشان ولی خوب آیا این تعریف دلالت بر تضمین او می‌كند برای همیشه این قسم بوده یا این كه نه تعریفی بوده اگر زبیر الان كشته می‌شد در بهشت بود واقعا شاید مثلا زبیر در جنگ احد و سایر اینها نیتش نیت صادقی بوده، خوب این نیت صادق در آن موقع مال همان موقع است و مال همان وقت است و انسان نمی‌تواند اعتماداً بر حالتی از حالات خودش در یك برهه‌ای، آن امور دیگر را بر این مترتب كند این یك اشتباهی است كه همه دارند می‌كنند! كه فرض بكنید كه یك نفر در یك زمانی حالا حال خوبی داشته این تا آخر عمر ما كه پنجاه سال از این قضیه می‌گذرد هنوز هم همان حال را دارد اگر این طور است همه ما موقع ولادت گناه نكردیم همه ما بدون گناه بدنیا آمدیم این كه ملاك نمی‌شود! یكی از آن چیزهایی كه بعنوان ارزش برای ابوبكر در همان سابق نقل می‌كردند این بود كه او با پیغمبر بوده این را تا الان كه بعد از ١٤٠٠ سال گذشته است دارند نقل می‌كنند كه خب حالا بوده كه بوده فرضا كه صحیح حالا گرچه در این قضیه هم تشكیك شده بر فرض كه در آن موقع با پیغمبر هم بوده بسیار خوب، خوب این چقدر ادامه پیدا كرده چه مقدار این قضیه طول كشید و مستمر شد و از حال به ملكه تبدیل شد! نبوده كه این طور! حالا در یك قضیه بوده با پیغمبر ما اینها را اتفاقا می‌دیدیم در طول حیات با بزرگان كه تعریفاتی می‌شنیدیم از آنها راجع به افراد و خوب در جای خودش هم درست بوده ولی بعداً دیگر این مسائل شد تغییر و تحولاتی پیدا شد و خلافش را مثلا مشاهده كردیم! خب نمی‌دانیم وضعیت را، نمی‌دانیم كه به چه منوالی خواهد شد هر شخصی باید نگاه به وضعیت فعلی خودش كند گذشته ملاك نیست برای انسان!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -726,61 +720,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="24" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="38" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0024" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0038" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4898,56 +4892,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4956,51 +4949,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5225,51 +5218,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6044,51 +6037,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6158,72 +6151,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6433,62 +6429,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6548,250 +6546,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6868,50 +6895,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7360,120 +7399,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>