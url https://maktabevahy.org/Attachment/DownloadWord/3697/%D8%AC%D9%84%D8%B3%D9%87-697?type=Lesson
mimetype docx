--- v0 (2026-01-22)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -277,152 +271,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> واقعا من در آن جا احساس می‌كردم كه به شفاعت او نیاز دارم نیاز دارم و از این احساسم خیلی خودم خوشم آمد از این احساسی كه برای من پیدا شد فهمیدم مثل این كه نه چیزهایی كه از بزرگان شنیدیم از عرفا از اولیا شنیدیم بی حساب و كتاب نبوده این همان ظهور حقیقت توحید است كه قالب برنمی‌دارد در هر جا می‌خواهد باشد باید باشد الان شما بروید بر سر قبر محمد بن ابی بكر، قبرش در مصر است دیگر، چه بلایی همین عمروعاص سر محمدبن ابی بكر درآورد الان قبر ندارد، سوزاندند او را و خاكسترش را ریختند به نیل، چقدر امیرالمؤمنین گریه كرد در شهادت همین محمد بن ابی بكر، اگر این قبر داشت واقعا اگر ما می‌رفتیم طلب شفاعت نمی‌كردیم؟ باباش چه كار داریم؟ به باباش چه كار داریم؟ اصلا چرا باید بابایش را در نظر بیاوریم شما اصلا چرا باید پدرش را در نظر بیاورید؟ محمد را باید در نظر بیاورید، مضاف الیه را باید حذف كنید مضاف را فقط باید در نظر بگیرید و مضاف الیه را علی قرار بدهید به جای آن، واقعا ما وقتی كه اسم محمد بن ابی بكر را می‌شنویم محمد بن علی نمی‌آید در ذهنمان؟ حال و هوای امیرالمؤمنین نمی‌آید؟ آن فضا نمی‌آید؟ این همین است، آن هر جا هست همان جا حقیقت ولایت است، همان جا ظهور ولایت است، همان جا ظهور توحید است و همان جا و هر جا هست خلاصه باید چه باشد باید متوسل بشود دیگر الان بر سر قبرش، اگر قبر داشت البته می‌رفتیم باید متوسل بشویم باید متوسل بشویم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم آقا می‌فرمودند من سر قبر طیب وقتی كه می‌رفتم ـ در زمان شاه اول كسی كه رفت سر قبر طیب آقای حاج سیدمحمدحسین طهرانی بود ـ بعد از این كه فاتحه خواندم و حمد و قل هوالله و اینها خواندم به من می‌فرمودند اول چیزی كه من در سر قبر او از خدا تقاضا كردم شفاعت بود كه طیب بیاید و ما را شفاعت كند در راهمان مستقیم باشیم نلغزیم این طرف و آن طرف نرویم بایستیم تا خدا ما را به مقصد برساند، چرا یك همچنین بزرگی یك همچنین تقاضایی دارد؟ چرا؟ چون واقع را در این جا مشاهده می‌كند. درست است طیب، كارش درست است، قبلا چه بوده اهل فساد و فلان بوده ولی الان گذاشت كنار، الان صدق دارد صدق را جایگزین كرد، گفتند یك كلام بگو ما خلاصت می‌كنیم، هزار تا رتبه هم به تو می‌دهیم، ـ بودند كسانی دیگر كه رفتند و گرفتند ـ بگو پول گرفتی از آقای خمینی، گفت چیزی را كه وجود خارجی ندارد و دروغ است من به سید نمی‌گویم، گرفتند زدند او را نمی‌دانم چه كردند چه كردند، نمی‌گویی حالا می‌زنیم تو را تا بگویی، باید آنچه را كه ما می‌خواهیم بگویی، تا بالاخره زیر شكنجه مرد، طیب زیر شكنجه مرد دیگر، نه این كه كشتند او را، اعدامش نكردند آن یكی را اعدام كردند، بله یا این كه اعدام كردند نمی‌دانم ظاهرا اعدام كردند مثل این كه چون من یك عكسی دیدم كه چشمش را بستند و می‌خواهند اعدامش كنند البته من آن موقع ها شنیدم زیر شكنجه او را كشتند، حالا عكس درست بوده ...، علی كل حال به شهادت او را رساندند وقتی كه این گفت من صادق هستم و خلاف نمی‌گویم رفت در صف امیرالمؤمنین ایستاد، تمام شد، آن وقت دیگر این جا طیب نیست دیگر آن واقعیت می‌آید همه وجود او را می‌گیرد در خود، آن حقیقت او را محو می‌كند و بعد هم به مقصد می‌رساند، همان شهادت یعنی مقصد، یعنی دیگر از زندان آزاد نمی شود تا اینكه ... در همین جا تمام می‌شود و شهادتی هم كه پیدا می‌كند در استمرار همان حقی است كه گفته اگر نمی‌گفت از زندان در می‌آمد، ولی چون حق گفت پاداشش را هم امیرالمؤمنین به شهادتش داد، پاداش این حق و پاداش این صدق آن كشتنش بود آن شهید كردنش بود، كه خب دیگر حساب و كتابش یك نحوه دیگری درآمد، خب این واقعیت را مرحوم آقا احساس می‌كردند كه باید برود و بالای قبرش طلب شفاعت كند. من یادم است ایشان در یك مجلسی كه یك عده‌ای از علما بودند و همین صحبت شد و این را گفتند من یكدفعه دیدم همه با تعجب دارند به هم نگاه می‌كنند حالا رفتی حمد و سوره خواندی خیلی خب، این شفاعت دیگر چیست؟ نفهمیدند تا آخر هم نفهمیدند؟ خب حالا شهید شده حمد و سوره خوب است، خدا از تقصیراتش می‌گذرد، حمد و سوره بخوانید، جدّاً یك همچنین چیزی بوده از تقصیراتش می‌گذرد از این قضیه گذشت بعد در یك مجلسی بودند دیدم كه آنها نمی‌دانستند كه من پسر مرحوم آقا هستم این قضیه را یك كسی سالها بعد داشت برای این تعریف می‌كرد و آن هم بود در آن مجلس و می‌گفت ما چیز عجیبی از ایشان شنیدیم كه می‌گفت من طلب شفاعت می‌كنم خیلی برای ما عجیب آمد یعنی استنكار می‌كردند، استنكاف می‌كردند، كه خب حالا یك طیبی هست، خب حالا انسان حمد و سوره می‌خواند و قضیه تمام می‌شود، اما آن كسی كه حقیقت معرفت در نفس او تجلی كرده می‌فهمد كه الان این طیبی كه این جا هست این حسابش فرق دارد با آن چرا كه قبلا بوده و ما می‌آییم هی استصحاب می‌كنیم، استصحاب را خوب خوانده اید؟ اگر خوب می‌خواندید استصحاب نمی‌كردید، هی می‌آییم استصحاب می‌كنیم، بلكه در این جا موضوع متبدل شده، با تبدل موضوع دیگر جای استصحاب نیست، ولی نه آن قدر ذهن ما را جهالت پر كرده است، آن قدر از واقعیات ذهن ما خالی است و آن قدر توجه به كثرات و امور ظاهری جای واقعیتها را گرفته كه آن استصحاب هست همیشه استصحاب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در اینجا بنده مسائلی دارم و قضایا و حكایت هایی دارم در اینجا كه نگفتم، در همین جریان طیب و دیگران، مرحوم آقا چه كارها كردند و چه افرادی آمدند و سنگ انداختند، آن چه از دست مرحوم آقا برآمد انجام دادند كه طیب را شهید نكنند و به شهادت نرسانند، این را خیلی ها نمی‌دانند، یعنی كسی هم اطلاع ندارد از این قضیه، ولی خب بالاخره مآلش این بود دیگر، مآلش این بود كه دیگر از این دنیا راحت بشود. یك وقتی ما در مشهد بودیم قرار بود در خواجه ربیع، آنجا یك قبری است، قبر یك پزشك اتریشی است كه آمده بود در ایران و به واسطه عنایت حضرت و معجزاتی كه از امام رضا دیده بود شیعه شده بود و خیلی پزشك ماهری بود، جراح ماهری بود در همان زمان رضاشاه و در بیمارستان عمل می‌كرد در آن زمان شنیده شد بعد از این كه او عمل می‌كند عده‌ای از پزشكان می‌آیند و جای عمل او را آب می‌پاشند كه این عفونت كند و خلاصه این كارش خراب بشود، ـ از این چیزهایی كه همه جا هست ـ و او می‌فهمید و به روی خودش نمی‌آورد و بعد می‌آمد قیچی می‌كرد و پانسمان می‌كرد و مسائل دیگر. اسمش پروفسور رُش رسینگر بود؟ رُشش یادم است یك همچنین اسمی داشت، موقعی كه می‌خواستیم برویم بین الطلوعین بود كه می‌خواستیم با یكی از دوستان در آن موقع برویم و ایشان برای جهتی من را فرستاده بودند كه متن روی قبرش را بیاوریم كه ظاهرا در كتابشان بیاورند، نمی‌دانم در كدام كتاب آوردند. وقتی می‌خواستیم برویم به من این را گفتند: برو بنشین سر قبرش فاتحه بخوان، انا انزلناه بخوان، و از او مدد بگیر، مدد بگیر، برای راهت و ... این را می‌گویند یك عارف، نصرانی بوده، ولی این حقیقت الان وجود دارد، این واقعیت وجود دارد، فردی بوده صادق، امین، خالص بوده و كارش را برای خدا می‌كرده به واسطه عنایت حضرت شیعه شده و این الان در این بارگاه حضرت جا پیدا كرده، نوكر امام رضا شده، نوكر امام رضا ارزش دارد، پیش خدا ارزش دارد و باید رفت از او مدد گرفت، نباید بگوییم خب خود امام رضا هست؟ آن حقیقت در این هم تجلی كرده و هر جا تجلی بكند تجلی است هر جا تجلی بكند نور است هر جا تجلی بكند ولایت در آن جا است این است قضیه، ما آن جا رفتیم و بر سر او نشستیم و او را شفیع قرار دادیم و قبر خواجه ربیع نرفتیم! چرا؟ چون من او را با موافق با مرام امام رضا نمی‌دانم، گنبد دارد برای خودش داشته باشد امام رضا به او فرمود برو این كار را بكن، گفت نه من این كار را نمی‌كنم، نمی‌گویم آدم بدی است، ولی من نرفتم حالا هر كسی می‌خواهد برود برود حالا یكی جور دیگر برداشت می‌كند برود فاتحه بخواند من نرفتم دیگر نرفتم، این و آن ندارد یعنی آن واقع هر جا هست همان جا ظهورش را پیدا می‌كند مسیحی باشد مسیحی باشد هر چه می‌خواهد باشد این الان آمده در دریا و طاهر شده و پاك شده و الان ارزش و قیمت پیدا كرده است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -683,61 +677,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4905,56 +4899,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -4970,51 +4963,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5239,51 +5232,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6058,51 +6051,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6172,72 +6165,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6447,62 +6443,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6562,250 +6560,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6882,50 +6909,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7374,120 +7413,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>