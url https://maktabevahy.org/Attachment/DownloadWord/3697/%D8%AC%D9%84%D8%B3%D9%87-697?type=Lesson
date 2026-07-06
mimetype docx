--- v1 (2026-05-07)
+++ v2 (2026-07-06)
@@ -677,61 +677,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="19" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="45" name="_x0000_i0045" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0019" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0045" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>