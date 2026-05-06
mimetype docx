--- v0 (2025-10-31)
+++ v1 (2026-05-06)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -138,50 +132,51 @@
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این همان جاهلیتى است كه در روایات متواتره از رسول خدا صلّى اللَه علیه و آله و سلّم وارد شده است كه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَنْ ماتَ وَ لَمْ یعْرِفْ إمامَ زَمانِهِ، ماتَ میتَةً جاهلیة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. این روایت از نقطه نظر مُفاد و دلالت بسیار جاى دقّت و تحقیق است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">[اولاً] باید دید مردن جاهلى یعنى چه، و مردم جاهلیت در چه‌ درجه از بدبختى و زبونى بوده‌اند كه شخصى كه بدون امام بمیرد مانند آنان جان سپرده است؛ گرچه فعلاً از قرآن و سنّت پیغمبر اكرم تبعیت مى‌كند، ولى در عین حال چون امام را مربّى خود نمى‌داند، و احكام اسلام را طبق سلیقه و تشخیص خود به جاى مى‌آورد همانند مردمان جاهلیت است. اهل جاهلیت، با ملت اسلام از نقطه نظر شقاوت و سعادت در دو قطب مختلف و متباعد از یكدیگر قرار دارند. تمام نكبت‌ها و زشتى‌ها و رذائل اخلاقى و مفاسد اجتماعى و كژ روى‌هاى عقیدتى در آنها موجود بود: آدم‌كشى، قربانى كردن طفل و جوان خود را در برابر بت، زیر خاك نمودن دختر زنده بى‌گناه، شرب خمر، دزدى و قطع طریق، قمار، و رِبابه حدّ اعلى و مضاعف، زنا و هتك نوامیس، شرك و بت‌پرستى عمیق و سایر مفاسد روحى، قساوت دل، ماده پرستى، فقدان حمیت و انصاف.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -387,50 +382,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر شخصى در ملّت اسلام كارهایش طبق سلیقه و خواهشهاى خود باشد و از تبعیت امام زنده سرپیچى كند، چه تفاوتى دارد با مردم اهل جاهلیت؟ آنها خودسر و خود رأى بودند این نیز خودسر و خود رأى است، آن به شكلى خاص و این نیز به صورت و شكلى مخصوص. اگر ربط واقعى با امام نباشد چه تفاوت بین آن صورت و این صورت؟ چون حقیقت عدم ربط، كه ظلمت هوا و میل نفسانى است در هر دو جا یكى است. كمال و عُلُوّى كه مسلمانان پیدا نمودند در اثر ربط با پیامبر بود، اگر پس از پیامبر این رابط كه به صورت ربط با امام است از بین برود همان حقیقت جاهلیت است كه بدین صورت جلوه كرده است، لذا شخص بدون امام در زندگى و مرگ، زندگى و مرگ مردمان جاهل را دارا خواهد بود. امام است كه انسان را در اثر تعلیم و تربیت خارجى و در اثر اشراقات انوار ملكوتى باطنى زنده مى‌كند و دل تاریك را با مبدأ نور و روشنایى ربط مى‌دهد و سیراب مى‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از كتاب «كنز الفوائد» كراجكى روایت شده است با اسناد متّصل خود از سَلَمة بن عطا از حضرت صادق علیه‌السّلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، قالَ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خَرَجَ الحُسَینُ بْنُ عَلِىّ علیهما السّلام ذاتَ یوْمٍ عَلى‌ اصْحابِهِ فَقالَ: الحَمْد لِلّهِ جَلَّ وَ عَزَّ وَ الصَّلاة عَلى‌ مُحَمَّدٍ رَسُولِهِ صلّى اللَه علیه و آله و سلّم. یا ایهَا النّاسُ انَّ اللَه- وَ اللَه- ما خَلَقَ العِبادَ إلاّ لِیعْرِفوُهُ، فَاذا عَرَفُوُه عَبَدُوهُ، فَاذا عَبَدُوهُ اسْتَغْنَوْا بِعِبادَتِهِ عَنْ عِبادَة مَنْ سِواهُ. فَقالَ لَهُ رَجُلٌ: بِابى انْتَ وَ امِّى یا ابْنَ رَسُولِ اللَه ما مَعْرِفَة اللَه؟ قالَ: مَعْرِفَة اهْلِ كُلِّ زَمانٍ امامَهُمُ الَّذى یجِبُ عَلَیهِمْ طاعَتُهُ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
@@ -449,50 +445,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و بر همین اساس از «قرب الاسناد» حِمْیرى از ابن عیسى از بزنطى از حضرت رضا علیه السّلام روایتى است:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قالَ أبُوجَعْفَرٍ علیه‌السَلام: مَنْ سَرَّهُ انْ لا یکونَ بَینَهُ وَ بَینَ اللَه حِجابٌ حَتّى ینْظُرَ الَى اللَه وَ ینْظُرَ اللَه الَیهِ فَلْیتَوالَ آلَ مُحَمَّدٍ وَ یتَبَّرأ مِنْ اعْدائِهِمْ وَ یأتَمَّ بِالإمامِ مِنْهُمْ، فَانَّهُ إذا کانَ کذلِک نَظَرَ اللَه الَیهِ وَ نَظَرَ الَى اللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
@@ -528,50 +525,51 @@
         </w:rPr>
         <w:t xml:space="preserve">: كَفانا کتابُ اللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«كتاب خدا براى ما كافى است» ما به آن عمل مى‌كنیم و نیازى به امام نداریم. این سخن از درجه اعتبار نزد اهل فنّ ساقط است. متابعت از دستورات پیمبر یا امامى كه مرده است پیروى از خواسته‌هاى نفس و امیال شخصى است كه آنها را پسندیده و به هر طور كه نفسش بخواهد تفسیر و تأویل مى‌كند و سپس بدان عمل مى‌نماید، ولى متابعت از امام زنده حقیقتاً تبعیت از حقّ است. و علاوه ولایت و قدرت روحى در امام زنده است، و لذا بازگشت تمام استشفاعات و توسّلات از صاحبان یقین از اولیاء خدا و ائمّه‌ طاهرین علیهم‌السّلام به استشفاع و توسّل از امام حىّ و زنده خواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین افرادى كه در غیبت امام زندگى مى‌كنند از اكثر فضائل و فواضل بدون تردید محروم‌اند و براى آنكه از موت جاهلى رهایى یابند باید مقدّمات ظهور را فراهم كنند و با عمل به دستورات قرآن و مجاهده در راه خدا و ائتلاف دلها زمینه را براى ظهورش آماده نمایند، چون علّت غیبت، نقص و فتور در مردم است و عدم استعداد آنان، نه نقص در آن حضرت. اگر این نقص رو به كاهش رود و دلها كم كم قوّت گیرد و تعلیمات قرآنى صحیحاً بر دلها بنشیند ظهور آن حضرت حتمى خواهد شد. كما آنكه در نامه‌اى كه آن حضرت به شیخ مفید رضوان اللَه علیه نوشته‌اند متذكّر این حقیقت مى‌گردند كه:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ لَوْ أنَّ اشْیاعَنا- وَفَّقّهُمُ اللَه لِطاعَتِهِ- عَلَى اجْتِماعِ مِنَ القُلُوبِ فِى الوَفاءِ بِالعَهْدِ عَلَیهِمْ لَما تَأَخَّرَ عَنْهُمُ الیمْنُ بِلِقائِنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
@@ -583,152 +581,152 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین معلوم مى‌شود علّت عدم ظهور، افتراق آراء و عدم اتّحاد دلهاست بر وفاى به عهدى كه با آنان شده است؛ و این تقصیرى است بزرگ از شیعیان بلكه از جمیع امّت. و تمام محرومیت‌ها از فقدان انصاف و گسترش ظلم و بیداد و شرك و اعتساف با تمام مظاهر زشت و ناپسندش، همه و همه معلول این فتور و سستى و بالنّتیجه غیبت آن حضرت است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و روایت وارده از رسول خدا به جابر بن عبداللَه انصارى كه شیعیان در زمان غیبت از آن حضرت بهره‌مند مى‌شوند مانند كسى كه از آفتاب در زیر ابر بهره‌مند شود منافات با این معنى ندارد، چون البتّه وجود آن حضرت با آن نفس زكیه و دل واسع و ولایت تكوینیه موجود است، چه غائب چه ظاهر، غایة الامر در زمان غیبت، آن نور دستگیرى ظاهرى نمى‌كند، و مردم در تحت تعلیم و تربیت و ارشاد و سیر تكاملى واقع نمى‌شوند و این مایه تأسّفى است بس بزرگ. تفاوت بسیارى است در میان آنكه خورشید طلوع كند درختان را سر سبز، و به زمین نور و حرارت بیشترى دهد، امراض و میكروبها را بكشد، صحت و سلامت را به جاى آن بیاورد و بواطن اشیاء را ظهور دهد، و میان آنكه خورشید در پس ابر باشد، آسمان مه‌آلوده، و میكروب‌هاى زكام و غیر آن همیشه مردم را مریض بنمایند. آرى مردم در زمان غیبت بهره‌مند مى‌شوند و در زمان ظهور هم بهره‌مند مى‌شوند ولى این كجا و آن كجا؟! گرچه در زمان غیبت هم بعضى از افراد با همّت، با اراده‌اى استوار و عزمى راسخ و نیتى متین پاى در مقام عمل نهاده تا به حدّى كه در اثر صفاى دل و طهارت روح به شرف معرفت آن حضرت فائز مى‌گردند. و البتّه این ظهورى است شخصى براى آنها، مانند كسى كه در آسمان مه‌آلود و ابرى بر هواپیما سوار و از ابرها تجاوز كند و خود را به آفتاب برساند. لذا در زمان غیبت هم راه و سیر تكاملى براى دل‌باختگان حریم مقدّسش مسدود نیست و آن كه به مقام معرفت رسیده و آن وجود را به حقیقت ولایت و نورانیت درك نموده براى او ظهور و غیبت چه تفاوت دارد! از بزرگى سؤال كردند چه موقع انسان به شرف حضور آن حضرت مشّرف مى‌گردد؟ در پاسخ گفت: وقتى كه غیبت و ظهورش براى انسان تفاوتى نكند. از بزرگى دیگر نیز سؤال كردند: آیا شما خدمت امام زمان رسیده‌اید؟ در جواب گفت: كور است آن چشمى كه صبح از خواب بیدار شود و در اوّل وهله نظرش بر آن حضرت نیفتد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -989,61 +987,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5407,56 +5405,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5472,51 +5469,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5741,51 +5738,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6560,51 +6557,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6674,72 +6671,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6949,62 +6949,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7064,250 +7066,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7384,50 +7415,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7876,120 +7919,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>