--- v1 (2026-05-06)
+++ v2 (2026-07-08)
@@ -987,61 +987,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="34" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0034" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>