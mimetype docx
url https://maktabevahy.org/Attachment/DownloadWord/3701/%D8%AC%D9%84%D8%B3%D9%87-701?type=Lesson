--- v0 (2025-10-07)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -368,152 +362,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم میرزا غیر از مسائل فنی و فقهی و متعارف یك جلسات هم داشته یك شاگردانی هم داشته و اهل مراقبه بله میرزای شیرازی هم در تحت تربیت بود آن هم با مرحوم آخوند ملاحسینقلی ارتباط داشته بله مرحوم آخوند كه در درس شیخ می‌آمده یك جلسات خصوصی داشته از جمله آن افراد میرزای شیرازی بوده شب هم كه شیخ می‌رفته پیش مرحوم آخوند و استفاده می‌كرد و این حرفها شب می‌رفته صبح می‌آمده درس لذا از جمله آن‌ها میرزای شیرازی بوده كه با مرحوم آخوند ارتباط داشته و از او دستور داشته بیخود اینها چیز نبودند بی حساب نبوده كارشان آن وقت میرزا محمدتقی هم با میرزای شیرازی با هم ارتباط خاص داشتند بعضی از شاگردانی داشت كه میرزای شیرازی كه ارتباط خاص بودند</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> واقعا آنها چه بودند وقتی ما اوضاع فعلی را می‌بینیم باور نمی‌كنیم كه یك همچنین افرادی هم بودند خیال می‌كنیم كه اینها همه تمثیل است و واقعیت خارجی نیست وقتی كه حكم می‌كنند این چند نفر به مرجعیت میرزا ما خیال می‌كنیم واقعا برای ما قابل تصور نیست كه چطور می‌شود یك نفر از شدت ناراحتی به گریه دربیاید و میرزای شیرازی مثل زن بچه مرده گریه كرد می‌گفت چرا این كار را كردی از آن طرف هم حكم شرعی است باید انجام بدهد و میرزا آدمی نبود كه بخواهد دلغك بازی و فیلم دربیاورد این هنرپیشه‌ها هستند فیلم بازی می‌كنند آدم می‌گوید اینها گریه‌شان هم درمی‌آید بزرگان ما هنرپیشه نبوده الان هنرپیشه خیلی زیاد است، هر جا نگاه می‌كنی هنرپیشه هست واقعا چه جور این‌ها مُعرض بودند از دنیا و همین میرزا چگونه از این دنیا اعراض داشتند چه جوری اصلا برای ما قابل قبول نیست آن قدر ما در اطرافیان خودمان و در خودمان فاقد این اتصاف را مشاهده كردیم كه كأن این یك حقیقت خارجیه واقعی برای ما شده و غیر از این نه غیر از این واقعیت ندارد وقتی كه مرحوم آقا رفتند مشهد مسجد را رها كردند من در یك مجلسی بودم كه مجلس حدود چهل نفر پنجاه نفر از ائمه جماعات تهران بودند یك جا روضه بود عصر پنجشنبه ما رفته بودیم آن جا حدود چهل یا پنجاه تا بودند من وقتی گفتم به آنها كه ایشان دیگر رفتند برای مشهد و دیگر در مسجد نمی‌آیند اصلا همه شاخ داشتند درمی‌آورند از حالاتشان عجیب ایشان آقا مسجد را رها كردند مسجد خوبی بود جایگاه مناسبی بود خیلی مسجد جایگاه مناسبی بود به ذهن هیچ كدام از این چهل یا پنجاه تا هنرپیشه نرسید كه آقا ممكن است غیر از مسجد خوب بودن چیزهای دیگر هم باشد كه من و تو از آنها غافل هستیم بعد صاحب مجلس درآمد گفت آخر ایشان آقا مریدانشان این جا هستند چگونه می‌شود كه من دیگر این جا طاقت نیاوردم گفتم بزنم به كاسه ایشان گفتم مرید بایدتابع مراد باشد یا مراد این را كه گفتم دیگر ماستها را كیسه كردند و بله آن آدم معرض دنیا آن پدر ما بود می‌گفت دیگر اسم مسجد قائم را نمی‌خواهم بشنوم اسمش را دیگر نمی‌خواهم بشنوم آن موقع ما فهمیدیم وقتی به ما در تهران می‌گفت یك ساعت در تهران را به اختیار خودم نیستم آن موقع ما فهمیدیم راست می‌گفت ٢٢ سال ایشان تهران بود ٢٢ یا ٢١ سال آن موقع ما آن موقع می‌گفتیم بیا برو مسجد فلان این رفیق آن موقع ما فهمیدیم اینها یك ظاهری بوده فقط یك تكلیفی بوده اسمش را تكلیف بگذاریم دیگر بهتر است یك جامعیت است تكلیفی بوده و منتهی ما این تكالیف را اصالت می‌پنداشتیم تكلیف ممكن است متغیر باشد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر یك تكلیفی خودش مستقر بشود پس همان می‌شود ضد تكلیف همان اصالت پیدا می‌كند مثل این كه می‌گوییم آقا احساس تكلیف كردیم برو پی كارت فقط تو احساس تكلیف كردی بقیه نكردند هر كسی را می‌بینی آقا احساس تكلیف كردیم چرا دیروز نكردی امروز كردی ولی او نه او احساس تكلیفش درست بود واقعا به زور می‌رفت مسجد ما این را می‌دیدیم واقعا به زور با اطرافیانش نشست و برخواست می‌كرد این هم زور می‌برد عین فنری كه ولش بكنی رفته كره ماه ایشان اینگونه بود می‌گفت وقتی زمان جدا شدن از رفقای آن موقع رسید صاف همه را گذاشت كنار زمانی رسید كه یك عده باید تصفیه شوند و همراهی نكردند با ایشان در متابعت از حق وقتی نكردند تمام را صاف گذاشت كنار در عین این كه نصیحت كرد در عین این كه صحبت كرد در عین این كه دلسوزی كرد ولی وقتی كه دید نه حساب فرق كرده نمی‌خواهد هیچ تمام شد آمدند دم در با ماشین كه ببرند جلسه یكدفعه آمدند برای من آن موقع ده ساله بودم بچه بودم خیلی عجیب بود گفتند من نمی‌آیم این نمی‌آیم ایشان گفتند اصلا آسمان بر سر آنها خراب شد عجب آقا سید محمدحسین از دست رفت آقا سید محمد حسین دیگر تمام شد شما من را برای چه می‌خواهید پلو بخورید مجلستان را بگردانید برای این می‌خواهید خدا خیرتان بدهد بروید اگر برای این می‌خواهید كه از حرفهای من استفاده كنید چرا عمل نمی‌كنید من دارم حق را به تو نشان می‌دهم لگد می‌اندازید یعنی همین كه ایشان گفت من نمی‌آیم آن من نمی‌آیم تمام شد یعنی نمی‌آیم و نمی‌آیم تمام شد گرچه تا آخر عمر باز به خاطر تكلیف گاه گاهی یك راههایی را باز می‌كردند كه رجوع كنند برگردند این كارها را ایشان می‌كردند آدم لوطی منش بود این طور نبود كه راههای را باز می‌كردند ولی دیگر حساب جدا شد دیگر مسئله جدا شد این رفتار بزرگان هست كه انسان می‌تواند كارش را رفتارش، را عملش، را فكرش، را فهمش را روی این زمینه پایه بگذارد و روی این حساب بیاورد جلو و به حساب جلو ببرد یك مسافرتی می‌خواست برود با یك شخصی با چند تا بعد یك نفر در آن جمعیت بود یكدفعه ایشان تا متوجه شد فلان شخص در آن جمعیت است باطل كردند لغو كردند مسافرت را بعد به یك نفر گفتند بعدا من چه مسافرتی بكنم با یك فردی كه هر دقیقه به دقیقه می‌خواهد چشم من به این بیافتد به این شخص مخالف و چیز این دیگر مسافرت نیست مسافرتی كه بخواهم من انجام بدهم و هر روز و شب چشمم به همچنین آدمی‌بخواهد بیافتد برای چه من بلند شوم بروم قیافه این آقا را بروم ببینم لذا اصلا سفر زیارتیشان را كنسل كردند اصلا نرفتند بله دلیل ندارد آدم بلند شود با یك نفر برود مسافرت كه آدم معاندی است آدم فلان است سفر نیست هی خاطرات هی خاطرات اینها كه غیر از تولید خاطرات فاسده و اختشاش ذهن كار دیگری انجام نمی‌دهند الحمدلله بركت اینها همین است این جور نفوس همین است حالا آدم بلند شود سفر زیارتی برود با اینها این كه زیارت نمی‌شود كوفتش می‌شود مگر مجبوری بروی نرو یك دفعه دیگر برو یك وقت كه كسی نیست ایشان نمی‌رفتند ایشان خیلی مراعات این جهات را می‌كردند خیلی من یك وقت گفته بودم به چیز اگر ما چشممان به اینها نیفتاده بود مثل مرحوم آقا و بزرگان و اینها چه جوری می‌خواستیم در این دنیا زندگی كنیم با این هجوم شخصیت‌های مختلف و افكار مختلف و سلیقه‌های مختلف اقلا خدا یك مواردی نشان ما دادی یك چندتایی نشان ما داد كه ما بفهمیم كه چه باید كرد خود ایشان هم می‌فرمودند می‌فرمودند اگر ملاقاتمان نبود با امثال مرحوم علامه طباطبایی و یكی دو سه نفری كه بودند معلوم نبود كه ما بتوانیم با آن چه را كه دیدیم در آن موقع بتوانیم به آن مسیرمان ادامه بدهیم علامه طباطبایی آمد و نشان داد كه نه هستند افرادی هم كه می‌شود انسان اطمینان خاطر پیداكند.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -774,61 +768,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="6" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="42" name="_x0000_i0042" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0042" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5019,56 +5013,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5084,51 +5077,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5353,51 +5346,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6172,51 +6165,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6286,72 +6279,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6561,62 +6557,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6676,250 +6674,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6996,50 +7023,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7488,120 +7527,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>