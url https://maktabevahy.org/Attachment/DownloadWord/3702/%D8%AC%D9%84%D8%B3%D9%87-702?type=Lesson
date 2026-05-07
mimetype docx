--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -524,152 +518,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: این یك طرف قضیه است، مردم می‌خواهند یك طرف قضیه است آن تكلیفی كه برای من باید بیاید آن تكلیف را خدا تعیین می‌كند یا مردم؟ یعنی با رجوع مردم برای من تكلیف پیدا می‌شود یا نه غیر از رجوع مردم هم چیزهای دیگری هست مسائل دیگر هم هست استعداد خود من هست من به مردم می‌گویم من بهتر از شما می‌دانم كه به درد این كار نمی‌خورم حالا شما می‌خواهید بیخود می‌خواهید اگر مردم یك نفر را بخواهند یك عده بخواهند كه فلان كس رئیس بیمارستان بشود آیا این شخص باید بپذیرد حرف مردم را؟ نخیر! شاید قابلیت نداشته باشد بروید یك فردی به فلان كس در فلان ده آن پزشك از من در فلان ده نه در شهر آن فلان پزشك نسبت به این مسائل اقتدارش استعدادش فكرش از همه چیز بهتر است بروید سراغ او بنده قابلیت ندارم خواست مردم یك چیز است قابلیت من كه برمی‌گردد به اراده خدا مشیت خدا توانی كه خدا در من قرار داده اینها یك مسئله دیگر هست بنده كه همچنین توانی همین الان دارم به شما می‌گویم، همین الان دارم می‌گویم اینها هم دارد ضبط می‌كند بنده الان اگر بیایند و بگویند تمام افراد ایران! نه تنها فقط شصت هفتاد تای خبرگان این اصلا كل جمعیت ٨٠ میلیون ٧٠ میلیون بیایند بگویند آقا ما غیر از تو كسی را سراغ نداریم می‌گویم شما بیخود كردید! سراغ ندارید! بنده به درد این كار نمی‌خورم و در خودم این استعداد را نمی‌بینیم خودتان را هم تكه تكه بكنید سراغتان نمی‌آیم زور هم بزنید بلند می‌شوم می‌گذارم می‌روم این تكلیفی است كه نسبت به خودم احساس می‌كنم نمی‌بینم نسبت به خودم یك همچنین چیزی را نه امام زمان به من گفته نه در خوابم آمده نه نمیدانم چكار كرده و نه من در خودم یك همچنین قضیه ای را باید ببینم یا نبینم اول شما می‌گویی این بار را بردار می‌گویم آقا من كمرم درد می‌كند می‌گویی بردار می‌گویم آقا من كمرم درد می‌كنم یا تو می‌فهمی من كه كمرم درد می‌كند من كه دیسك دارم من می‌فهمم كه آیا قابلیت و قدرت و استعداد برداشتن این بار را ندارم تو می‌گویی بردار نگاه به هفتاد یا هشتاد كیلوی من می‌كنی نگاه به درد كمردرد من نمی‌كنی یا به هزار تا مرضی كه دارم نگاه نمی‌كنی این قضیه قضیه شخصی است یعنی خود شخص تشخیص می‌دهد برای این كه تكلیف او چیست؟ مسئله رجوع مردم یك مسئله دیگر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پیغمبر فرمودند وقتی مردم آمدند به طرفت آن موقع قیام كن آمدند یعنی چه یعنی نه ملاك مشروعیت به قیام مشروعیت مال تو است و حق تو است و اگر این مردم نیامدند به جهنم می‌روند ولی ملاك برای تكلیف ملاك برای تكلیف ملاك برای بیرون آمدن از خانه ملاك برای زمام حكومت ملاك حقانیت این ملاك برای بیرون آمدن حقانیت تو نیست، حقانیت تو همیشه است چه در خانه باشی حق است آنها هم غاصب هستند چه بیرون از خانه باشی حقی! گرچه همه بروند در منزل، چه قیام بكنی، الحسن و الحسین امامان قاما او قعدا مسئله این است! قعود هم بكنند معاویه هم بیاید حقانیت حق با امام است پس مشروعیت مسئله حكومت در اسلام بر اساس حقانیت خود امام علیه السلام تعلق می‌گیرد! امام من حیث انه امامٌ لذا كلامه مشروع فعله و تصرفاته مشروع و اعتقاده مشروع این به حقانیت امام برمی‌گردد نه به استقبال مردم این مشروعیت، تكلیف برای به دست گرفتن به استقبال مردم است! یعنی گرجه الان من حق هستم گرچه الان واجب است همه از من تبعیت كنند امیرالمومنین گرچه الان هر كه مقابل حرف من بایستد عقاب و این مسائل دارد گرچه الان كلام من مشروع است مشروع به عنوان حجیت و به عنوان امر.... در قبال خلفا ولی تكلیف به قیام یك مسئله دیگر هست تكلیف به قیام و حكومت زمانی است كه شما بخواهید شما نخواهید در خانه می‌نشینم! مسئله مشروعیت كه الان به اشتباه مفهوم خودش را از دست داده این است كه تكلیف به قیام یعنی وجوب قیام با مشروعیت خود فعل و تصرف امام دو مطلب است، الان امام زمان علیه السلام امام است و كلام او مشروع است یعنی اگر امام علیه السلام چه به صورت ظاهری امری بكند واجب است اطاعتش چه یعنی مشخص شود چه در خواب باشد اگر مشخص باشد نه اینكه خب خوابهای اشتباه و این حرفها هم هست حتی خواب اشتباه امام زمان و مكاشفات هم هست و من رآنی كمن رَانی همه بی خود است شیطان به صورت امام هم درمی‌آید و درآمده و شواهدی بر این قضیه هست الی ماشاءالله اگر برای شخصی مشخص بشود و روشن بشود كه این امام علیه السلام امام زمان را مشخص كند كلام امام زمان آن موقع برای او حجت است واجب الاطاعت است و حرام است مخالفتش درست شد حالا امام زمان حاكم است؟ نه الان حاكم نیست این همه حكومتها در دنیا هست پنج قاره در دنیا هست امام زمان امام است و حاكم نیست! پس بین حجیت و مشروعیت كلام امام علیه السلام و تصرفات او چه در زمان غیر حكومت و چه در زمان حكومت هیچ كدام فرق نمی‌كند! یعنی همان طور كه كلام امیرالمومنین در زمان چهار سال و خورده ای كه حاكم بودند مشروع بود و نافذ بود و حجت بود و لازم الاطاعه بود و محرم المخالفه بود همان طور عینا سر سوزن كلام امیرالمومنین در زمان خانه نشینی از بعد از زمان پیغمبر مشروع بود حجت بود و لازم الاطاعه بود و محرم المخالفه بود خب چه فرقی كرد؟! هیچی پس این استقبال مردم این كلماتی كه حضرت در نهج البلاغه دارند فلما رأیت كذا كی این تكلیف برای حضرت آمد تكلیف نه تكلیف مشروع است مشروع بود از اول مشروع یعنی حجت یعنی خدا پدر آنها را درمی‌آورد اگر مخالفت كنند تكلیف به ایجاد حكومت، این منوط به چیست به خواست مردم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا این قضیه هست در صفین بوده در صلح بر اساس خواست مردم بوده جنگ بر اساس خواست مردم بوده نصب شریح قاضی بر اساس خواست مردم بوده حضرت می‌گفت من این را نمی‌خواهم آنها گفتند ما می‌خواهیم! بفرمایید مبارك باشد من گفتم فردا نگویید علی چرا برنداشتی چشمهایتان چهارتا خودتان كردید بر همین اساس امام باقر و صادق علیه‌السلام به حكومت روی نیاوردند چرا؟ دیدند مردم خواست ندارند وقتی خواست ندارند دیگر آنها هم به خاطر همین قیام نكردند این قضیه مال ظاهر قضیه است، باطنش هم آنهایی هم كه اهل باطن هستند می‌فهمند! یعنی آن باطن باطن را می‌فهد ظاهر هم همان ظاهر را می‌فهمد!.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -930,61 +924,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="27" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="21" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0027" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0021" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5198,56 +5192,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5263,51 +5256,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5532,51 +5525,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6351,51 +6344,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6465,72 +6458,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6740,62 +6736,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6855,250 +6853,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7175,50 +7202,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7667,120 +7706,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>