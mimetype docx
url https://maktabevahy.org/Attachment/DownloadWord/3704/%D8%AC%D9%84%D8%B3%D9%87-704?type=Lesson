--- v0 (2025-11-14)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -837,152 +831,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شنیدم كه یك شخصی دیروز پریروز بود یا پریشب بود قرار بود صوتش را برای من بیاورد صوتش را بیاورد كه گفته بود كه پیش یكی از این آقایان صحبت مثنوی شده و آن آقا گفته این علیه ما علیه یكی از آقایان مراجع! بعد گفتند كه فلان آقا در قم كه الان هم حیات دارد از فلاسفه و دارای كمال و گفت ایشان هم علیه ما علیه! خب بیایید نگاه كنید یك مرجع تقلید در سن صد سالگی حدود صد سالگی دارد به یك عالم می‌گوید علیه ما علیه! كه خودش در قم زنده است حالا زنده و مرده ندارد اگر بمیرد چه می‌گوید یك مرجع تقلید كه ملجأ هست برای مردم! به یك عالم ناسك نمی‌دانم فرض كنید كه اهل علم و فضل و صفات معروف و مشهوری كه خب همه به عنوان فلسفه و حكمت و اینها دارد می‌گوید علیه ما علیه! آن وقت این آقا شده مرجع تقلید و خب حالا ا گر بیاید ولایت فقیه را به دست بگیرد چه خواهد شد چه بر سر این امت خواهد آمد این جا است كه مرحوم آقا می‌فرمایند كه باید ولی فقیه متصل به عالم غیب باشد! باید متحد باشد! آن ولی فقیه است كه در عین زشتی كه ما می‌بینیم زیبا می‌بیند! در عین آن خلافی كه ما داریم می‌بینیم دو جنبه را می‌بیند یك جنبه خلافی كه الان دارد یك بی حجابی كه خب بی حجاب بی‌حجاب است خلاف است خلاف كرده الان یك بی‌حجابی اگر بیاید شما چكار می‌كنید نگاهش می‌كنید این خلاف را می‌بیند این خلاف دیدن مشخص است فرض كنید كه یك امر خلاف شرع، شرع دستور به حجاب داده و این الان خلاف كرده ولی یك چیز دیگر را هم می‌بینید آن نفسی كه پشت این است آن را دارد می‌بینید آن فكر را دارد می‌بیند آن نحوه صفات را دارد می‌بیند كه هزار تا از من و شما این به خدا نزدیكتر است! آن آن را هم دارد می‌بیند آن را ما نمی‌بینیم آن را آن ولی فقیه می‌بیند لذا آن می‌داند چطور با این روبرو بشود چطور با این برخورد كند ما نه ما جور دیگر برخورد می‌كنیم همه عالم را هم دیدید می‌ریزیم به هم كل ملكوت آسمان و ارض و همه چیز را چیز می‌كنیم و بعد هم كه درست شد آن عارف هر دو جنبه را می‌بیند لذا فرض بكنید ما طرف وقتی كه بیاید پیش ما بگوید كه آقاجان من آمدم زنا كردم بیا من را .. كن آی چه كردی اگر نكرده برمی‌داریم می‌آوریم چند تا چوب و فلان را در سر و مغز و فلانش می‌زنیم تا بگوید بله آقا من زنا كردم!! آی زنا كردی امضا كن آی ایها الناس این آمده فلان كرده و مستحق رجم و اعدام است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی همین زن وقتی می‌رود پیش امیرالمومنین تا می‌گوید من زنا كردم بلند شو برو در خانه‌ات بلند شو برو این حرفها چیست می‌زنی برو پی كارت اصلًا نمی‌خواهم بشنوم چرا در حالتی كه عمل یك عمل است و این زن هم همان است این همان است شما فاصله زمانی را حذف كنید می‌شود همان دیگر چرا او وقتی می‌رود پیش امیرالمومنین این برخورد را می‌كنند ولی وقتی كه پیش من می‌آید برمی‌دارم سنگسارش می‌كنم به تیرش می‌بندم چرا چون او عارف است او موحد است او به جنبه دیگر دارد نگاه می‌كند به خصوصیات دیگر دارد نگاه می‌كند كه آن خصوصیات از دید من مخفی است فقط من یك شر ظاهر را می‌بینیم خلاف ظاهر را می‌بینم بر اساس خلاف ظاهر می‌آیم حكم می‌كنم ولی آن خصوصیات باطن كه او اصل است آن چه می‌شود؟! فراموش میشود آن حیثیات باطن آن همه از بین می‌رود به همین دلیل و به همین قضیه احكام باید بر آن اساس مترتب بشود در كجا چه باشد در كجا نباشد یك مرتبه ممكن است یك نفر كه فرض بكنید كه ریش دارد تا این جا و پایین تر و فرض كنید كه دارای خصوصیات است آن فرد هزار بار مستحق اعدام بشود ولی این بیگناه‌ها این مردم كه به خاطر لغزشها و جهل و نادانی و بچگی و نادانی و جوانی و این حرفها آقاجان دختر ١٨ ساله را برداشتند اعدام كردند!! ا ا دختر ١٨ ساله كه دو سال قبلش ١٦ سال بوده پانزده سال بوده نمی‌دانم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالا فرض كنید كه یك خلافی انجام داده صبر كردند آقا این كه اعدام ندارد! آخر آن قاضی چه می‌فهمید از شرع چه می‌فهمد از قضاوت كه اعدامش كردند؟! این‌ها چیزهایی است كه خلاصه بله خیلی جای تأمل هست در این خیلی جای تأمل است امیرالمومنین دارد می‌گوید بابا بلند شو برو پی كارت، زده به سرت هوای گرم مدینه و آمدی داری می‌گویی بلند شو برو مالیخولیا گرفتی! آن دارد می‌گوید بابا حالا آمده یك غلطی كرده یك اشتباهی كرده شیطان گولش زده در آن موقع حالتی داشته نتوانسته خودش را كنترل بكند هزار تا علت و چیز وجود دارد سیخكی ما نمی‌توانیم كه هر كسی آمده بگیریم و ببندیم و انجام بدهیم و اگر برای خودت هم می‌آمد همین كار را می‌كردی؟! اگر پسر خودت هم بود چكار می‌كردی؟ تمام بحار را دوره می‌كردی تا جلوی اعدامش را بگیری تمام اصول كافی و فروع كافی را همه را یك دوره می‌كردی تقریرات این و آن و همه را به هم می‌چسباندی تا جلوی قضیه را بگیری حالا كه نوبت مردم شد دِ بزن!! اینها چیز است آدم خوب می‌فهمد خیلی چیزها را خیلی متوجه می‌شود كه مسائلی هست چه چیزهایی هست برای همین ایشان می‌فرمودند بارها به همه بزرگان می‌فرمودند كه باید ولی فقیه باید فقیه عارف بالله باشد عارف بالله!! برای همین مسئله وقتی در یك قضیه مربوط به یك زن است این اختلاف طبقاتی افق فكر را شما می‌بینید آن وقت شما ببینید یك نظام جامعه دیگر چه خواهد شد.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1243,61 +1237,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5488,56 +5482,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5553,51 +5546,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5822,51 +5815,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6641,51 +6634,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6755,72 +6748,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7030,62 +7026,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7145,250 +7143,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7465,50 +7492,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7957,120 +7996,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>