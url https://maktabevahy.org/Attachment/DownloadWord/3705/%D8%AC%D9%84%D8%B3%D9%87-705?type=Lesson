--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -542,152 +536,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: نه چند سال نمی‌خواهد آقا یك هفته با امیرالمومنین بودن می‌رساند یك هفته چند سال یك ساعت شما یك ساعت با امیرالمومنین بنشین بیطرف آنی كه باید بیاندازد می‌اندازد بله یك ساعت بیطرف نیم ساعت ماهها نمی‌خواهد از هر اشاره ابرویش یك علامت به انسان می‌رساند از هر خنده‌اش یك نشان به انسان یاد می‌دهد از هر كلامش از هر خطورش از هر حركتش از هر در زدنش از هر آوردنش اولیاء خدا نیاز ندارند این كه می‌گویند افراد باید بنشینند مدتها این برای ماها و عوام و فلان است و الا اگر بلند شود انسان برود و پیش امام علیه السلام بنشیند آخر ما داریم امام را با خودمان مقایسه می‌كنیم بابا امام ولی است ولی مسلط بر نفوس است، ولی مسلط بر ضمائر است، ولی مشرف بر حقایق و بواطن است، امام صادق مشرف است، امام صادق تمام زوایای مخاطب در دست او است وقتی احساس بكند بر این كه او دنبال مطلب است آن طرف از هزار تا شق القمر برایش با همان یك نگاه بالاتر است قضیه مسئله امام این كه می‌گویند بلند شویم بگردیم بخاطر ضیق خناق است كه می‌گویند بروید بگردید به خاطر این كه هر كسی فردا نیاید بگوید كه بند هم یك نظر انداختم نمی‌دانم من هم این كار را می‌كنم این همه شعبده باز و حقه باز و منافق و این حرفها وجود دارد دیگر این همه وجود دارد البته بنده بیش از این نمی‌گویم كه ما بعد از مرحوم آقا چه دیدیم این حرفها برای این زدم آن افراد غریبه‌ای كه می‌گفتند كه ما بر نفوس اطلاع داریم ما بر ضمائر اطلاع داریم ما بر مسائل اطلاع داریم و با این حرفهای خودشان فریفتند و گول زدند و به انحراف كشاندند چطور نفهمیدند آن وقتی كه دارند از ایشان آتو می‌گیرند بفهمند چرا نفهمیدند چطور نفهمیدند كه آن چیزهایی كه الان قایم شده و دارد از اینها آتو می‌گیرد و مسائل را چطور آنها را نفهمیدند هان به گفتن كه نیست فرض كنید كه آدم یك چیزی بگوید كه ما اشراف بر نفوس داریم شما كه اشراف بر نفوس داری چطور غرض آن میزبانت را نفهمیدی چطور نفهمیدی دارند چه دامهایی می‌اندازند برای این كه افراد را به جاهای دیگر بكشانند مگر نمی‌گویی ما مگر ما مدعی نیستیم من به یكی از این افراد كه همین مطالب را می‌گفت دید جلوی ما كه دیگر نمی‌تواند ما كه دیگر جزو قضیه هستیم، گفتم مگر شما مشرف نیستی گفت آره گفتم من چه نیتی كردم من یك نیتی كردم هر چه چرتكه انداخت این چه حرفی است داری می‌زنی آقا چه مسائلی داری می‌گویی هر چیزی یك حسابی دیگر آخر آدم امروز توانستیم دو نفر را بفریبیم فردا این فریب را رو می‌شود فردا این حیله ما رو می‌شود برای فردا چه فكری كردی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تلمیذ: فی الجمله .. مثلًا در مقام تلویح باسم بعضی وقتها این حال برای ما به دست می‌آید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: عمه بنده هم همین طور است یك شب خواب می‌بیند فردا چه كسی است كه نبیند فی الجمله پیدا می‌شود خب بله فی الجمله ولی حالا یك وقتی فرض كنید كه در صد تا مورد دو تا مورد است یك وقتی می‌بینی در صد تا مورد دو تا مورد این طرفی است ٩٨ تای آن چرت است پنجاه تا شصت تایش چرت است بله شما یك وقتی یك خوابی می‌بینی بله برای من هم گاهی اوقات فرض بكنید كه از این تصورات و تخیلات و از این حرفها پیدا می‌شود برای شما هم پیدا می‌شود برای هر كسی خلاصه این مسئله هست این غیر از این است كه فرض بكنید كه انسان در ارتباط با ولی الهی ببیند نه این طرف این است این این كاره است وقتی كه فهمید این كاره است حالا در یك جایی یكدفعه اشتباه كرد این دیگر نمی‌آید اساس را از بین ببرد می‌گوید به جهتی بوده یك علتی داشته خود آدم می‌فهمد و رد می‌كند و رد می‌شود والا اگر آدم یك اشتباه یك درست یك اشتباه من هم خودم همین هستم دیگر یك اشتباه یك درست دو تا اشتباه یكی درست سه تا اشتباه یكی درست خب اینها كه الی ما شاءالله ما در عمرمان دیدیم نه ادعای ولایتی كردند بیچاره‌ها نه چیز بنده كسی را می‌شناختم كه در همین جا شما هم می‌شناختید به رحمت خدا هم رفته خب هر استخاره‌ای كه می‌كرد می‌گفت خود بنده در مجالسی حضور داشتم افرادی می‌آمدند از سیر تا پیاز آن مورد را می‌گفتند یك موردش هم من نشسته بودم یك شب جمعه‌ای بود دو سه نفری بودند خیلی با آنها چیز نداشت یك جوانی آمد گفت كه من یك دختری را می‌خواهم اتفاقا پدر و مادرم هم مخالفند می‌خواهم ببینم می توانیم انجام بدهیم یا نه این یك كاغذ درآورد یك اعدادی را شروع كرد به نوشتن یك دو سه دقیقه طول كشید حالا می‌گوید ولی خدا چیست بدهید من یك دو سه دقیقه طول كشید یك چیزهایی نوشت گفت موردی كه شما می‌خواهید بروید چشمش این جوری است یك سیاهی در سفیدی سمت چپش هست یكدفعه آن جوان دهانش باز ماند خب این در كجای این كاغذ این آمده مگر این آیینه است كه این چشم دختر را در فلان شهر نشان بدهد و این طور است و یك عیب دیگری دارد و در ضمن بدان كه الان كلیه سمت چپ او ناراحت است فورا به دكتر مراجعه بكن و این برای تو خوب است بعد از یك ماه دیگر یك قضیه پیش می‌آید بین فامیل او و بین فامیل تو این نغار برطرف می‌شود و این وصلت انجام می‌شود غصه نخور خب همین طور شد شما از یك ولی خدا دیگر چه می‌خواهید بالاتر از این چه می‌خواهید بیچاره نه می‌گفت من ولی خدا هستم نه هیچی دیگر هیچی نمی‌گفت حتی راجع به بنده هم گفت، خوب است؟ من دیگر توضیح نمی‌دهم ولی وقتی كه همین شخص را من وقتی كه ملاحظه می‌كنم می‌بینیم كه در آن جایی كه باید تسلیم تقدیر خدا باشد آن جا به یك جور دیگر عمل می‌كند تمام شد این آدم خوب و صالح است ولی آن یك مسائل دیگر است حالا آدم می‌آید مرحوم آقا مشاهده می‌كند و چه می‌گوید؟ می‌گوید این ولی است این كه می‌گویم ملاكات شرع در نفسش این حك شده باشد و اتحاد به نحو وحدت و عینیت پیدا كرده باشد آن خودش را نشان میدهد آن نیازی به این مسائل ندارد برخوردها و جهت گیریها، یك ملاك شرع من به شما بگویم و آن اینكه اگر كسی در حال خطبه كردن زنی می‌باشد كراهت دارد انسان آن دختر را خواستگاری كند و وارد این خطبه شود، در حالیكه وقتی دارم با چشمم دارم می‌بینم یك همچنین قضیه انجام گرفته چه بگویم تمام شد این چیزی است كه در توضیح المسائل این را نوشتنه‌اند دیگر كه وقتی پسری فرض كنید كه یك موردی را می‌خواهد و صحبت هم شده و هر دو طرف بر این مسئله متمكن شدند یعنی قرار گرفته‌اند یك شخصی بلند شود بیاید بگوید نه آقا آن دختر را برای پسر من انتخاب كنید معلوم است بابا این دكان و دستگاه است این كه دیگر نیازی رمل و اسطرلاب انداختن ندارد ولی در یك جای دیگر همین ولی الهی كه می‌بینید برای فرزند خودش آن چنان عمل می‌كند كه انسان می‌گوید این اصلا قصد دشمنی با فرزندش را دارد والا این جوری عمل نمی‌كرد یعنی به نحوی برخورد عادلانه و از روی واقع و حق است كه اصلا به ذهن انسان خطور نمی‌كند كه می‌خواهد جانب بگیرد و فقط رعایت مصلحت و مشیت الهی را دارد در این جا در نظر دارد برای خودش قرار می‌دهد آدم یونجه نخورده می‌فهمد آن چه كه برای ما ارزش داشت حالات مرحوم آقا رضوان الله علیه اخبار از غیب و اینها نبود اخبار از غیب را از دیگران هم شنیدم اینها خیلی از افراد هستند آن چرا كه برای ما مهم است تست كردن ایشان در این موارد بود كه ما می‌دیدیم كه این نفس نفسی است كه با عالم ملاكات وحدت پیدا كرده مخلَص شده نه مخلِص متواضع نیست حقیقت او حقیقت صدق شده این برای ما ارزش داشت ولی با غیر از اینها نه چیز نداشت. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -948,61 +942,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="29" name="_x0000_i0029" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="85" name="_x0000_i0085" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0029" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0085" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5193,56 +5187,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5258,51 +5251,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5527,51 +5520,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6346,51 +6339,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6460,72 +6453,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6735,62 +6731,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6850,250 +6848,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7170,50 +7197,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7662,120 +7701,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>