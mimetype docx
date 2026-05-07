--- v0 (2025-11-19)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مقدمات بحث مثل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
@@ -496,147 +490,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یك وقتی یادم می‌آید كه مرحوم آقا می‌فرمودند كه ما با یك بنده خدایی كه الان هم زنده است و معمم و از ارحام هم هست، بعدازظهر بود یا قبل ظهر بود او وسیله داشت گفتند كه یكی از آشنایان ایشان فوت كرده برویم با هم برای تشییع خلاصه حركت كردند با هم رفتند برای تشییع آن شخص كه از اقربا بود در بهشت زهرا و او به مرحوم آقا گفت كه من جای ماشین را درست می‌كنم و می‌آیم و مرحوم آقا حركت كردند و آمدند منتظر شدند، ولی او نیامد و تاخیر كرد تا اینكه جنازه را برداشتند و تشییع كردند، از آمبولانس تشییع كردند آوردند تا دم آنجا و ایشان هم نماز خواندند و دفن كردند و برگشتند همان جایی كه محل قرار بود وقتی كه برگشتند دیدند كه این كنار گرفته نشسته و تفسیر المیزان دستش است گفتند كه آقا شما چرا اینجا هستید تشییع نیامدی؟ گفت من گفتم كه از فرصت استفاده كنم و مطالعه كنم! از فرصت استفاده كنم و مطالعه كنم! ایشان گفتند كه آخر مطالعه! هر چیزی جای خودش را دارد، ببینید! پیغمبر هم می‌توانست در خانه‌اش بنشیند مطالعه كند ولی بلند می‌شود می‌آید در تشییع سعد بن معاذ شركت می‌كند در تشییع اصحاب شركت می‌كند در تشییع فاطمه بنت اسد شركت می‌كند و می‌فرماید كه ملائكه در این تشییع بگونه‌ای حضور داشتند كه من می‌خواستم به نحوی پایم را جایی بگذارم كه ملائكه پرشان ... و این حرفها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این قدر كه ما توصیه و تأكید داریم بر این مسئله مال چیست؟ به خاطر این است كه آن حال و هوای جنبه‌های معنوی را فراموش نكنیم كه آنها در سعادت انسان هم نقش دارند فقط با خواندن نیست در مجلس امام حسین هم باید رفت، از تفسیر المیزان كه ما دیگر بهتر نداریم ولی تفسیر المیزان هم خواندش جا دارد بلند شو برو خانه شب می‌خواهی بروی مطالعه كن روز وقت مطالعه هست مطالعه كن. به خاطر تفسیر المیزان شما نماز ظهر و عصرتان را ترك می‌كنید؟! نه، نماز به جای خود، مطالعه به جای خود، روضه امام حسین علیه‌السلام به جای خود، رفتن به عیادت مریض هم به جای خود، این كه شما به عیادت مریض می‌روید آنجا مباحثات فلسفی و عرفانی كه نمی‌كنید می‌نشینید با هم می‌گویید می‌خندید فرض كنید كه مزاح می‌كنید آیا این مزاحی كه الان دارید با این مریض می‌كنید كمتر است؟! وقتتان را هدر دادید؟ وقتتان از بین رفت؟ یا وقتی كه می‌خواهید یك صله رحم بكنید، شما خیال می‌كنید كه كارت بانك است می‌روید می‌زنید؟! نه این صله رحم استجلاب فیض می‌كند، عیادت مریض در منزل و بیمارستان استجلاب فیض می‌كند، هر چیزی جای خودش را دارد تشییع جنازه استجلاب فیض می‌كند، لذا این بیچاره بدبخت وقتی كه در یك همچنین تفكری باشد نتیجه آن چیست؟ نتیجه آن خسرالدنیا و الآخره كه شد خسر الدنیا و الآخره ذلك هو الخسران المبین، یكی از دوستان می‌گفت در یك وقت، خیلی سابق خدا رحمتش كند فوت كرد می‌گفت كه یك روز جمعه داشتم می‌رفتم، ببینید آن طرز فكر طرز فكری است كه انسان را از اتصال به جاذبه‌ها و بارقه‌ها باز می‌دارد این است مطلب! می‌گفت می‌خواستم بروم منزل مرحوم آقا، خیلی وقت پیش البته خیلی وقت پیش، ایشان وقتی كه این حرف را زدند من شش یا هفت سالم بود فوت كرده، آن موقع بهار بود خیلی هوای خوب و آن موقع هم تهران این جوری نبود كه دود و فلان باشد خیلی جمیعت نداشت و جمیعت اندكی بود و هوا خیلی سالم بود می‌گفت صبح داشتم می‌رفتم اول بروم غسل جمعه كنم بعد بروم پیش ایشان، من پنج یا شش سالم بود آن موقع كه در تهران میدان ژاله خیابان حریرچیان بود كه الان شده میدان شهدا، آن موقع میدان ژاله می‌گفتند، كوچه آنجا بود، زمانی كه از نجف ایشان برگشته بودند، می‌گفت من كه داشتم می‌رفتم یك‌دفعه به این آقا برخورد كردم همین آقا كه به جای تشییع، تفسیر المیزان داشته می‌خوانده! البته آن موقع هنوز تفسیر المیزان شاید نوشته نشده بود یا این كه مثلا مقداری از آن را مرحوم علامه، خدا رحمت كند ایشان را چقدر مرد بزرگی بود، می‌گفت كجا داری می‌روی گفتم دارم می‌روم غسل جمعه كنم بعد بروم پیش آقا گفتند غسل جمعه می‌خواهی بكنی؟ بعد سرش را گرفت بالا و نفس عمیقی كشید و گفت نگاه كن به این درختان به به ـ این جوری هم حرف می‌زند ـ نگاه كن به این درختان و این بلبلان و به این گنجشكان و ببین چه هوایی، ببین چه صفایی، آخر آدم بلند می‌شود این هوا این هوا را بگذارد برود حمام گرم غسل كند! ببینید چقدر باید یكی پرت باشد، پس این غسل جمعه را برای كی آورده‌اند؟ برای زمستان و در برف آورده‌اند؟ یا برای چله تابستان آورده‌اند؟ برای كی است غسل جمعه؟ این غسل جمعه كه بعضی حتی فتوا برای وجوب دادند، حداقل استحباب قریب به وجوب مرحوم آقا می‌فرمودند پس این برای كی است؟! گنجشككان و نمی‌دانم ... این آن می‌شود كه بعد هم همان می‌شود كه عرض كردم خسر الدنیا و الاخره و بعد به كجا خواهد رسید؟ خدا می‌داند خدا دست همه ما را بگیرد این جا است كه باید متوجه بشویم كه خلاصه قضیه چیست؟ هر چیزی حساب خودش را دارد و هر چیزی جایگاه خودش را دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خلاصه سعید بن مصیب تشییع جنازه را كه جبرائیل می‌آید در سرش می‌زند این تشییع را نگاه نمی‌كند، به این نماز نگاه می‌كند كه حالا مسجد مدینه خلوت شده و خوب می‌توانم حضور قلب داشته باشم و خوب می‌توانم سكوت خودم را در اینجا رعایت كنم! چقدر آدم می‌تواند ... خب بالاخره به ته دیگش رسید آن دو قدم آخر، ائمه دست را می‌گیرند ولی خب علی كل حال دیگر بین او و بین آن كسی كه متوجه هست چقدر فرق است؟ و چقدر فاصله است؟ خدا دستمان را بگیرد واقعا فهم این فهم و همیشه مرحوم آقا می‌گفتند فهم فهم، فهم ایشان چقدر اضافه شده؟ من وقتی كه می‌رفتم گاهی از قم به مشهد آقا وقتی كه احوال رفقای قم را می‌پرسیدند فقط این سوال را می‌كردند فهم چقدر اضافه شده؟! خیلی عجیب بود من هم می‌گفتم از ما كه بیشتر هستند! راستش را می‌گفتم فهم را سید بحرالعلوم داشت او، آدم بعضی چیزها را می‌بیند، سید بحرالعلوم دنبال تبلیغات نبود، دنبال جنجال نبود، به به به به دنبال بیا و برو ها و ... از كجا به كجا رسیده‌ایم، نشستند همه افراد در مسجد كوفه واقعا كجا به كجا رسیدیم خب حقش هم این است آن سیدبحرالعلوم است بالاخره گاریچی كه نیست باید هم یك همچنین اوضاعی داشته باشد، همه نشسته بودند در مسجد كوفه نشسته بودند، منتظر نماز مغرب، دیر می‌آید، كی‌ها نشسته بودند قاطبه علمای نجف نه طلبه‌های سیوطی خوان و امثله خوان! قاطبه علمای نجف امثال میرزای قمی‌كه در قم بود و بعد رفت در نجف ماند اینها نشسته بودند و می‌آمدند و لابد یك چیزی گیرشان می‌آمده بی‌خود كه نمی‌آمدند گیرشان می‌آمده حسابی دارد بالاخره یك همچنین امام جماعتی بی‌حساب و كتاب نیست بعد دیر می‌كند تا بخواهد از نجف بیاید نیم ساعت از وقت نماز می‌رود نیم ساعت همه مؤمنین علما سفید ریش عمامه همه نشستند نیامد نیامد ای وای چه شده ملائكه به هم ریختند ... سید دارد بعد از نیم ساعت می‌آید می‌خندد با عصایش دارد می‌آید سلام كرد و نشست و حالا آن خادم اینها را مرحوم آقا می‌گفتند حساب می‌كردند آن خادم آمده برای این قلیان درست كرده ... گفته‌ام قضیه آن را برای رفقا، دلش شكسته كه امشب دیر شده تا سید بحرالعلوم می‌آید آن هم از خجالت نمی‌آید، می‌گوید كو رفیقمان بابا قلیانت را بیاور خسته هستیم، حالا خلق منتظر هستند نیم ساعت دیر كرده، نیم ساعت هم شروع كرد به قر قر كردن این شد یك ساعت می‌نشینیم هر كسی می‌خواهد پشت سر من نماز بخواند این است نمی‌خواهید بلند شوید بروید! خودتان بخوانید، من این هستم، این مهم است آزاد بود، حرّ بود سید بحرالعلوم نیازی به این دار و دستك و تئاتر بازی نداشت حرّ بود آزاد بود من این هستم. حالا آمده قلیان را چرا نیاوردی؟ گفتم كه دیر شده، بیا بابا قلیان بكشیم، اصلا به روی خودش بیاورد كه من به خاطر تو می‌كشم؟ می‌گوید من خسته هستم بابا قلیانم را بردار بیاور! عجب آدمی هستی، او می‌گوید ا تازه طلبكار هم شدی؟ اصلا حال و هوا را عوض می‌كند، شنگولش می‌كند با او حرف می‌زند ... مردم همه نشسته بودند و در دل می‌گفتند قلیان كشیدنت دیگر چیست؟ نیم ساعت دیر كرده و تازه آقا به نطق هم افتاده ... وقتی كه شنگولش كرد، این یك دل شاد كردن به همه آن می ارزد به همه آن! بحرالعلوم مطلب را گرفته بود، فهم را او پیدا كرده بود این كه مرحوم آقا می‌گویند فهم چقدر است؟ این است، چقدر فهم پیدا كرده بود؟ چقدر بحرالعلوم فهم پیدا كرده بود، مسئله دستش آمده بود سرّ و رمز كار را به دست آورده بود لذا بحرالعلوم بود دیگر، بحرالعلوم، خدا به داد ماها برسد.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -897,61 +891,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="35" name="_x0000_i0035" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0035" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5069,56 +5063,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5127,51 +5120,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5396,51 +5389,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6215,51 +6208,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6329,72 +6322,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6604,62 +6600,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6719,250 +6717,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7039,50 +7066,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7531,120 +7570,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>