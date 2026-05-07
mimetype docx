--- v0 (2025-11-13)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -256,147 +250,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> حضرت در این موقعیت تصرف تكوینی نمی‌كند و ماهیت آن شخص را برگرداند و منقلب كند به یك ماهیت معصومه نخیر آن ماهیت در همان وعاء خودش و در همان ظرفیت خودش وجود دارد در همان ادراك خودش هست، در همان وضعیت، حتی مالك اشتر، وقتی كه حضرت مالك اشتر را می‌فرستد برای چیز همین قانون است، اگر آمد در یك جا دید مالك دارد اشتباه می‌كند باید بگویی آقای مالك آیا وقتی كه علی تو را فرستاد برای مصر به ما گفت كه اطاعت مطلق كنیم بسیار خب چشم اگر گفت بیانداز پایین باید خودت را بیاندازی پایین دیگر حرفی ندرایم ولی اگر علی نگفت گفت كه مالك از مالك بالاتر كه نداریم مالك دیگر چه مقامی‌داشته، همین مالك وقتی كه می آید و فرمانده می‌شود قدمش روی چشم روی سر ما خاك پایش را به چشممان می‌كشیم ولی اگر در یك جا دیدیم كاری كه انجام می‌دهد با آن كه از علی دیدیم دارد یك مقداری تفاوت می‌كند سلام علیكم جناب مالك مخلصت هستیم، حالت خوب است بیا یك چایی با هم بخوریم این قضیه كه شما داری انجام می‌دهی آیا روی آن فكر كردی؟ می‌گوید بله فكر كردم، می‌گویی خب این بهتر است می‌گوید ا آره راست می‌گویی چرا می‌گوید راست می‌گویی؟ چون صادق، است صاف، است شیله پیله ندارد، كلك ندارد او دنبال مولایش است وقتی می‌بیند یك پیشنهاد بهتر شد با روی باز می‌پذیرد دو تا ماچ هم از آدم می‌كند، حالا آدم برود این حرف را به یكی دیگر بزند، بله، داری به من نصحیت می‌كنی؟ من را داری فلان می‌كنی من مقام فلانم من كی هستم؛ من كی هستم، غلط كردی! برو پی كارت فلانت می‌كنم ای بابا چی شد بابا گفتیم آقا این بهتر است دیگر سرت را كه نبردیم، چی شد قضیه چیست در آن كلك است، در این كلك است در این نفس است، در این انانیت است در این شیطان است ولی وقتی كه آمدند به آدم گفتند بهتر است كار شما این طور باشد، آدم نگاه می‌كند خب بله، بهتر است خب می‌پذیرد، آن دیگر چیز ندارد بالا و پایین ندارد ملق زدن ندارد سقف را خراب كردن ندارد. همین مسئله شما ببینید همین كلام رسول خدا نوره بالحكمة است؛ یعنی من رسول خدا دارم حكمت به شما تعلیم می‌دهم، من رسول خدا دارم جایگاه افراد را برای شما دارم تعیین می‌كنم جایگاه این، جایگاه پرسش است نه اطاعت مطلق، ولی جایگاه علی اطاعت مطلق است این می‌شود حكمت؛ حالا اگر ما بیاییم این دو تا را جای هم بگذاریم بگوییم این نماینده علی است پس اطاعت كنیم، نه این نمی‌شود این نشد، چون نماینده علی است پس اطاعت مطلق، نه این قابل قبول نیست چرا؟ میزان علی است، چون میزان علی است باید آمد گفت، اگر به او بگویی در عین حال گفت بله شما این مطلب را می‌گویید ولی من از علی دستور دارم این كار را بكنم، بله، چشم باید پذیرفت، چون صادق است، صادق است دیگر می‌گوید بله من این را می‌دانم ولیكن من از مولای خودم از مرجع خودم دستور به این كار دارم مطلب شما را هم می‌دانم می‌گوییم: بسیار خب مطلب را گفتیم هر چه هست پای خود علی ما دیگر به این مسئله اعتراض نداریم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شما این نوره بالحكمة و تمام كار رسول خدا را بیاور تمام استنباط شما عوض می‌شود تمام اصول فقهی شما عوض می‌شود تمام مبانی شما تغییر پیدا می‌كند؛ اصلا عین این بیل مكانیكی می‌آید دیدید كه مثل لودر تمام زمین فكری شما شخم زده می‌شود و فرد دیگری خواهید شد، عجب ما تا به حال حرف و شعار بودیم، در هوا بودیم فلان بودیم و به ما می‌گفتند این طور باشید، باید این طور باشید صدایتان درنیاید، اصلا فهم را بگذارید كنار، بزنید دهنه به چشم و گوش و همه، در حالی كه اصلا این جور نیست مكتب ما این طور نیست اسلام ما پیغمبر ما این طور نگفته ائمه این طور نگفتند آنها این طور این حرفها را نزدند آن وقت مسئله خیلی تغییر پیدا می‌كند خلاصه این مطالب را ائمه از سر وقت زیادی نگفتند به ما وقتشان زیاد نبوده كه از سر فرض كنید كه همین فراغت و اینها بیایند، امام آمده و این جملات را یك به یك گفته، امام آمده نه تنها گفته نوشته حضرت این مسئله را نوشته این كار را باید انجام بدهید آن كار را باید بكنید</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نتیجه آن می‌شود كه شما نگاه می‌كنید می‌بینید كه در هزاران هزار یك آدم بافهم پیدا نمی‌شود یكی كه بفهمد پیدا نمی‌شود، هزارها نفر روز قبل می آیند به پیغمبرشان اقتدا می‌كنند با آن حال فردا كه می‌شود چهار نفر دور علی می‌مانند، سه تا، اینها با فهم بودند اینها بودند برویم ببینید سقیفه چه خبر است، زهرمار و چه خبر است، آبگوشت می‌دهند شله زرد می‌دهند برویم ببینیم چه خبر است چی چی چه خبر است پیغمبر فوت كرده وصیت كرده جانشین هم گذاشته دیگر چه مرگت است كه داری می‌روی ثقیفه؟ پس معلوم است اصلا فهمی وجود نداشته این مدت، خبری نبوده، تمام نمازهای جماعت همه كشك بوده همه یا رسول الله همه كشك بوده اینها نبودند كه گریه كردند؟ وقتی كه پیغمبر گفت بروید آن عصا را بیاورید كه چیز بكنید آن شخص، مگر نبودند گریه كردند الاغها كجا رفتید پس؟ همه آن گریه‌ها كشك است همه آن خنده‌ها كشك است همه آن سجاده‌ها كشك كشك است مثل این كه خیلی این كشك موارد دارد بزنید كشك تا آخر سه یا چهار تا وسط این یك خرده یك چیزی داشتند چهار تا فقط به این چشم نگاه نمی‌كردند یك خرده این سلولهای خاكستریشان را به كار می‌انداختند سه یا چهار تا، واقعا چیزهایی كه داریم مشاهده می‌كنیم فقط جز این كه سرمان را تكان بدهیم هیچی.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -657,61 +651,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="42" name="_x0000_i0042" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0042" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4829,56 +4823,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4887,51 +4880,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5156,51 +5149,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -5975,51 +5968,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6089,72 +6082,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6364,62 +6360,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6479,250 +6477,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6799,50 +6826,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7291,120 +7330,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>