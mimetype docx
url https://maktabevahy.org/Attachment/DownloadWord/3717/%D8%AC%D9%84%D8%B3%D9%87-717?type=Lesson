--- v0 (2025-11-18)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -327,147 +321,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: فرق نمی‌كند، اینها همه اراده، اراده رسول خدا است نه این كه نباشد منتهی این اراده در مراتب مختلف باطنی هست كه لازم نیست كه حتماً به مرتبه نفس بیاید این اراده، ممكن است از مرتبه عمیقتر از نفس سرچشمه بگیرد و خود انسان از این قضیه كه برای او حاصل شود مبتهج شود اینها اراده خیلی باطنی است كه عمیق تر از اراده‌ای است كه ما می‌كنیم، اراده‌ای كه ما می‌كنیم صورت مثالیه می‌آید در نفس و در قلب در آن صورت مثالی اختیار ما تعلق می‌گیرد و اراده ما، ولی آن اراده قبل از حضور صورت مثالی است در آن جا آن مسئله اراده پیدا می‌شود و چون ما نسبت به این مسائل اطلاع نداریم طبعاً یك همچنین مسئله را منتفی می‌دانیم تصور می‌كنیم كه همه صور و این مفاهیم باید در ذهن بیاید در نفس جا پیدا كند حالا نفس بیاید اینها را در كنار هم بچیند و فرض كنید كه تصور یك موضوعات و محمولاتی را قرار بدهد بین آنها ربط ایجاد كند بعد حكم به آنها كند تصدیق و بعد بر اساس آن تصدیق ترتیب اثر خارجی بدهد اینها مراتبی است كه خب ما انجام می‌دهیم ولكن قبل از آنها هم مراتبی است از اراده، كه كیفیت حضور مفاهیم را آن اراده‌ها تعیین می‌كنند این جا خیلی عجیب است كه قبل از این كه یك مفهوم در ذهن بیاید آن اراده می‌آید و اراده می‌كند كه اصلا چه مفهومی‌در ذهن بیاید! وقتی می‌گوییم امام علیه السلام اذا شاؤا علموا این اراده او است نه اراده بعد از حضور ذهنی، بعد از حضور ذهنی كه آمده دیگر اذاشاؤا علموا دیگر مفهوم ندارد اراده قبل از تعلق مفهومی است قبل از تعلق حضور ذهنی است قبل از تصور ذهنی و تصدیقات ذهنیه است آن اراده قبلیه است كه امام اراده می‌كند و این مفهوم را در ذهن نمی‌آورد و وقتی می‌گوید نمی‌دانم راست می‌گوید نمی‌داند اصلا نمی‌آورد در ذهنش، دیدید وقتی كه یك قضیه واقعه تلخی برای بعضی از افراد اتفاق افتاده كه تكرارش هی آنها را به هم می‌ریزد تا می‌خواهی بگویی می گوید آقا اصلا نگو نمی‌خواهم به ذهنم بیاورم الان كه می‌گوید نگو نگو این كه می‌گوید نگو نگو هنوز به ذهنش نیامده اگر بیاید به ذهن دیگر نمی‌گوید نگو اگر بیاید به ذهن نمی‌گوید نگو خب بگو دیگر در ذهنم آمده می‌خواهی بگویی می‌خواهی نگویی بالاخره من دیگر یادآور این شدم در صندوقچه ذهنش در صندوقچه قبل از به اصطلاح ذهن حالا منظور همان حضور ذهنی نه، در همان به اصطلاح ذاكره خودش آن را فقط نگه داشته و روی آن هم یك پوششی انداخته و نمی‌خواهد در صندوق را باز كند شما تا می‌خواهید در صندوق را باز كنید می‌گوید نه نكن اصلًا من نمی‌خواهم این به دست بیاید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الان وقایعی كه برای افراد پیش آمده ده سال پیش فرض كنید كه مسائلی پیدا شده یك شخص از بعضی ناراحتی دیده كه اصلًا اینها را فراموش كرده اگر بخواهد به خاطر بیاورد دوباره روز از نو روزی از نو، دوباره این كدورت پیدا می‌شود و افراد هم نمی‌گویند آقا ولش كن فراموشش كن یا در روایات هم نداریم كه انسان باید بگذرد و به خاطر نیاورد این داریم كه اصلًا به طور كلی چیز نكند علت این كه وقتی می‌گویند غیبت كسی را كردی نرو به او بگویی همین است دیگر، اگر یك وقتی غیبت كردیم به گوشش نرسیده، برسد دیگر نمی‌رود، همه افراد این طور نیستند كه چیز كنند بعضی‌ها تا آخر عمر هم نگه می‌دارند انگار همه چیز باید چیز باشد صندوقشان درش باز است در صندوق عقبشان باز است هر چه می‌گوییم بابا هر كاری كرده دیگر فراموش كن! می‌گوید من فراموش نمی‌توانم بكنم چكار كنم نمی‌توانم بعضی هستند یك همچنین قدرتی دارند یا نفس آنها یك نفس مستعدی است كه بخواهند یك چیزی را از ذهن خودشان ببرند، بنده با افرادی چیز كردم كه واقعا مثلًا برگشتم راجع به آن قضیه از آنها سوال كردم گفتند نمی‌دانیم هر چه سوال كردم گفتم بابا مثلا یك ماه پیش این قضیه اتفاق افتاد می‌گوید من اصلا چیزی را كه بخواهم از ذهنم ببرم می‌برم. بله، خیلی بنشیند فكر كند و تعمق كند هان یك چیزهایی دارد پیدا می‌شود یك چیزهایی دارد می‌آید ولی می‌توانند خودشان را نسبت به یك قضیه كه اتفاق افتاده بالكل جدا كنند چقدر خوب است این طور باشد آدم خوبیهایی كه از افراد می‌بیند در صندوق عقبش نگه دارد صندوق عقب یا صندوق جلو و فرقی نمی‌كند در صندوقش را همیشه باز نگه دارد و بدیهایی را از افراد می‌بیند درش را ببندد ولی چقدر واقعاً خب نمی‌شود دیگر خیلی از اوقات مسئله این هست ولی برای اولیاء خدا یك همچنین مطلبی هست؛ یعنی اگر كسی به یك ولی خدا فرض كنید كه كار خلافی انجام بدهد او را متأثر كرده ناراحت كرده و بعد من باب مثال آن ولی خدا او را بخشیده یا خود او توبه كرده یا او گذشت كرده فردا كه می‌رود پیش او، نگاه كه می‌كند اصلا آن ولی خدا نمی‌داند كه این دیروز انجام داده، دیروز انجام داده، ولی ما مسائلی را تصور می‌كنیم كه اینها مربوط به قضایای یك سال پیش است و دو سال پیش. آن كاری را كه ما می‌توانیم با یك واقعه كه در ده سال پیش اتفاق افتاده انجام بدهیم همان را این ولی خدا می‌كند با كاری كه در یك ساعت پیش اتفاق افتاده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی حرّ می‌رود پیش امام حسین علیه‌السلام می رود، این است ولی خدا انگار نه انگار كه اصلا آمده جلویش را گرفته اصلًا و ابدا، اصلًا به ذهن امام حسین هم خطور نمی‌كند كه یك روزی آمد جلو را گرفت راه را برگرداند با امام همین است دیگر" اولئك یبدل الله سیئاتهم حسنات" همین است وقتی اراده امام تعلق بگیرد سیئه او تبدیل به حسنه می‌شود پاك می‌شود پاك پاك، می‌آید پیش امام خودش دارد از خجالت می‌میرد، اصلًا لابد با خودش فكر می‌كند نمی‌دانم ما نرویم خدای نكرده بیخود از پیش خودمان یك چیزی بگوییم لابد وقتی حرّ با آن كیفیت می‌رفت پیش امام حسین و كفشش را آن طور كرده بود می‌گفت اصلًا من را راه نمی‌دهند حضرت ابالفضل با آن شمشیرش قبل از آن من را دو نصف می‌كند كه فلان فلان شده تو همه كارها را كردی و حالا انگار نه انگار تشریف آوردی نه بفرمایید یك گوسفند هم برای شما قربانی كنیم چكار كنیم قبلًا خبر می‌دادید این جا طاق نصرت می‌بستیم ولی وقتی كه می‌رود پیش امام حسین، نه، شما چكار كردی؟ مسئله‌ای نیست چه بوده، شما تشریف بفرمایید ا یا ابن رسول الله من این كار را كردم، نه، تو، كی كردی؟ كی یك همچنین چیزی انجام دادی؟ یعنی واقعاً حضرت به او می‌گوید تو كی كردی؟ امام حسین اصلًا نمی‌بیند در نفس خود كه این حرّ یك روزی این كار را كرده، چرا؟ چون الان حرّ برگشته این وجود جدید! در این جا احساس می‌شود و ملموس می‌شود دقت كنید وجود جدید و حضور جدید و نفس ناطقه جدید، این حرّ غیر از آن حر است! این فرق می‌كند الان این حرّ نه آب را سد كرده نه با لشگر آمده نه ... چون برگشته وقتی برگردد و یوم ولدته امه داریم در مورد كسانی كه گناه می‌كنند و این دیگر خیلی جای بحث و صحبت است لذا این وقتی یك مسئله‌ای است كه اتفاقاً به راه انسان هم كمك می‌كند كه انسان بخواهد یك ورزش ذهنی و ورزش نفسی كند كه اصلًا به طور كلی همیشه با وجود فعلی افراد بخواهد برخورد كند! نه با وجود سابقی آنها و قبلی آنها مگر این كه یك چیزی یك ریگی به كفشش باشد. خب آن جا دیگر مسئله جور دیگر است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -728,61 +722,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="36" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="26" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0036" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4900,56 +4894,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -4958,51 +4951,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5227,51 +5220,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6046,51 +6039,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6160,72 +6153,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6435,62 +6431,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6550,250 +6548,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6870,50 +6897,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7362,120 +7401,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>