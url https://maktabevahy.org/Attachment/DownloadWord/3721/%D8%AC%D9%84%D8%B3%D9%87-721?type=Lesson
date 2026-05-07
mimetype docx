--- v0 (2025-11-05)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -371,147 +365,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یكی از افراد به من می‌گفت چشمش درد گرفته بود و قابل درمان نبود در اینجا، مراجعه می‌كند البته این قضیه در زمان قبل از انقلاب اتفاق افتاد یكی از افراد كه حالا یك ارتباطاتی با ما داشته از همین آقایان ائمه جماعات رفته در همین ایران گفته بودند كه آقا این چشم شما، چشم چپ شما درست بشو نیست هر جا می‌خواهی بروی برو درست بشو نیست، فایده ندارد، حالا می‌خواهی هر جا برو، این آقا نماینده مراجع، نماینده آیات عظام، نماینده فلان، روزی سه برابر منزلش افراد بیایند و بنشینند و قلیان بكشند و بروند و دوباره بیایند بنشینند و پر شوند و خانه اش را ... بلند می‌شود در كشورهای خارج، انگلیس و اتریش و غیر اتریش و اسپانیا و ... این حرفها كه چی؟ كه مثلا چشم چپ ایشان ناراحتی پیدا شده و ایشان به خارج می‌رود آنها هم می‌گویند كه تشخیص اطباء ایرانی صحیح بوده، یك نفر كه در آن جا بود به من این را گفت كه ایشان در بیمارستان بودند خودش با ایشان بود نه از افرادی كه با ایشان رفته بود از افراد آشنایانی كه در آن جا بودند و آمده بود برای عیادت، از دانشجویانی كه در آن جا درس می‌خوانده می‌گفت من در آن جا نشسته بودم ـ این را ببینید و آن وقت ببینید آنچه كه من می‌گویم راست است و دروغ نیست تازه این مربوط به قبل از انقلاب بوده است ـ می‌گفت وقتی كه ایشان خوابیده بود روی تخت یكی از همان دكترهایی كه آمده بود در آن جا یك دكتر خیلی متشخص و مسنی بود، آمد و ایشان را معاینه كرد و رو كرد به ایشان ـ این كه نمی فهمد طرف چه می گوید، این پیرمرد كه فارسی هم بلد نیست حرف بزند، او كسی بود كه مرحوم آقا می‌فرمودند یك خط عروه بخواهد بخواند فقط شش تا غلط نحوی در یك خط عروه دارد توجه كردید؟ شش تا غلط نحوی ـ به انگلیسی گفت معلوم می‌شود غیر اسلام هم می‌تواند مفید واقع بشود برای آقایان!! این چه طعنه‌ای بود؟ معلوم می‌شود در غیر اسلام هم می‌شود مسائلی كه مفید واقع بشود را پیدا كرد!! این طور نیست كه فقط اسلام ...، یعنی برای چه بلند شدی آمدی این جا؟ تو كه این همه ادعا داری، آقای آخوند مسجد برای چه بلند شدی این جا؟ آمدی دست گدایی دراز كنی؟ بله قبول می‌كنیم، شما دست گدایی را دراز كنید ما می‌فشریم و ما هم دست در دست شما می‌گذاریم، بتوانیم قرار می‌دهیم ولی دیگر پز اسلام را به ما ندهید، دیگر به ما فحش ندهید، شما دست نیاز به ما دراز كردی ای آخوند، بیا ببین روی تخت بیمارستان لندن خوابیدی من دارم می‌آیم بالای سر تو كه تو را معاینه می‌كنم، برای چه بلند شدی آمدی؟ مگر ایران نداشتی؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تازه ایران آن موقع! برای خودش كسی بود و افرادی بودند، بهترین دكترها می‌گویند در خود ایران بودند، مگر همان موقع در ایران نبود، آن زمان پزشك داخلی ما دكتر ناصر اتفاق بود، دكتر مهدی آذر بود كه خودش جزو افراد جبهه ملی بود و از افراد جبهه ملی بود اینها از پزشكان داخلی بودند. وقتی یكی از مریضهای مسجدی مرحوم آقا رفت در لندن، پرونده پزشكی او را كه دیدند گفتند با وجود دكتر ناصر اتفاق چرا شما این جا آمدید؟ پیرهایی بودند كه مال آن زمان بودند و همه فوت كردند می‌گویند بهترین دكترهای دنیا ایرانی هستند، همه از ایران هستند، برای چه شما با وجود اینها آمدی این جا، در فوق استاندارد دارد انجام می‌شود. دیگر آمد این را گفت كه شما در این جا آمدی دست نیاز را به ما دراز كردی، آن وقت چرا داری به ما می‌گویی انگلیس فلان است این حرف مال كی است؟ اینها را ما می‌شنیدیم و آن وقت آقا یك ترك برداشته عین عبارتش این است: گچ هم نمی‌گرفتند خوب می‌شود، همین قدر پایت را دراز كنی در خانه، هیچی نشده مو برداشته، با نمی‌دانم اشعه ایكس و نمی‌دانم گاما و رادیولوژی هم به زور ترك آن دیده می‌شود بلند می‌شود خارج برود لذا جمله" من دیگر نمی‌توانم بدون ایشان این جا باشم" به خاطر این است، مردم صداقت را می‌فهمند، مردم حقیقت را می‌فهمند آقا مردم جو نخورده اند، اخلاص را می‌فهمند، صفا را می‌فهمند كلك را می‌فهمند، مسائل را هم هر چه بخواهیم قایم كنیم این طور نمی ماند و رو می‌شود و می‌دانند كه چیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خلاصه علی كل حال مسئله بسیار است ما نباید نگاه كنیم به این گونه افرادی كه این چنین هستند باید نگاه كنیم به دیگران. یكی از دوستان بود دیروز به من گفت، گفتم من این شبهه را مطرح كنم كه چرا مرحوم علامه طباطبایی رضوان الله علیه ایشان با آقای مطهری در یك سفری برای قلبشان رفته بودند؟ ایشان سوال كرد این قضیه چیست؟ گفتم من در جریان این مسئله هستم مرحوم علامه خودشان نمی‌خواستند كه بروند البته این قضیه مربوط به قبل از انقلاب است و آقای مطهری می‌خواستند در آن جا و با افرادی كه در آن جا هستند ملاقاتهایی داشته باشند با همان كسانی كه در آن جا هستد خلاصه آن جا هم برای خودش افرادی داشت و انجمن بود و چه بود و اشخاصی بودند در یكی از این ملاقاتهایی كه مرحوم مطهری با مرحوم آقا داشتند همان موقع این مسئله را مطرح می‌كنند كه من در این سفری كه دارم می‌روم می‌خواهم علامه را هم ببرم برای این كه آنها ایشان را هم ببینند و اگر صحبتی دارند انجام بشود و در عین حال از ایشان یك چكابی هم بشود كه وضعیتشان این بوده است ولی مرحوم علامه خودشان نسبت به این قضیه متمایل نبودند من این را در این جا تصریح می‌كنم كه ایشان متمایل نبودند منتهی خب مرحوم آقای مطهری ایشان قصد قربت داشته، این كه چیزی نبوده و شاید مثلا برای همچنین مسئله‌ای در نزد ایشان نبوده به این كیفیت و اینها نبوده به این وضعیت نبوده است كه خب حالا شاید اشكالی ندارد مثلا به جایی برنمی‌خورد و اینها علی كل حال نسبت به مرحوم علامه مسئله با اشتیاق و رغبت ایشان نبوده، بلكه درخواست مرحوم مطهری بوده برای این سفر و بنده این را خودم از ایشان شنیدم و در این قضیه گفتم اگر یك وقتی شبهه باشد از این نقطه نظر حل شود ولی علی كل حال اگر مرحوم آقا بودند نمی‌كردند؟ این كار را این را هم باید گفت اگر چه حالا تقاضایی هست خب باشد اگر بودند ایشان نمی‌پذیرفتند.!</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -772,61 +766,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="28" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4944,56 +4938,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5002,51 +4995,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5271,51 +5264,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6090,51 +6083,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6204,72 +6197,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6479,62 +6475,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6594,250 +6592,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6914,50 +6941,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7406,120 +7445,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>