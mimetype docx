--- v0 (2025-11-01)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
@@ -577,152 +571,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> منتهی یك مطلب دیگر هم هست و آن این كه افراد همان طوری كه در این مقدار متفاوتند در آن جنبه هم تفاوت دارند، یعنی از نقطه نظر ادراك ممكن است كه ادراك آنها محدودیتهایی داشته باشد و اختلاف در ادراك وجود داشته باشد، این كاری به آن وجود خارجی ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و قال المعلم الثانی فی كتاب الجمع بین رأیی افلاطون و ارسطو ایشان فرمودند انه اشارة این كلام افلاطون اشاره است الی ان للموجودات ـ البته در جمع ان‌شاءالله فردا عرض می‌كنیم ـ اشارة الی ان للموجودات صوراً فی علم الله تعالی، موجودات صوری دارند در علم خدا، باقیة لاتتبدل ولا تتغیر، كه البته بنده عرض كردم فقط مسئله مسئله صورت نیست بلكه مسئله صورت و ماده یكی است، و بین ذلك بعض المتأخرین، بعضی از متأخرین این وجود صور در علم الله تعالی را توضیح داده‌اند، حیث قال، كه همان معنای خفی باشد این فی عالم حسه شیئا محسوسا مثل الانسان مع مادته و عوارضه المخصوصه، خب این مشخص است و هذا هو الانسان الطبیعی و لا شك فی ان یتحقق شیء هو الانسان این شیء كه محقق شود كه انسان و این انسان فقط همان ماهیت انسان است بدون مشخصات خارجی منظور از الی ظاهر من حیث هو هو فقط خود انسان كه همان واجدیت ناطقیت است. آن فقط منظورش است ولی كاری به چیزهای دیگر ندارد مشخصات خارجی قرمزی زردی سیاهی سفیدی رنگ پوست و قد و ملت و نژاد و اینها به این كاری نداریم غیر مأخوذ معه ما خالطه من الوحدة و الكثرة ما با این انسان، وحدت و كثرت و غیر اعراض زائده كاری نداریم علی الانسانیه و هو معنی الذی یحمل علی كثیرین این همین طبیعت مهمله است كه بر كثیرین بار می‌شود دیگر انسان مجرد عن العوارض الخارجیه یك انسان دیگر هم داریم انسانی كه مجرد از عوارض خارجیه متشخصه است به تشخصات العقلیه مثل امكان و امثال ذلك فحین یحمل العقل علی الانسان عن زید و عمر ألفة یا التفت لا محاله الی معنا مجرد من العوارض الغریبه این به همان حقیقت انسانیت توجه دارد نه به عوارض حتی انّه مجرد عن التجرد و الاطلاق حتی از تجرد و اطلاق هم باید مجرد باشد و الّا آن اگر آن انسان به وصف تجرد یا به وصف اطلاق لحاظ شود این فقط وعائش وعاء ذهن است و غیر قابل انطباق بر خارج است الی معنا بل هذا المعنی له وجود لا محالة این معنا برای آن باید یك وجود داشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اما فی الخارج حالا این انسانی كه مجرد است حتی تجرد ذاتی دارد یا وجودش وجود خارجی است یا در عقل است در خارج نمی‌تواند باشد چرا لانه لزم ان یكون المشخص عارضا شاخصیا لازم می‌آید كه مشخص كه همان عوارض باشد عارض خارجی باشد مؤخر از ماهیت در وجود در حالتی ما گفتیم وقتی كه ماهیت می‌خواهد در وجود تحقق پیدا كند باید با مشخصات تحقق پیدا كند بدون مشخص كه نمی‌شود آن وقت ما در این جا حكم كردیم به وجود ماهیت درخارج بدون مشخص مشخص آن بعد می‌آید می‌گوید من انسانیت در خارج تحقق پیدا كند حالا كه آمد مثل این كه بچه به دنیا بیاید حالا كه به دنیا آمده بعد فرض كنید كه چند روزی بگذرد حالا بعد ببینیم كه اصلا پسر است یا دختر است نمی‌دانم فرض كنید كه یك چیزی درمی‌آورد وقتی كه به دنیا می‌آورد با خودش می‌آورد هر چه كه هست و نیست فرض كنید كه می‌آورد می‌گوید من یا این هستم یا آن هستم نه این كه از اول یك مولودی بیاید و این مولود مبهم باشد مولود مبهم باشد تازه بعد از یك سال نمی‌دانم گوش پیدا كند بعد از شش ماه بینی پیدا كند نمی‌شود این طور این هم كه خب طبعا به همین كیفیت است فتعین الثانی كه ظرف و عاء و وجودش ذهن است فكونه موجودا فی العقل متشخصا بتشخص العقلی از این جا می‌فهمیم كه افلاطون این را نمی‌گوید وجود عقلی كه وجود خارجی پیدا نمی‌كند افلاطون می‌گوید این صور در خارج وجود دارند همان طوری كه شما دارید اشیاء خارجی را می‌بینید این صور را هم ببینید بحیث یمكن ان یلتفت الیه بدون التفات به تشخص آن و هذا المعنی این معنا یك جوهر است لحمله علی الجواهر حملا اتحادیا چون حمل می‌شود بر جواهر بر آن جواهر جزئیه حمل می‌شود به نحو حمل اتحادی می توانیم بگوییم زید همان انسان نفس زید است فیثبت بذلك وجود جواهر عقلیه فی العقول به جواهر عقلیه در عقول ثابت می‌شود كه ما جواهر عقلیه خارجیه تنها نداریم عقلیه هم داریم یكون تلك الجواهر این جواهر ماهیات موجودات خارجی هستند بر وجه اجمال فهذا هو بعینه مذهب افلاطونی و بعد افلاطونی كه البته خب طبعا این معنا با آن چه را كه افلاطون در صدد اثبات او است این معنا منافات دارد افلاطون نمی‌گوید كه صور كلیه اینها وجودشان وجود عقلی است بلكه افلاطون می‌گوید این صور وجودشان وجود خارجی است منتهی وجود خارجی سعه‌ای و كلّی نه وجود خارجی جزئی و محدود و این تأویل و توضیحی را كه البته فردا باز هم می‌آیم عرض می‌كنم و اشكال دیگری كه وارد است بر این قضیه فردا می‌آیم عرض می‌كنم وجود سعی را افلاطون می‌آید ثابت می‌كند منتهی وجود سعی كه قابل انطباق بر اشیاء است و وجود ماهیت مبهمه در عقل اصلا قابل انطباق بر خارج نیست فقط ظرف آن ظرف ذهن است چطور ممكن است شما درختی را تصور كنید در ذهن كه آن درخت با همان ابهامش و با همان قید مشخصاتش ان درخت در خارج تحقق پیدا كند؟ هر درختی كه در خارج تحقق پیدا می‌كند باید یك مشخصات خاص خودش را داشته باشد هر كدام مال خودش است پس بنابراین تا وقتی كه در ذهن است قابل انطباق در خارج نیست وقتی كه در خارج تحقق پیدا كرد او نخواهد بود، چون او مبهم است و این مشخص است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -983,61 +977,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="29" name="_x0000_i0029" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0029" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5389,56 +5383,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5454,51 +5447,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5723,51 +5716,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6542,51 +6535,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6656,72 +6649,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6931,62 +6927,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7046,250 +7044,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7366,50 +7393,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7858,120 +7897,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>