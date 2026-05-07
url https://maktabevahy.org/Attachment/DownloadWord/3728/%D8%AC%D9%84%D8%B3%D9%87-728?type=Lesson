--- v0 (2025-11-03)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دنباله كلام معلم ثانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
@@ -601,152 +595,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یزید پسر پیغمبر را خارجی معرفی كرده بود، و مردم هم پذیرفته بودند و شادی می‌كردند، هلهله می‌كردند، كه وقتی امام سجاد با آن شخص صحبت می‌كند می‌گوید ا ا شما اهل بیت پیغمبر هستید؟ این كه گفت شما خارجی هستید!! یعنی طرف نه اصلا امام سجاد را می‌دید ـ ولی خب می‌شناخت دیگر ـ نه امام سجاد را دیده، نه شنیده كه امام حسین از مدینه درآمده، اصلا به گوش این نرسیده بود كه این كسی را كه اینها كشتند امام حسین است، یعنی تبلیغات چه جوری اثر می‌كند، البته خب آن زمانها وسایل ارتباط جمعی نبوده مثل الان، موبایل و اینترنت و تلفن و این چیزها كه نبوده، تا یك بریدی از یك جا برود یك جای دیگر و برگردد یك ماه طول می‌كشید، كجا به راحتی متوجه حركت امام و پسر پیغمبر می‌شدند، از آن طرف هم دستگاه تبلیغات آنها را خارجی معرفی می‌كند، نمی‌گوید كه این خارجی اسمش چیست، نمی‌گوید این خارجی همان حسین بن علی است، نمی‌گوید این خارجی پسر فاطمه است، چون اگر بگوید قضیه لوث می‌شود، خراب می‌شود، ممكن است خیلی‌ها برنتابند و قبول نكنند، ... یك خارجی آمد و زدیم و اسیر كردیم و آوردیم و مسئله را تمامش كردیم ... و آن وقت در این زمینه خطبا می‌آیند به كمك، خطیب جمعه می‌آید به كمك: ای مردم بیایید كه بر علیه دستگاه قیام كردند، بر علیه حكومت شورش كردند و اجتماع را به هم زدند، نظم را به هم زدند، دارند اختلاف در میان مسلمین می‌افكنند، و ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خواندن اینها برای انسان منبّه است، مذكّر است و باعث می‌شود كه انسان یك چند درصدی احتیاط را از دست ندهد، در فكر و در قضاوت یك قدری با تأمل باشد، یك قدری با بینش بیشتر باشد. خیلی عجیب است، آمدند در ماه عكس نشان دادند و همه هم دیدند، همه دیدند، آخر صحبت سر این است كه فقط نقل قول نبود بلكه دیدند!!، طرف هفتاد سال سن او است آدم عامی هم نیست به پدر من تلفن كرده آقا سیدمحمدحسین دیدی شما؟ ... چه را دیدم، پدر ما كه آن موقع موبایل نداشت، البته آن موقع هیچ كس موبایل نداشت، اگر هم داشتند، پدر ما نداشت!! امان از این موبایل كه خانمان همه را ... چی چی را دیدیم آقا؟ ... عكس امام روی ماه است!! ایشان فرمودند آیت الله خمینی را می‌گویید؟ ... آره آره فرمودند آقا جان ول كن ما را این حرفها چیست؟ ... نه، برو ببین، شما برو نگاه كن، من الان دارم می‌بینم! ایستاده دارد نگاه می‌كند! آقا می‌گفتند كه بلند شدم به حرف این بروم ببینم چه می‌گوید، پسرخاله ایشان بوده، گفتند آمدم هر چه در این ماه نگاه كردم!! گفتم كه آقای فلانی خدا خیرت بدهد ما هر چه نگاه می‌كنیم هیچی نمی‌بینیم!! ... نه آقا سیدمحمدحسین درست نگاه كن!! می‌گفت تو را به خدا ول كن خداحافظ شما ما كار داریم، و گوشی را گذاشتند و بعد به من نصیحت می‌كردند: ببین آقاسیدمحسن این دیگر یك بچه پانزده ساله و چهارده ساله كه نیست یك آدم هفتاد ساله است! خودش مدیر كل بوده زمان شاه، یك اداره مهمی زیر نظر او بوده است، سیصد نفر، چهارصد نفر را این اداره می‌كرده، حال چه می‌شود كه این بلند شود بیاید بگوید آقا سیدمحمدحسین بیا برویم عكس در ماه را ببینیم، خیلی عجیب است، وقتی هفتاد ساله این گونه در تحت احساسات باشد تو خود بخوان حدیث مفصل كه پس همه در احساساتیم، همه در تخیلاتیم و همه در این مسئله گیر داریم ... بیا كنار پنجره ببین!! می‌گفت من می‌بینم!!، من خودم دارم می‌بینم!! خیلی جالب است، خیلی عجیب است، عین آن حرفها عین آن مسائل ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یك نفر بود، یك وقتی، یك زمانی، در همین رأی‌هایی كه می‌آوردند، برای مجلس بود؟ كجا بود؟ شخص نفر اول شده بود، من خودم از او شنیدم در رادیو صحبت می‌كرد با یك شعف عجیبی:" من به مردم بشارت بدهم كه قلب رسول الله را در این انتخابات شاد كردند" گفتم قلب تو را یا قلب رسول الله را؟! آن وقت در انتخابات بعدی كه خیلی كم آورده بود، گفته بود كه" توقع بیشتری از مردم برای مشاركت می‌شد" این كه همان است، مردم كه همان هستند، قبلا شما اول شدی، حالا كسی دیگری به جای شما، جایت عوض شده است، رسول الله كه جایش عوض نشده است، سر جایش است، ببینید! همه داریم از بقیه مایه می‌گذاریم، از خودمان هیچی نمی‌گوییم، از مسائل خودمان، از ضعف خودمان، از كارهای خودمان، همیشه از پیغمبر مایه می‌گذاریم، همیشه از ائمه، همیشه از بزرگان، خودمان جواب مسائل را نداریم بدهیم، همیشه به مرحوم آقا می‌بندیم: ایشان این را می‌فرمودند!!، خب فعلا كه مرحوم آقا نیستند جواب بدهند كه تو داری به او تهمت می‌زنی، بیا بگو الان حرفت چیست؟ فعلا كه نیست، نیست، اگر مرحوم آقا بود آن وقت می‌دانستید كه چطوری جواب شما را می‌دادند، فعلا كه نیست، چرا هی از بقیه، هی از این و آن، یك كار می‌رویم انجام می‌دهیم بعد می‌گوییم كه مرحوم قاضی هم این جوری بود!!، مرحوم قاضی!! فلان بزرگ به من این را گفت!! فلان شخص این را گفت!! اگر فلان بزرگ این را گفت پس چرا بعد وقتی كه اوضاع جور دیگری شد انكار كردید؟! خب بایستید سر حرفتان دیگر. بایستید سر حرفتان.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1007,61 +1001,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="31" name="_x0000_i0031" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0031" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5390,56 +5384,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5455,51 +5448,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5724,51 +5717,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6543,51 +6536,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6657,72 +6650,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6932,62 +6928,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7047,250 +7045,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7367,50 +7394,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7859,120 +7898,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>