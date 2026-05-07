--- v0 (2025-10-08)
+++ v1 (2026-05-07)
@@ -13,106 +13,101 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كلام میر داماد درباره قضاء كلی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یكدفعه مرحوم پدرمان با استادشان مشرف شده بودند حرم سیدالشهدا علیه‌السلام و بعد رفتند سر مزار حبیب بن مظاهر و ایشان شروع كرده بودند به حمد و سوره خواندن، استادشان گفت آقاسیدمحمدحسین حمد و سوره می‌خوانی؟ این زنده است، این مرده نیست! این زنده است! ایشان گفتند آقا ما برای زنده‌ها هم حمد و سوره می‌خوانیم! بعد ایشان گفتند خب این عیب ندارد اگر به نیت حیات می‌خوانی. این احكامی‌كه از ناحیه شارع آمده كه حالا شارع چه پیغمبر باشد، چه ائمه باشند، آنها هم شارع هستند، حالا در اصطلاح می‌گویند انقطاع وحی است و ائمه مبین و موضح و مشرع آن حقیقت وحیانی هستند كه خب البته از یك جهت هم درست است ولی در واقع همه به یكجا وصل هستند، تفاوتی ندارد بین دستور خدا و ائمه، از این نظر تفاوتی ندارد، چون همه این چهارده معصوم از یك حقیقت واحد احكام را می‌گیرند یعنی از عالم ملاكات، به واسطه اتصال به ملاك است كه در مقام بیان یك حكم را مستحب و یك حكم را حرام و یك حكم را مكروه و امثال ذلك می‌شود، نه این كه به نفس وجوب و نفس كراهت و نفس استحباب اطلاع پیدا كرده‌اند، این غلط است، امام به استحباب یك امری اطلاع پیدا نمی‌كند، ما اطلاع پیدا می‌كنیم، وسایل را باز می‌كنیم می‌بینیم این حرام است، این مستحب است، این مكروه است، این اطلاع بر حرام مال ما است خب این مال امام نیست، امام به ملاك حكم اطلاع پیدا می‌كند كه این ملاك در این جا چه اقتضایی می‌كند، بر اساس اطلاع بر ملاك آن وقت در مقام بیان می‌گوید این یا مستحب است یا مكروه است، وقتی این طور هست ما نمی‌توانیم از پیش خودمان عوض كنیم آنچه را كه امام فرموده است. آن كه امام فرموده باید به این كیفیت انجام بدهید آن كه به ملاك رسیده است، او است ما كه نیستیم، او است آن وقت چه می‌شود؟ مثل این می‌شود كه به جای این كه شما به یك تشنه آب خوردن بدهید بردارید آب نمك بدهید! خب بدتر تشنه می‌شود، به جای این كه به كسی كه دلش درد می‌كند آب نباب بدهید چغندر بدهید این اصلا قولنج می‌كند می‌میرد، الان برای دل دردش نبات خوب است چای نبات خوب است، دوایی، چیزی، نه این كه برداری به او چغندر بدهی، چیز ثقیل می‌دهی، این خودش دارد از درد به خودش می‌پیچد این می‌شود قوز بالای قوز است، دخالتهای ما این است، این است كه می‌گویند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قَالَ الصَّادِقُ ع لَا یحِلُّ الْفُتْیا لِمَنْ لَا یسْتَفْتِی مِنَ الله عَزَّ وَ جَلَّ بِصَفَاءِ سِرِّهِ وَ إِخْلَاصِ عَمَلِهِ وَ عَلَانِیتِهِ وَ بُرْهَانٍ مِنْ رَبِّهِ فِی كُلِّ حَال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این است به خاطر این است لمن لایستفتی من الله به صفاء سره و برهان من ربّه بدن آدم می‌لرزد آقاجان، بدن آدم می‌لرزد، مو بر بدن انسان راست می‌شود، آدم دین مردم را به عهده بگیرد؟ من كه اصلا نمی‌توانم، یعنی اصلا برای من قابل تصور نیست یك روزی بیایم و دین مردم را به عهده بگویم كه آقا بر ذمه من كه شما بیا این كار را انجام بده، بله ممكن است كه یكی بگوید آقا شما چكار می‌كنید؟ می‌گویم من این كار را می‌كنم، اما تو برو بكن! نه، ابدا، صد سال به یكی نمی‌گویم برو این كار را بكن، به من چه كه بیایم دین كسی را به عهده بگیرم؟ به من چه كه بیایم تضمین كنم؟ گارانتی بدهم؟ نه آقاجان اصلا خدا نیاورد آن روزی را كه بخواهد مسئله به این كیفیت باشد، از آدم سوال می‌كنند كه آقا نظر شما نسبت به این چیست؟ می‌گویم كه نظرم این است، می‌خواهی انجام بده، نده، ارتباطی به من ندارد، نظر من را می‌خواهی می‌گویم، اما این كه برو انجام بده، ابدا، هیچ تضمینی، تعهدی، التزامی نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -280,152 +275,152 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مسئله كه به اصطلاح علم عنایی، مقام قضا هست كه مثلا فلانی فوت می‌كند، خب این فوت برای فلانی هست، صحبت من این است كه این چه دردی را دوا می‌كند در مقام قضا از جهل پروردگار و از علم پروردگار چه مسئله‌ای را اضافه می‌كند؟ خدا بگوید كه برای او من فوت را مكتوب كردم، خیلی خب مكتوب كردی دستت درد نكند كه این را آوردی و بالاخره یك روزی شرش را هم از سر مردم كم می‌كنی و می‌بری ولكن هنوز من پروردگار وقتش را تعیین نكرده‌ام!! عجب پروردگار نفهم و نادانی كه آمده فوت را نوشته و وقتش را ننوشته!! حالا ببینیم چه می‌شود! چرتكه بیاندازیم بدا حاصل می‌شود؟ به قول حكیم حالا ببینیم كی بدا حاصل می‌شود و كی خوبا حاصل می‌شود! نمی‌دانم قدر چه جوری می‌شود، عالم تعارض و اینها به چه كیفیت درمی‌آید، نمی‌دانی توی خدا نمی‌دانی، توی خدا نمی‌دانی كه این در چه موقعیتی قرار می‌گیرد، چه مسائلی برای او پیش می‌آید، و چه حوادثی پیش می‌آید و بعد به چه طریقی از دنیا می‌رود، تو نمی‌دانی فقط موت را نوشتی و بقیه را گذاشتی در عالم تقدیر و عالم قدر در آنجا این مسئله را تقدیر كردی خب بین این دو تا چه فرقی هست؟ چه فرقی هست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مسئله مسئله مقام اجمال و تفصیل در صرف‌الوجود است این مسئله صرف‌الوجود در این عبارات كم‌رنگ است كه همان حقیقت صرف‌الوجودیه و بسیطالحقیقه وقتی كه می‌خواهد تشكل پیدا كند و نزول به مقام واحدیت داشته باشد ما می‌بینیم از آن بساطت و صرافت متبدل می‌شود و متغیر می‌شود به اشكال و الوان و حقایق مختلفه كه هر كدام از این حقایق مختلفه یك واقعیت نوعیه مستقله در خارج ایجاب می‌كند. این مسئله در مقام قضا و قدر است. یعنی شما آن صرف الوجود را نگاه كنید آیا در بساطت و صرافت وجود آیا تبدل وجود و تغیر وجود نخوابیده است؟ خوابیده است اگر نخوابیده پس این دیگر صرف الوجود نیست این چیست؟ این الوجود المحدد است این الوجود المقید است، المحدد به هذا القید و هذا الحد و المقید بهذا القید این وجود می‌شود این اصلا دیگر صرف نیست. پس بنابراین این جا است كه ما می‌گوییم وقتی كه شما نگاه می‌كنید در یك غنچه كه این دارد به مقام تفصیل می‌رسد گرچه الان این غنچه است ولی وقتی به آن نگاه كنید در آن این اعداد را می‌بینید، عدد برگها را دارید می‌بینید، اگر یك دستگاهی داشته باشید پرهای این را در غنچه بشمارد به شما می‌گوید كه این ده تا، دوازده تا پَر دارد و كی باز خواهند شد، همین جوری بسته است و مشخص نیست، برای شما مشخص نیست، ولی برای خود گل مشخص است، برای خود آن بوته مشخص است، اگر از او سوال كنید می‌گوید این غنچه من ده تا، دوازده تا پر دارد و تا فردا صبح باید صبر كنید تا باز شود، شكل او عوض شود، وضعش باید تغییر كند این می‌شود صرف‌الوجود، آن می‌شود وجود مقید، آن وجود مقید در همین صرف‌الوجود هست، بالفعل هست تغییر آن فردا پیدا می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این مسئله فضای كلی قضای كلی و قدر جزئی را اگر ما بخواهیم تصویر صحیح داشته باشیم امشب برویم راجع به مسئله تبدل صرف‌الوجود و بسیطالحقیقه به وجودات جزئی فكر كنیم. این مسئله تمام شد، تمام این معما همین است.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -686,61 +681,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4908,56 +4903,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -4973,51 +4967,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5242,51 +5236,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6061,51 +6055,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6175,72 +6169,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6450,62 +6447,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6565,250 +6564,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6885,50 +6913,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7377,120 +7417,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>