--- v0 (2025-11-09)
+++ v1 (2026-05-07)
@@ -12,190 +12,184 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:hint="cs"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ادامه نقد كلام سید</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اعوذ بالله من الشیطان الرجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرحمن الرحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> صحبت در كلام مرحوم سید بود درباره تصویر مثل افلاطونی و تشبیه آن به كیفیت قضاء و قدر. در این مرتبه، عرض شد كه مرحوم سید، كلام خالی از دقت نیست. باید به آن توجه كرد. و به نظر می‌رسد كه همچین در آن رایحه كشف و شهود هم پیدا می‌شود. مسئله در اینجا صرف فقط تعقّل و تصویر ذهنی در نبوده است. كه با یك توضیحی نسبت به بعضی از مطالب عرض شد، كه این قضیه می‌تواند صورت صحیحی داشته باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و ما حصل مطالب مرحوم سید، به این قضیه برگشت كه در عالم مشیت و تقدیر، دو مرتبه وجود دارد كه یك مرتبه‌اش مرتبه محو و اثبات است، و یك مرتبه بعد كه مرتبه تنجّز و تنفیذ می‌باشد. و در مرتبه محو و اثبات، آن حقیقت متعینه خارجیه، به صورته الأصلیه، در آن مرتبه قبل حضور دارد؛ منتها قابلیت برای تغیر و تبدّل در آن مرتبه برای او محفوظ است. و از آن مرتبه كه می‌خواهد برسد به مرتبه بعد كه مرتبه عینیت خارجی است، و تكوّن خارجی، در این‌جاست كه عالَم، عالَم تضارب اسباب و علل است. و آن‌چه را كه از احادیث، از روایات و از مطالب و حكایات در مورد كیفیت تعین اشیاء ملاحظه می‌كنیم، این‌ها به مرتبه بعد برمی‌گردد، نه به مرتبه قبل! یعنی در مرتبه قبل، ما علم و اطلاع نداریم بر این‌كه در آن‌جا چه ثبت شده، و چه چیزی در آن‌جا تصویر شده و به عبارت دیگر در آن‌جا نگاشته شده. كه نوشتن و امثال ذلك و این‌ها، همه عرض كردیم كه همه این‌ها برگشتش به ثبت واقعیت است. اینی كه داریم دو تا ملك هستند، یكی در یمین و یكی در یسار و حسنات را می‌نویسند و سیئات را می‌نویسند، معنای نوشتن در اینجا بوسیله این‌ها دیگر باید مشخص و واضح باشد، كه نوشتن در این‌جا، نوشتن با قلم و مداد و خودنویس و خودكار و قلم نی و مركّب نیست؛ این نوشتن، نوشتن به معنای ثبت شدن است. به معنای نگه‌داشتن است! منتها در این‌جا بنویس به معنای تحقق یك صورتش است، نوشتن در آن‌جا به معنای تحقق صورت دیگر است. همانطوری كه نور، در این‌جا به معنای تحقق یك مصداق از مصادیق آن واقعیت است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الظاهر لعینه، لشخصه، المظهِر لغیره.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> همین نور در عوالم دیگر به صورت دیگری است و به حقیقت دیگری این نور تجلی می‌كند. در عالم برزخ نوری كه ما مشاهده می‌كنیم، با این نوری كه در اینجا هست، متفاوت است. در حالی كه خب در آن‌جا هم روز و شبی وجود دارد و چراغ در آن‌جا نوری وجود دارد، در حالی كه شما منشأش را نمی‌بینید. فرض كنید در آن‌جا می‌بینید كه روز است، ولیكن خورشیدی را نمی‌بیند. گاهی اوقات هم خب نور خورشید هم می‌بیند. یعنی نور بدون خورشید را در آن‌جا انسان مشاهده می‌كند؛ منشأ ندارد! ولی در این‌جا حتما نور باید مستند به خورشید باشد، یا مستند به چراغ باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این تفاوت‌ها در آن‌جا وجود دارد. و در موارد بالاتر، شما حتی این را هم نمی‌بینید. این نور را نمی‌بینید. یك حقیقت دیگری را می‌بینید كه آن حقیقت را اسمش نور می‌گذارید و در یك واقعه دیگر یك نوری را می‌بینید كه آن نور اصلا با آن‌چه را كه در اینجا هست به طور كلی در تضاد كامل است. و آن نور سیاه است! فرض كنید كه ما در سیاهی كه نمی‌توانیم چیزی را مشاهده كنیم. و عجیب این‌جاست كه آن سیاهی در آن‌جا، اشتداد در نحو اتمّ و اكمل نوریه است! یعنی شما در آن‌جا نور را احساس می‌كنید، منتها به واسطه شدّت جلالیه، و شدّت قهّاریه، و آن شدّت كبریائیت و بهاء، آن نور، سیاه است! یعنی رنگ ندارد؛ كه از او تعبیر به مقام هوهویت می‌كنند. كه در آن‌جا لا رسمَ و لا اسم، و لا كیفَ و لا لون و لا شكل. در آنجا می‌تواند به این كیفیت تحقق پیدا بكند. چون هرچه نور در آن وجود داشته باشد، این نور یك تعینی دارد كه آن تعین او را از سایرین متمایز می‌كند. ولی در این سمت نور سیاه، دیگر همه‌چیز در آن مقام قهّاریت، همه هضم می‌شوند و همه جزم می‌شوند و همه فانی می‌شوند و همان، آن منشأ برای انوار متلألئه دیگر می‌تواند قرار بگیرد. لذا افرادی كه صاحب كشف هستند، در آن مكاشفات خودشان، انوار مختلفی مشاهده می‌كنند. اول نور زرد می‌بینند، بعد نور سفید می‌بینند. ـ و در بعضی موارد عكس است ـ بعد آبی، بعد تبدیل به سبز می‌شود، بعد همینطور بالا، تا این‌كه تبدیل به نور سیاه می‌شود. نور سیاه گاهی می‌آید، گاهی می‌رود، و بعد این حالت ملكه می‌شود، و بعد از آن حقیقت نوریه سوادیه هم، از آن تجاوز می‌كنند و یك حقیقت نوریه را در خود می‌بینند كه آن اصلا دیگر شكل ندارد كه آن دیگر اصلا یك بحث دیگری است و یك عالم و فضای دیگری است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شنیده‌اید شما فرض بكنید كه نگاه می‌كنیم به همدیگر می‌گوییم فلانی نور دارد؟ آن نور ندارد؟ این نور كجاست؟ این فرض بكنید كه آدم در یك مسجدی می‌رود احساس نورانیت می‌كند. آن نورانیت شكلش چی است؟ شكل ندارد. یا این‌كه می‌گوییم در صورت فلانی ظلمت است. بعضی‌ها هستند، آدم نگاه می‌كند، همچین عكسشان را نگاه می‌كند، اصلا حالت انقلاب برایش پیدا می‌شود. جدّاً ها! اصلا بعضی از این افراد، و اشخاص، من بعضی عكس‌هایی را كه می‌بینم، صوری را كه می‌بینم، اصلا یك چنگیزی است، در این قالب! یك مغولی است! یك مغول است، یك تیمور است، یك چنگیز است، یك صدام است، فرض كنید كه یك حیوان ... حیوان كه استغفرالله! حیوان روز قیامت می‌آید و جلوی ما را می‌گیرد! من چه گناهی كرده‌ام كه ما را قیاس كردی حیوان كه گناه نمی‌كند كه ما نمی‌توانیم تشبیه كنیم. واقعا یك خون‌ریزِ خیلی ... در قساوت عجیب است. اما خب عجیب است، آدم نگاه می‌كند ظاهر آراسته‌ای دارد، فرض كنید كه مورد توجه افراد، می‌روند، می‌آیند، كار می‌كند، تجارت می‌كند، بزّازی می‌كند، نمی‌دانم قصابی می‌كند، هركاری كه می‌كند؛ اما این صورت، صورت عجیبی است. همانطوری كه در لحن، و در صدا هم انسان ...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ولتعرفنّهم فی لحن القول‌</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. نمی‌فرماید لتعرفنّهم فی قولهم.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إذا جائک المنافقون قالوا ... إذا جاءکم فاسق بنبأ فتبینوا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl/>
-          <w:lang w:bidi="fa-IR"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> صحبت در كلام مرحوم سید بود درباره تصویر مثل افلاطونی و تشبیه آن به كیفیت قضاء و قدر. در این مرتبه، عرض شد كه مرحوم سید، كلام خالی از دقت نیست. باید به آن توجه كرد. و به نظر می‌رسد كه همچین در آن رایحه كشف و شهود هم پیدا می‌شود. مسئله در اینجا صرف فقط تعقّل و تصویر ذهنی در نبوده است. كه با یك توضیحی نسبت به بعضی از مطالب عرض شد، كه این قضیه می‌تواند صورت صحیحی داشته باشد.</w:t>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در اینجا لحن قول در اینجا ندارد. التفات كردید؟ همان نفس كلام است. همان نفس كلامی كه فاسق می‌آید، آن نفس كلام را تحقیق كنید. هرچیزی را كه نگویید. (....)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و ما حصل مطالب مرحوم سید، به این قضیه برگشت كه در عالم مشیت و تقدیر، دو مرتبه وجود دارد كه یك مرتبه‌اش مرتبه محو و اثبات است، و یك مرتبه بعد كه مرتبه تنجّز و تنفیذ می‌باشد. و در مرتبه محو و اثبات، آن حقیقت متعینه خارجیه، به صورته الأصلیه، در آن مرتبه قبل حضور دارد؛ منتها قابلیت برای تغیر و تبدّل در آن مرتبه برای او محفوظ است. و از آن مرتبه كه می‌خواهد برسد به مرتبه بعد كه مرتبه عینیت خارجی است، و تكوّن خارجی، در این‌جاست كه عالَم، عالَم تضارب اسباب و علل است. و آن‌چه را كه از احادیث، از روایات و از مطالب و حكایات در مورد كیفیت تعین اشیاء ملاحظه می‌كنیم، این‌ها به مرتبه بعد برمی‌گردد، نه به مرتبه قبل! یعنی در مرتبه قبل، ما علم و اطلاع نداریم بر این‌كه در آن‌جا چه ثبت شده، و چه چیزی در آن‌جا تصویر شده و به عبارت دیگر در آن‌جا نگاشته شده. كه نوشتن و امثال ذلك و این‌ها، همه عرض كردیم كه همه این‌ها برگشتش به ثبت واقعیت است. اینی كه داریم دو تا ملك هستند، یكی در یمین و یكی در یسار و حسنات را می‌نویسند و سیئات را می‌نویسند، معنای نوشتن در اینجا بوسیله این‌ها دیگر باید مشخص و واضح باشد، كه نوشتن در این‌جا، نوشتن با قلم و مداد و خودنویس و خودكار و قلم نی و مركّب نیست؛ این نوشتن، نوشتن به معنای ثبت شدن است. به معنای نگه‌داشتن است! منتها در این‌جا بنویس به معنای تحقق یك صورتش است، نوشتن در آن‌جا به معنای تحقق صورت دیگر است. همانطوری كه نور، در این‌جا به معنای تحقق یك مصداق از مصادیق آن واقعیت است </w:t>
-[...74 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> وقتی می‌بینید یك نفر یك دفعه دروغ گفت، دو دفعه دروغ گفت، سه دفعه دروغ گفت، پس معلوم می‌شود دروغ گفتن برایش این چیز نیست. همچین دروغ گفتن برایش مشكل نیست. همانطوری كه ما راحت فرض كنید كه راست می‌گوییم، او هم همینطوری به همین راحتی ما دروغ می‌گوید. هستند بعضی‌ها. هان؟ خیلی برایشان مشكل نیست. دروغ می‌گویند و اگر یك روزی صدتا دروغ نگفتند، اصلا شب خوابشان نمی‌برد! اگر مثلا صد تا فحش ندادند، شب خوابشان نمی‌برد، اصلا انگار یك چیزی كم دارند. اصلا باید همه حرف‌هایشان دروغ باشد. دروغ یك چیز شیرینی بر مذاق آن‌ها می‌آید! إخفاء، كتمان، حقه بازی، این‌ها همه‌اش خیلی شیرین می‌آید. چرا؟ این نفس برگشته. نفس، برگشته! فطرت عوض شده! آن‌وقت در صورت این‌ها نگاه می‌كنی، می‌بینی اوه اوه اوه! چه خبر است! چه خبر است! چه خبر است! شاید اگر فرض كنید كه انسان یك حال توجهی داشته باشد، با یك نگاه به صورت آن‌ها بالكل از بین می‌رود! اینی كه بزرگان می‌فرمودند با هركسی حرف نزنید و با هركسی تماس نگیرید، به خاطر انتقال همین قضیه است! این قضیه منتقل می‌شود! آن كدورت در نفس منتقل می‌شود. آن كدورت در صحبت ... آن مربوط به آن است. دروغ ... ولی بعضی‌ها هستند نه. حرفشان دروغ نیست، می‌پیچانند آدم را. نمی‌خواهد ... ظاهرش دروغ نیست‌ها، باطنش دروغ است. ولی با یك ظاهری، با یك كلك بازی‌ای، با یك تبسمی، بله، با یك ظاهر آراسته‌ای، می‌خواهند خودشان را بنمایانند. عجیب است‌ها! عجیب است‌ها! من بعضی ... چطور بعضی‌ها در این ایفاء نقش حقه‌بازی، واقعا دست شیطان را می‌بندند. ایفاء نقش حقه بازی. آن‌وقت این‌ها مشمول این آیه‌اند. این به دروغ بر نمی‌گردد. به خودِ اصل نفس.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولتعرفنّهم فی لحن القول. یعرف المجرمون بسیماهم.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> با صورت آن‌ها مجرمین فهمیده می‌شوند. اگر یك دزدی برود دزدی بكند، شما بر می‌دارید در چشمش نگاه می‌كنید، ببینید این چشمش چه می‌گوید. خب خیلی مواقع مشخص است. بعضی‌ها در دزدی و در خیانت و كلك، آن‌قدر ماشاءالله، ماشاءالله، ماشاءالله، ـ بزنیم به تخته، كه یك وقتی این‌ها چشم نخورند! حیف است این‌ها از بین بروند! ـ در دزدی و تقلب و دروغ انقدر پیش رفته‌اند كه انگار نه انگار كه این دارد دروغ می‌گوید. انگار نه انگار دارد كلك می‌زند. همینطور قشنگ نگاه می‌كند و تبسم می‌كند و ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یك دفعه ما یك جا رفتیم، سفری بود، اوه اوه اوه! بله! مكه مشرف شده بودیم، به یك انگار چند سال پیش بصورت آزاد ... گفتیم مشرف شویم عمره، عمره رفتیم. بعد رفتیم و قرار بود آن‌جا ملحق به یك كاروان بشویم. یك كاروانی كه آن كاروان هم آزاد بود برای دولت نبود ما رفتیم آنجا و یكی آمد و رفتیم ببینیم كی است دیدیم یك ساختمانی است، این اصلا نه به هتل می‌خورد، نه به مسافرخانه می‌خورد، یك چیز درب و داغان و ... گفتیم چی است؟ این بود به ما گفتند خلاصه اینجا و فلان؟! با بچه‌هایم و این‌ها بودیم. گفتیم لابد می‌گویند شلوغ است دیگر، شلوغ است، نیست كسی نیست، نمی‌دانم دیگر بنده خدا زحمت كشیده‌اند، خودشان را پاره‌پوره كرده‌اند اینجا را برای ما پیدا كرده‌اند!</w:t>
@@ -1069,147 +1063,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: از موسی بن جعفر است. معجزه موسی بن جعفر علیه السلام می‌توانیم این روایت را قرار بدهیم، كه حقیقت بالصرافه وجودیه حق، این حقیقت، نه ازل دارد، و نه ابد دارد. یك حقیقت واحده ثابته، بدون ازل و ابد! كه همراه با آن حقیقت، و الآن كما كان است. پس بنا بر این همه اشیاء وجودیه، همه، با ذات حق معیت دارند. تمام شد! خب این دیگر صورت و این‌ها چیست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ـ ان‌شاءالله چیزش هم برای بعد. ـ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللهمَّ صلِّ عَلی محمَّد و آلِ مُحمَّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1470,61 +1464,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="8" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0008" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5642,56 +5636,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5700,51 +5693,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5969,51 +5962,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6788,51 +6781,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6902,72 +6895,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7177,62 +7173,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7292,250 +7290,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7612,50 +7639,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8104,120 +8143,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>