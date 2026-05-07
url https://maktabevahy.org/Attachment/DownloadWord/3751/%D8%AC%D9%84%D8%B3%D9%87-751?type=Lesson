--- v0 (2025-11-04)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حاصل مطالبی كه در بحث مثل افلاطونی تا اینجا گفته شد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
@@ -170,150 +164,156 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ومن اللیل فتهجد نافله لک، عسی أن یبعثک ربّک مقاماً محموداً.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر كسی می‌خواهد به آن مقام برسد باید بلند شود. باید تهجد را داشته باشد. خب این یك چیز طبیعی است. این، در مقابلش هم این. بی‌مایه فتیر است! هر قدر پول بدهی آش می‌گیری. این إنّ لك عند الله لدرجه لا تنالها الّا بالشهاده این در اینجا چی است؟ این مال این قضیه است. این مال این است كه شما اگر بخواهی به این مرتبه برسی باید برای رسیدن به این مرتبه باید این فداكاری را داشته باشی. جان خود را باید بدهی. عزیزترین افراد در روی زمین كه فرزندانت هستند كه هر یك از این‌ها، یك تارمویشان تا قیامت هم پیدا نمی‌شود این را بایست بدهی. برادری داری كه تا روز قیامت دیگر هیچ برادری مثل او نخواهد آمد. این را هم باید بدهی. فرزند شیر خواره‌ات را هم باید بدهی! اسارت، فلان، این‌ها را باید بدهی. رفقایی را در اینجا باید بدهی كه ـ به تعبیر مرحوم والد رضوان الله علیه ـ وقتی حبیب بن مظاهر روی زمین افتاد، آثار جنگ آن موقع در امام حسین تازه پیدا شد. چی بوده؟! این چه بوده و این چه علقه‌ای بوده كه وقتی حبیب بن مظاهر از بین می‌رود، آثارِ جنگ در حضرت پیدا می‌شود راجع به برادرش حضرت دارد الآن انكسر ظهری و قلّت حیلتی. این شوخی نیست. حضرت شوخی نمی‌خواهد بكند كه حالا بخواهد برایش مرثیه بخواند. مثل روضه خوان‌های ما هستند؟ گریه می‌كند بعد نگاه می‌كند هی، می‌بیند یك قطره نه به چشمشان اشك است، نه چیز است. هیچی‌شان نیست! این چی است؟ این فیلم اشك درآوردن را این‌ها در می‌آوردند. اصلا همچین گریه می‌كنند آدم خیال می‌كند الآن عین ناودان دارد از چشمشان می‌آید. ولی وقتی نگاه می‌كنی می‌بینی ا! این چی بود؟ این فقط صدای گلو بود! این خودش هم یك فیلمی است‌ها! یك نوع فیلم بازی كردن است كه چیز می‌كنند و بعد هم هِر هر از آن طرف می‌خندد. اصلا انگار نه انگار. اما نه، امام حسین فیلم در نمی‌آورد. امام حسین وقتی می‌گفت الآن انكسر ظهری، واقعا كمر حضرت در آن موقع شكست. یعنی چی؟ یعنی آن تعلق الهی‌اش، به برادر از بین رفت. خب تعلق تعلق الهی است، شیطانی كه نیست. برادر به برادر تعلق ندارد؟ برادر به پدر ندارد؟ به مادر ندارد؟ به فرزند ... این همه تعلق چی است؟ الهی است، شیطانی كه نیست. ولی این تعلق الهی كه به این برادر دارد، و پشت و پناه خودش می‌داند در این حركت، می‌بیند این الآن چی؟ رفت! یعنی الآن دیگر آینده روشن است. دیگر آینده دارد خودش را نشان می‌دهد. صحنه جنگ دیگر دارد نمایان می‌شود. و مشخص می‌شود. لذا با وجود حضرت اباالفضل اصلًا كسی جرئت نمی‌كرد به خیمه‌ها نزدیك بشود. جرأت نمی‌كرد! نزدیك شدن مساوی است با مرگ! مگر كسی دیوانه است بیاید؟ مگر دیوانه است یك شخصی كه قطعا بداند آمدنش در اینجا مساوی با مرگ است كه نمی‌آید. ولی وقتی حضرت اباالفضل رفت، می‌گویند در میان لشگر هلهله پیدا شد! آن مانع دیگر برداشته شد. آن مانع برای پیروی دیگر برداشته شد. درست؟ این الآن انكسر ظهری كه حضرت می‌فرمایند جنبه واقعی دارد دیگر. همین مسئله در ـ مرحوم آقا می‌فرمودند ـ این قضیه در جنگ صفین هنگامی كه عمار روی زمین افتاد برای أمیرالمؤمنین اتفاق افتاد. من در چند موارد دیدم یكی این بود، به اصطلاح آن قضیه حبیب بن مظاهر و خب راجع به حضرت اباالفضل هم كه اصلا مسئله‌اش به طور كلی فرق می‌كند. درست شد؟ این مسئله كه به اصطلاح انّ لك عند الله و این‌ها دادن و خب این ها مشخص است كه كسی كه یك همچنین مراتبی را طی كند و یك همچنین مسائلی را طی كند، باید در قبالش چه باشد؟ عوضش باید چه باشد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خب این چیزی است كه ما می‌فهمیم. اما تا به حال به این مسئله فكر كرده‌اید كه اگر خدا هم به سیدالشهداء هم نمی‌گفت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّ لك عند الله لدرجه لا تنالها إلّا بالشّهاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، اگر این را نمی‌گفت، و هیچ مرتبه و درجه‌ای هم بر این واقعه عاشورا مترتب نمی‌كرد، امام حسین همین عمل را انجام می‌داد! این آدم را گیج می‌كند! كه این چه برداشتی انسان می‌تواند از عالم وجود داشته باشد، از عالم خلقت داشته باشد، از حقیقت داشته باشد. و این چه نوع خلوص و اخلاص و صداقتی می‌تواند تحقق پیدا كند در یك شخصی، كه اگر بگویند نه آقا، همین، مقامت همین است. اگر ما باشیم: خب اگر همین است چرا بیاییم این‌همه برای خودمان مصیبت ایجاد كنیم؟ چرا بیاییم این‌همه مصیبت ایجاد كنیم، خب خدا كه می‌گوید همین است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آقا شما بروید آن حجره همین حلوا را می‌دهند، اگر بلند شوید بروید كوه خضر، بالای كوه خضر هست برداشتند چقدر خرج كردند، معلوم نیست اصل و نسب دارد، هی یك چرت و پرتی آن بالا درست كرده‌اند خلق الله می‌روند آن بالا فرض كنید خضر را زیارت كنند! درست شد؟ كوه خضر هم بالا این حلوا را می‌دهند، خب مگر آدم دیوانه است؟ بیا دو قدم راه دیگر! دو قدم راه برو حلوا را آنجا بخور دیگر، رفتن آنجا ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بلند شویم از اینجا بلند شویم برویم نمی‌دانم یك ساعت و بالای كوه و سرما و هزارتا خطر را به خود بخریم كه چی؟ دو قاشق حلوا بخوریم؟ صد سال نخواستیم! بیا همینجا ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خدا به امام حسین دارد می‌گوید كه من یك درجه، یك ثواب، بر این كارت در روز عاشورا نمی‌دهم. تكلیف خودت می‌خواهی انجام بده، می‌خواهی انجام نده. مسئله این است. باشی در مدینه همین است، امامی. قیام كنی و بروی برای از بین برد و برچیدن بساط یزید و ظلم و خدعه و كلك و نیرنگ و دروغ و حقه بازی و ـ هرچی خوبان همه دارند، بعضی‌ها به تنها دارند ـ درست شد؟ این هم چی است، این فرض كنید برش مترتب ... امام حسین چكار می‌كرد؟ می‌نشست در مدینه یا حركت می‌كرد؟ مرحوم آقا می‌فرمودند همین عمل را بدون یك سر سوزن انجام می‌داد!! این چه برداشتی است؟ می‌توانیم اصلا راجع به این قضیه فكر كنیم! بروید اصلا فكر كنید. حالا مگر قرار است همه‌اش را ما بگوییم؟ بروید فكر كنید كه باید شخص چه چیزی را در ذهنش تصور كند؟ چه چیزی را تصور كند كه حتی اگر خدا بگوید آقا این قضیه برای تو پاداش ندارد، همین، همینی كه الآن هستی، همین هم خواهی بود. این لیستنقذ عبادك، این است قضیه! این عبارت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و بذل فیك مهجته، لیستنقذ عبادك من عباده الشیطان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیستنقذ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> جوابش این است. كه مسئله، مسئله درجه نبود! مسئله، مسئله مقامات نبود. این‌ها یك چیزهاییست كه خدا داد. و خب خدا خودش می‌داند كه چه بدهد. مسئله این بود كه یك حیثیتی، یك رحمتی، یك </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السلام علیك یا رحمة الله الواسعه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، كه درباره ... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و باب نجات الأمه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، كه درباره امام حسین علیه السلام داریم این است. یعنی خدا وقتی كه برای بندگان خودش راه هدایت می‌كند، چه درجه‌ای برای خودش قرار می‌دهد؟ درجه ندارد دیگر! خدا كه دیگر درجه ندارد. یعنی خدا بالاتر می‌رود؟ مثلا اگر خدایا تو كه خلاصه به این بندگانت رحمت می‌كنی، امید است كه به مقام محمود برسی! گفت بابا ما حامدش را نخواستیم، چه برسد به محمودش! حامد و محمودش و این‌ها مال مظاهر ماست! آنی كه من هستم، حقیقه الأشیاء است! و حقیقه الأشیاء كه دیگر نه حامد می‌خواهد، نه محمود می‌خواهد، نه فرض كنید حمید می‌خواهد، نه أحمد می‌خواهد! هیچی نمی‌خواهد! حقیقه الحمد وقتی كه من هستم، آن حقیقه الحمد دیگر آن اوصاف و صفات خارجی از من تراوش می‌كند. من خودم به چیزی نمی‌رسم. درست؟ خب وقتی این‌طور هست، پس بنا بر این، چرا امام حسین نباشد؟ چرا امام حسین نباشد؟ این‌جاست كه همه انبیاء از آدم تا روز قیامت دستشان باید به دست امام حسین باشد، همین است! این مسئله است. تمام ما سوی الله، باید دست توسل و التجاءشان به این سمت باشد. یعنی همان حقیقت ربوبی، همان، وقتی آقا می‌فرمایند روز عاشورا روز تجلی همه اسماء و صفات است، یك خورده بیاییم بهش فكر كنیم چی منظورشان است؟ همان حقیقت ربوبی در روز عاشورا تجلی كرده! مقام محمود چی است؟! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انّ لك عند الله لدرجه لا تنالها إلّا بالشّهاده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، چی است؟ هست اینجا، نه این‌كه نیست، اما عمیق‌تر است قضیه! قضیه عمیق‌تر است. عمقش یعنی این. یعنی همان نفس حقیقت ربوبی تجلی كرده! آنوقت این كربلا می‌شود مثل بقیه كربلاها؟! كربلای هویزه، كربلای نمی‌دانم چی، كربلای تهران، كربلای مشهد، كربلای كالیفورنیا! آن كه نمی‌شود دیگر! كربلای استرالیا! بالاخره همه جا كربلاست دیگر! كربلای فلسطین! كربلای غزه! توجه می‌فرمائید؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هرچی گفتن آسان است، اما از پس برآمدن مشكل است. دست بردن در كربلا، پا روی دم شیر گذاشتن است. باید حواسمان باشد! درست شد؟ آن رحمت می‌شود این. خب شما نگاه كنید ببینید آمد یك جایش چی؟ متحد شد. یك وحدت در اینجا پیدا شد. دیگر سید الشهداء از مصداقیت آمد بیرون. شد عین حقیقت ربوبی! در چی؟ در نزول وحدت. در نزول رحمت. در نزول عطوفت. در نزول صدق. در نزول صفا. در نزول حمیت، در نزول مردانگی و حریت. از خدا حرّتر چه كسی را در دنیا سراغ دارید؟ حر؟ هیچ‌كس! از همه گردنش كلفت‌تر است، از همه زورش بیشتر است، و از همه چی؟ غالب است! نه موشك و صاروق و شهاب یك و دو و سه و این‌ها می‌تواند به خدا برسد! هان؟ هی خرج زیاد بكنیم بفرستیم هوا، ببینیم خدا را می‌توانیم بزنیم یا نه؟ می‌توانیم؟ نه بابا! سوختش تمام می‌شود از همان بالا بر می‌گردد پایین! ها؟ نه بمب‌های اتمی و نه هیدروژنی و نه نمی‌دانم موشك‌های قاره پیما و هیچ‌كدام این‌ها، به قدرت این موشك خدا نمی‌رسد! به قدرت بمب و موشك خدا نمی‌رسد! هیچی!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1395,78 +1395,80 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا فرض بكنید كه در مكه، حضرت حركت می‌كرد می‌دید یك فقیری نشسته خوشش می‌آمد از حضرت، داریم كه حضرت در آنجا می‌نشست و با او غذا می‌خورد. امام حسن را نگاه می‌كنید می‌بینید كه این‌ها با مردم همینطور بودند. خودشان را نمی‌گرفتند. دم و دستگاه برای خودشان درست نمی‌كردند. بیا و برو و وقت بگیر و نمی‌دانم بالا و پایینت را بگرد و از این مسائل و این چیزها نبوده. در آن قضایا نبوده و چیزهایی كه ما داریم خودمان به خودمان اضافه می‌كنیم و هی خودمان را بگیریم و هی فلان كنیم. مسخره بازی‌های مهوّع. تهوّع آور واقعا! بعد هم خودمان می‌گوییم امام حسین، امام حسین، امام حسین. كجا امام حسین اینطور بوده. كجا امام حسن اینطوری بوده، كجا امام سجاد اینطوری بودند، وضعشان به اصطلاح اینطور بوده و فلان. خلاصه علی كلّ حال، این مسائلی است كه خب در اینجا بایستی كه مورد توجه قرار بگیرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> *** پس اگر دیدگاه ما نسبت به عاشورا، یك دیدگاه فقط توجه به ظاهر باشد، خب بله، این كلّ أرض كربلا واقعا می‌شود عاشورا، چون یك واقعیت در همه مصداق واحد پیدا كرده. اگر دیدگاه ما یك دیدگاه خیلی متعالی باشد:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وبذل فیک مهجته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">باشد، اگر اینطور باشد،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لیستنقذ عبادک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگر این قسم باشد، دیگر در این صورت عاشورا و كربلا می‌شود أعلی مرتبه از این نزول ارزش‌ها و مصداق برای آن ارزش‌های الهی. این دیگر بالاترین مرتبه می‌شود. پایین‌ترین مرتبه‌اش هم دیگر هركسی در هرجایی، در هرچیزی می‌تواند در همان موقعیت، مصداق واقع بشود برای قضیه؛ یا اینطرفی، یا آنطرفی! نفست اژدرهاست او کی مرده است؟ *** از غم بی آلتی او افسرده است</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -1573,147 +1575,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این یواش یواش، یواش یواش شروع می‌كند چی؟ این را خوردن. یكدفعه می‌بینی أ! پایه رفت! پایه رفته! اینطوری دین انسان را می‌گیرند. اینطوری. تعریف‌ها، تمجیدها، فكر نكردن‌ها روی قضایا فكر نكردن، شبهاتی را كه برای آدم پیدا می‌شود این‌ها را آدم مطرح نكند، در دلش نگه ندارد، مطلب حقی كه برایش پیدا می‌شود، مطلب حق را زیر پا بگذارد، به آن توجه نكند، یك پله مساعد می‌شود برای یك نزول. یك تخریب. یك پله مساعد می‌شود!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> خیلی از این جریانات ... بعد نگاه می‌كنیم نه آقا ... این قضیه در زمان پیغمبر هم همین بوده، بعد پیغمبر هم همین بوده. یك واقعه‌ای است كه همینطوری تكرار می‌شود و الآن هم همین است! همان فرمول‌ها، همان حرف‌ها، همان اصطلاحات، همان تعابیر. همه یكی است! فقط مصداق عوض شده. دیگر پناه بر خدا. یا علی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللهمَّ صلِّ عَلی محمَّد و آلِ مُحمَّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1974,61 +1976,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="51" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -6146,56 +6148,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -6204,51 +6205,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6473,51 +6474,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7292,51 +7293,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7406,72 +7407,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -7681,62 +7685,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7796,250 +7802,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8116,50 +8151,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -8608,120 +8655,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>