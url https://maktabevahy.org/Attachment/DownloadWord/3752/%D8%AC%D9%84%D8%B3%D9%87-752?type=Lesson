--- v0 (2025-11-22)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بررسی بعضی تاویلات در ماهیت مثل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
@@ -137,50 +131,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> در قضیه مثل افلاطونیه، یك همچنین تنظیری را ما می‌توانیم بیاوریم، اما خب تنظیر است نه این‌كه واقعیت همین است. در توجیه كلام افلاطون باید مطلب را اینطور بیان كرد كه هر شیئی كه تحقق خارجی پیدا می‌كند و به صورت مصداق خاصی در می‌آید، این نمی‌تواند بدون امتیاز از دیگری باشد. اگر بخواهد بدون امتیاز باشد، عین او خواهد بود. و اجتماع مثلین، و اجتماع عینین ـ یعنی مثل به همان معنای عین ـ فی آنٍ واحد؛ و این چیست؟ این ممتنع است. روی این جهت هر تمایزی در اصل حكایت از یك واقعیتی می‌كند. در اصل خودش. در آن حقیقت ربطیه خودش به واسطه آن اختلاف است كه ظهور او هم مختلف خواهد بود. اگر شما یك دانه تخمی را در یك زمینی بكارید، این دانه تخم با شرایط و خصوصیاتی كه به خود می‌گیرد، درخت خاصی را به وجود می‌آورد. اما اگر همین دانه تخم در زمین دیگری كاشته بشود، گرچه دانه، دانه واحد است و درخت همان است، اما خصوصیت آن درخت باز تفاوت می‌كند. لذا شما می‌بینید یك نهال را در نقاط مختلف می‌كارند و هركدام از این نهال‌ها شكل خاص خودش را دارد و میوه مخصوص به خود را می‌دهند. میوه، میوه سیب است، ولی یك سیب انواع و اقسامی دارد، مزه‌های مختلفی دارد. و این مزه‌های مختلف و طعم‌های مختلف به واسطه شرایطی است كه پیدا می‌كند و به وجود می‌آید. آن دانه سیب اول می‌شود چه؟ مثل افلاطونی. یعنی آنی كه حقیقت شیء را تشكیل می‌دهد. اما این حقیقت شیء در میانِ و در لایه‌های مختلف سلسله علل و اسباب می‌تواند به اشكال مختلفه بروز و ظهور پیدا بكند. آن اسمش مثل افلاطونی است. مثال افلاطونی عبارت است از همان حیثیت واحده‌ای كه آن حیثیت واحده تبدیل به نوع دیگر نمی‌شود. یك دانه سیب، تبدیل به یك دانه پرتقال نمی‌شود. هركاری هم بكنند نمی‌شود. آن شرایطِ و خصوصیات خودش را دارد و این خصوصیات مربوط به خودش است. بله، ممكن است رنگش و طعمش فرق كند، رائحه اش تفاوت پیدا كند بر حسب شرایط محیط و شرایط زمان. كه اختلاف در اینجا طبیعی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اما این‌كه یك دانه سیب یك روزی تبدیل به دانه پرتقال بشود، نمی‌شود؛ مگر این‌كه یك كارهایی‌اش بكنند، نمی‌دانم فرض بكنید كه در این هسته‌های ملكولی و ژنی و این‌هایش بخواهند تاثیر و این‌ها ایجاد بكنند، كه آن خب یك بحث و یك مسئله دیگری است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> لذا این قضیه به این نكته بر می‌گردد. افلاطون خب از باب این‌كه ایشان از ارباب كشف و شهود بوده، آن حقیقت ربطیه انسان را و همینطور همه موجودات را به آن مبدأ اعلی، آن حقیقت ربطیه را در آن واقع و حقیقت به صورت یك واقعیت جمعی و نقطه وحدت احساس می‌كرده. ببینید ما می‌خواهیم اینجا یك بیراهه بزنیم. اگر نظر رفقا تا اینجا باشد مطلب افلاطون را كه نقل كردیم و تایید هم برای مطلبش آوردیم، ولی از اینجا یك خورده خودمان می‌خواهیم یك خورده شیطونی بكنیم و یك مقداری با نظر افلاطون فاصله بگیریم. در اینجا افلاطون خب ایشان مرد بزرگی بوده، از اهل معنا بوده، و فرق داشته، نحوه تفكرش، با سایر افراد، متفاوت بوده و از آن مقام ذوقی و شهودش برای مرتبه بیان و استدلالش كمك می‌گرفته. این‌ها همه به جای خودش محفوظ؛ و صحیح هم هست و واقعیت هم همینطور است. طبیعی است كه هركسی كه از اهل كشف است، نمی‌تواند آن كشف او در عقل او بی‌تاثیر باشد. این مسئله محال است. كسی كه یك واقعیتی را دارد می‌بیند، عقل او هم به تناسب آن واقعیت خارجیه شكل می‌گیرد. و استدلالی كه می‌آورد و ترتیب بیان و حجج او، بر اساس شهود خارجی است. چطور یك عقل می‌تواند بر یك مسیری حركت كند، در حالتی كه قلب او چیز دیگری را مشاهده كرده. چطور می‌تواند یك عقل، استدلال بر وجود روز كند، در حالتی كه قلب او، دارد مشاهده می‌كند كه الآن شب است و شب ظلمانی است! این اصلا امكان ندارد. لذا از این نقطه نظر، می‌توان بگوییم كه در اعتماد و وثاقتی كه ما می‌توانیم نسبت به اهل معنا و دانش پیدا بكنیم، باید به سراغ آن‌هایی برویم كه صرفا در صدد بیان استدلال عقلی نمی‌توانند باشند. همانطوری كه نسبت به مسائل شرع و نسبت به مسائل دین، و راه‌هایی كه شرع در این مورد برای انسان بیان كرده، و راهنمایی‌هایی كه كرده، از باب صادق مصدَّق، در اینجا هم ما نمی‌توانیم این مسئله را بی‌تاثیر در این قضیه بدانیم. گرچه قاعده </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«نحن معاشر الأنبیاء أُمِرنا أن نكلّم الناس علی قدر عقولهم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ما را نسبت به مطالبی كه از ائمه و از روّات دین بیان می‌شود، دچار تامل می‌كند. ولی كلام ائمه اینطور نبوده كه همه در یك سطح باشد. مطالب عالی و راقی كه آن ها برای خواص بیان می‌كردند، ما می‌توانیم به آن مطالب تمسك كنیم و آن مسائل و آن مطالب را به عنوان راه‌گشا برای كیفیت استدلال و بیان و حجّت قرار بدهیم! بله، مطالب دیگری هم بوده، كه این مطالب در خور فرض بكنید كه مثل این‌كه در روایات امام رضا نسبت به نماز صبح و امثال ذلك این‌ها هست، خب این‌ها چیزهایی است كه افراد عادی و این‌ها می‌آمدند و از حضرت سؤال می‌كردند و خب آن هم كه از بادیه و پشت خیمه بلند شده آمده یا فرض بكنید فرد بی‌اطلاع، چگونه ممكن است كه حضرت برای او از اسرار و معانی رقیقه و لطیفه و دقیقه بخواهد مسائلی بیان كند؟! در خور فهمش و در خور شأنش حضرت هم آن مطالب را برای آن‌ها می‌فرمایند. این‌ها یك چیزهای طبیعی است. ولی یك عالم و یك فرد مدقّق و محقق، باید به آن مطالب عالیه و راقیه آن بزرگان نگاه و توجه كند، و آن‌ها را به عنوان مطلبی كه می‌تواند رویش فكر كند و نظر بدهد و روی آن، حساب باز كند، خیلی مسائل هست. خیلی مطالب زیاد است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> همین دیروز مشهد مشرف بودیم، با چندتا از دوستان صحبتی بود، من گفتم كه: ببینید! چقدر این صحبت عجیب است، یك كلامی از مرحوم آقا به تناسبِ حال، پیش آمد كه ایشان برای انتشار كتاب‌های خودشان فرموده بودند: ما در مطالب حقمان حتی از كسی استمداد نمی‌كنیم و التماس نمی‌كنیم و درخواست نمی‌كنیم. چاپ می‌كنند، می‌كنند؛ نكنند، نكنند! بماند!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -626,147 +621,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این را خدمت رفقا در روزهای گذشته عرض كرده بودیم كه این مطلب ایشان در این‌كه همه این صنف بنی‌آدم یا سایر اصناف به یك واقعیت می‌رسد، كه آن واقعیت، همان كیفیت اختلاف تنوع بین یك نوع و بین نوع دیگر است، در این مسئله جای شك نیست، كه همه به آن یك واقعیت متصل می‌شویم بر حسب سلسله طولیه، و آن توسعه حقیقت علیه در مراتب بالا؛ كه هرچه به مرتبه بالا نزدیك‌تر بشویم، آن مقام تشتت تبدیل به مقام وحدت و مقام جمع خواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تا اینجایش مسئله‌ای نیست. از اینجا به بعد، ما یك مطلبی به اجمال و بعد گفتم تفصیلش را بعدا خدمت رفقا عرض می‌كنم، آن این است كه آیا آن حقیقت واحده‌ای كه نقطه جمع بین كثرات هست، و آن موجب وحدت بین متخالفات و متمایزات هست، خود همان نقطه واحده، آن چه خواهد بود و آن چیست؟ آن نقطه واحده یك حقیقت واحدی است كه هیچ‌گونه امتیاز و افتراق و اختلاف در خود ذات او وجود ندارد، این است قضیه؟! پس وقتی كه اینطور هست این همه اختلافات و این تمایزات از كجا سرچشمه می‌گیرد؟! پس اگر قرار بشود آن حقیقت واحده یك واقعیت باشد كه آن واقعیت همان عینیت خارجی باشد، آن عینیت خارجی همانطوری كه گفتیم بدون تشخص معنا ندارد و شیئی كه متشخص است یعنی به مرتبه فعلیت رسیده، پس بنا بر این، این اختلافات از كجا آمده؟ این تمایز بین شواكل از كجا آمده؟ این اختلاف بین ذوات و نفوس از كجا آمده؟ در حالتی كه این‌ها نمی‌تواند سایر علل و اسباب در این قضیه تاثیر داشته باشد. این‌جا آن مَفرَق طرق، بین تصور ذهنی ما از مطلب مطرح شده جناب افلاطون خواهد بود كه ان‌شاءالله برای فردا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اللهمَّ صلِّ عَلی محمَّد و آلِ مُحمَّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1027,61 +1022,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="53" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0053" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5199,56 +5194,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5257,51 +5251,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5526,51 +5520,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6345,51 +6339,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6459,72 +6453,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6734,62 +6731,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6849,250 +6848,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7169,50 +7197,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7661,120 +7701,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>