--- v0 (2025-10-30)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مروری بر همان مطالب گذشته</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امروز یك مروری می‌كنیم بر همان مطالب گذشته و تتمه‌اش را ان‌شاءالله از فردا نسبت به روایات و احادیث و اخبار در این زمینه ... چون یك مقداری قضایا و مسائل به آن‌ها بر می‌گردد، ان‌شاءالله ادامه می‌دهیم تا ببینیم به كجا می‌رسیم ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -220,356 +214,373 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> را می‌گوییم، قلم را می‌زنیم در مركب، شروع می‌كنیم به نوشتن؛ آخر جلد دو به چه ختم می‌شود را نمی‌دانم. واقعا هم نمی‌داند، واقعا هم نمی‌داند كه به چه ختم می‌شود، می‌گوید فعلا قلم را می‌زنیم و شروع می‌كنیم به نوشتن، هر شب دو سه صفحه می‌نویسیم تا این‌كه بعد مطلب یكی یكی پیدا بشود. چه بسیار ممكن است حتی مطالبی در آن موقع در ذهن نباشد، با مراجعه به كتب دیگر انسان نسبت به یك مطلبی اطلاع پیدا بكند. ما كه معصوم نیستیم، ما كه امام نیستیم، ممكن است كه فرض بكنید كه یك مطلبی در ذهن باشد، با مراجعه به بعضی از مدارك دیگر طرز فكر تغییر پیدا بكند. خیلی از نویسنده‌ها هستند كه وقتی شروع به نوشتن می‌كنند، مطالب فرق می‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> درست؟ پس در وهله اول اطلاعی بر آن‌چه كه در اینجا می‌خواهد بنویسد ندارد و اختتام او را نمی‌تواند آن اختتام را تصور كند، یكی به این قِسم، شروع می‌كند به نوشتن، می‌گوید یا علی را گفتیم و شروع كنیم به آن‌چه كه در اینجا چه خواهد آمد، یواش یواش یك صفحه دو صفحه ده صفحه بیست صفحه تا همین كه این تمام شد، آن‌وقت می‌گوید خیلی خب مسئله به اینجا رسید و این مطالب در آن هست. یك وقتی اینطور، یك وقتی نه، خود آن فرد، خود آن مؤلف می‌داند كه چه می‌خواهد در او بنویسد، یكی یكی مطالب در ذهنش هست، ولی «نمی‌تواند» یك مرتبه ارائه بدهد، مجبور است شبی چهار صفحه پنج صفحه بنویسد، بیشتر قدرت ندارد، دستش جان ندارد، زمان او را یاری نمی‌كند بر این كه بخواهد یك مرتبه، همان خلق الساعه یك كتاب جلد دوی اسفار همینطوری ... تمام مطالب چه؟ در ذهن است. نمی‌تواند آن جهت آن به اصطلاح اراده بر این انطواء كتاب بر این محتویات، آن اراده موجود است، ولی به واسطه ضعف‌های خارجی و عدم قدرت و نواقصی كه دارد، توان برای پیاده كردن آن اراده را ندارد الّا به گذشت زمان، الّا به مثلا بعضی تمهیدات، همینطور به قول عرب‌ها شویه شویه بیاید جلو، تا این‌كه هر شب پنج تا، ده تا، ده صفحه، شروع بكند از این‌ها نوشتن؛ اما خود آن مطالب از اول در ذهن هست كه اول از چه خط شروع می‌شود و بعدا به چه این مسائل ختم می‌شود، این مطالب در ذهن است؛ درست شد؟ نمی‌تواند این‌ها را خلق الساعه ارائه بدهد، این نیاز به گذشت دارد؛ درست شد؟ وقتی كه شما این مطالب آخر را نگاه می‌كنید می‌گویید كه این صفحه قبلش باید این‌ها را نوشته باشید، یك صفحه دیگر می‌زنید از آخر به اول می‌گویید این قبلا باید اینطور باشد، همینطوری یكی یكی ... اما در ذهن خود نویسنده تمام مطالب الآن حضور دارد، خودش در ذهنش مرتب می‌كند بدون این‌كه اصلا بیاورد: اول این بحث را شروع می‌كنم، بعد این بحث را شروع می‌كنم، بعد این روایت را نقل می‌كنم، آن كلام فلان حكیم را می‌آورم، آن قضیه را ... تمام این‌ها را در ذهن خودش مرتب كرده، آماده، قدرت ندارد این‌ها را دفعتا بیاورد؛ درست شد؟ در ذات پروردگار یك همچنین مثالی را می‌توانیم در اینجا جاری كنیم. در ذات پروردگار آیا اراده بر تألیف كتاب تكوین، آیا این اراده مثل كسی است كه اطلاعی بر محتویات كتاب ندارد؟ خب این كه معنا ندارد. ذات پروردگار در تألیف كتاب تكوین به نفس اراده تمام آن‌چه را كه باید انجام بشود به نفس آن اراده همه را دارد. آیا عاجز است از این‌كه آن‌ها را مثل آن مؤلف یكی یكی بیاورد؟ آن هم عاجز نیست. پس بنا بر این هیچ دلیلی برای تقدم و تأخر در آن اراده‌های متفاوت وجود ندارد و هر مرادی كه بخواهد به واسطه عجز یا به واسطه آن به اصطلاح نقائص ذات بخواهد تأخّر تكوّنی پیدا بكند، این در ذات پروردگار این‌ها چیست؟ این مردود است. آن‌چه كه باقی می‌ماند این است كه ذات پروردگار به نفس اراده واحده، به یك اراده، تمام سلسله مراتب وجود را، تمامش را، تمام سلسله مراتب وجود را به نفس اراده و دفعه ما، به وجود آورده است؛ منتها هركدام از آن مراتب وجود آثار خودش را دارد. در یك مرتبه فرض بكنید كه مرتبه مرتبه فقط معناست، در یك مرتبه صورت است، در یك مرتبه صورتِ ـ فرض بكنید كه ـ مثالی است، در یك مرتبه ... چون خود صورت‌ها هم در یك عوالم بالاتر با هم اتحاد می‌توانند پیدا بكنند در خود آن حقائق كلیه. در یك مرتبه كه مرتبه خارج است، این‌ها همه تعینات و تعینات خارجی و تجسماتی كه است كه هركدام برای خودشان متمایز از یكدیگر خواهند بود. این به اصطلاح آن چیزی است كه ... لذا وقتی كه شما به این قضیه نگاه می‌كنید دیگر روایت موسی بن جعفر علیه السلام كه بسیاری از افراد این روایت را مردود شمرده‌اند حتی، نفهمیده‌اند كه معنایش چیست، گفته‌اند كه این روایت فرض كنید زائد است. بله مثلا داریم از ائمه داریم: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه شیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، این را داریم؛ خب این یك چیزی كه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ... دوباره انداختند خدا را در یك عالم هوهویت و احدیت و احدیه الذاتی كه هیچ ارتباطی وجودش با وجود سایر مخلوقات ندارد و وقتی كه انداختند خدا را در آن مرتبه، این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه الشیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معنای خودش را می‌دهد؛ خدا بود و هیچی نبود! یكی بود یكی نبود، غیر از خدا هیچ‌كس نبود! همانی كه ما از اول از كوچكی به ما می‌گفتند، این در آن‌جا صدق پیدا می‌كند. ولی وقتی كه ما به روایت موسی بن جعفر می‌رسیم، می‌بینیم حضرت می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">والآن كما كان!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن كما كان،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> الآنی كه این خلق مادّی در مرآی و منظر ماست، الآن كه این عوالم همه در جلوی چشم ماست، دیگر این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه شیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> چه معنا می‌دهد؟ یعنی خدایی كه در آن موقع بود و هیچ نبود، الآن هم آن خدا هست </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لم یكن معه شیء،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نه این‌كه هیچ نبود. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه شیء،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> معنای این روایت نه معنای نبود اشیاء است، معنایش عدم تكوّن اشیاء به نحو وجود انضمامی است؛ نمی‌دانم چرا این‌ها انقدر نمی‌فهمند این را! وجود انضمامی اشیاء در كنار پروردگار معنا ندارد، از كیسه خاله‌شان مگر آورده‌اند این وجود را؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه شیء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنی همان مقام احدیه الذات، همان صرافت وجود، همان مقام وجود اطلاقی و لا یتناهی، كه در ذات پروردگار است، آن دو برنمی‌دارد، چه الآن می‌خواهید تصور كنید، چه دویست میلیون سال قبل را می‌خواهید تصور كنید، چه دویست میلیون سال قبل می‌خواهید تصور كنید، چه اصلا فرض بكنید كه مسئله را در عالم مثال ببرید، ارتباط بین خلائق و خالق را قطع كنید، هركاری می‌خواهید انجام بدهید، این وجود اطلاقی دو بر نمی‌دارد. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، كنار این. آقا این تنگ آب در دست راست من است، لیوان همه دست چپ من است، این در كنار این است، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنی خدایی نبوده در كنارش یك لیوان آب باشد، هرچه بوده همین تنگ آب بوده، توجه كردید؟ هرچه بوده همین وجود احدیه الذات بوده، هرچه بوده ... آن وجود احدیه الذات، آن وجودی كه در مقام هوهویت است، آن وجودی كه در مقام وجود اطلاقی است، الآن چه تغییری در آن پیدا شده؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">والآن كما كان!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنا بر این اینی كه امام كاظم می‌فرمایند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كان الله و لم یكن معه شیء والآن هو كما كان،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> این حقیقت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الان</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> علی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما كان،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> كه ما داریم الآن می‌بینیم اشیاء خارجی را كه متمایز از یكدیگرند و الآن داریم مشاهده می‌كنیم اشیاء خارجی را كه متمایز ... این تمایزی كه می‌بینیم این همان تمایز، تمایز در مقام احدیه الذات است، درست شد؟ همان است! پس عالم قضاء و قدر یكی شد! نه قضائی دیگر داریم، نه چه؟ نه میوه‌ای داریم!! غذا و میوه و آب و قضاء و قدر همه برداشته شد! یك حقیقت، حقیقت واحده است كه آن حقیقت عبارت است از احدیه الذات، آن احدیه الذات الآن موجودٌ. نه این‌كه آن احدیت قبلا، آن آن آن، آن‌طرف‌ها، در صندوق، در افق‌ها، در غیب‌ها، در كهكشان‌ها برویم، سیاه‌چال‌ها را رد بكنیم و نمی‌دانم ستارگان و سیارات را این‌ها را همه را بگذریم و ببینیم آن‌طرف چه بوده و این‌ها و اوه! یك چیزی كه در كیسه هیچ عطاری پیدا نمی‌شود، آن، آن احدیه الذات را اسمش را روی آن بگذاریم و بعد خودمان را بكشانیم بیاوریم اینجا در این مَدرس خودمان را قرار بدهیم جدای بتّی و انقطاع كلّی از آن مقام ذات در این‌جا برای ما پیدا بشود، حالا بگردیم ببینیم آن‌جا چه بوده، یك چیزهایی سر هم ... نه آقا جان! همان مقام احدیه الذاتی كه این مقام برای ذات پروردگار ثابت بوده است، این مقام ثابت است. بوده است و است و خواهد بود، از میان برداشته می‌شود؛ یك واقعیت می‌ماند. لذا امام علیه السلام می‌فرماید كه: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كشف الغطاء ما ازددت یقینا.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امیرالمؤمنین می‌فرمایند اگر پرده برداشته بشود، به یقین من اضافه نمی‌شود. در حالتی كه باید اضافه بشود! هرچه هم ما یقین داشته باشیم بر این‌كه جنابعالی راست می‌گویید، هرچه هم ما قسم حضرت عباس بخوریم بر این‌كه شما راست می‌گویید، اگر بگویید كه الآن در منزل ما فلان چیز هست، تا وقتی كه من نیایم با چشمم در منزلتان نبینم، مسئله چیست؟ یك خورده‌ای، یك ذره‌ای: شاید یادش رفته، شاید آمده بیرون خوب دقت نكرده، خوب ... یقین دارم‌ها، یقین دارم. می‌گویم این درست است، فلان، ولی خب آنی كه ملموس باشد ... من الآن فرض بكنید كه از بیرون كه بیایم، آقای فرض كنید چیز كه بیایند به بنده بگویند آقا افرادی كه در این مجلس هستند این‌ها هستند، یكی یكی اسامی را هم نوشته‌ام. خب می‌گویم اشتباه نكرده دیگر، نوشته: آقای فلان، آقای فلان، آقای فلان. این من الآن نسبت به افرادی كه اینجا هستند حالت اطمینان و حالت یقین پیدا می‌كنم؛ در عین حال، فرق می‌كند كه من در را باز كنم و بیایم اینجا بنشینم و نگاه به رفقا بكنم و یكی یكی یكی ... این حالی كه الآن دارم با اینی كه صورت افراد را به من بدهند یكی است؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بیننا و بین الله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یكی است؟ یا نه، این یك چیز دیگر است. امیرالمؤمنین می‌گوید: این را هم من ندارم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> چه می‌شود؟ چه می‌شود كه انسان به یك مرتبه‌ای برسد كه وقتی پرده برداشته می‌شود ذرّه مّثقالی بر حالت و احساس خودش، دو حالت مختلف تأثیر نگذارد. این غیر از این است كه همه چیز ثابت است؟ وقتی حضرت می‌گوید كه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لو كشف الغطاء ما ازددت یقینا،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنی من الان دارم می‌بینم، چه را می‌خواهد برایم روشن بشود؟ می‌بینم! چه را می‌خواهد؟ نه این كه به من گفته‌اند، خیلی خب، آنی كه گفته‌اند درست است، آنی كه گفته‌اند صادق است، صادق مصدَّق آمده گفته، من هم یقین دارم، قسم حضرت عباس هم رویش می‌خورم كه مو به مو انجام می‌شود، ولی باز باز باز آن حالی كه انسان، آن احساسی كه انسان، آن موقعیتی كه انسان در مواجهه با خود حقیقت الشیء برای او حاصل می‌شود ... به شما می‌گویند حلوا این است، این خصوصیات را دارد، شما یقین دارید و قسم می‌خورید كه حلوا این است، اما وقتی كه آن حلوا را می‌گذارید در دهانتان، حالتتان با آن حالتی كه فقط یك حضور ذهنی دارید حالتتان یكی است؟ تفاوت می‌كند، خیلی هم تفاوت می‌كند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اما امیرالمؤمنین می‌فرماید: ما ازددت یقینا، این مال چیست؟ به خاطر این كه الان ... </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كشف الغطاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنی چه؟ یعنی آن زمانی كه امیرالمؤمنین بود عالم قیامت بود؟ بله! آن زمان عالم قیامت بود، الآن عالم قیامت است! الآن عالم قیامت است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> وقتی كه زید می‌آید پیش پیغمبر، حضرت می‌فرمایند ـ زید بن حارثه‌ها ـ حالت چطور است؟ چه می‌گوید؟ به پیغمبر چه عرض می‌كند؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أری الجنّه و من فیها!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دارم می‌بینم، نه این كه به من گفتی شما، شما گفتی جای خود! خیلی خب؛ در قرآن هم خیلی آیات جهنم و بهشت و این‌ها هست؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أری!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> من دارم می‌بینم! چه را دارم می‌بینم؟ یعنی همان‌طوری كه الآن یا رسول الله تو را دارم می‌بینم هان آن‌جا نشستی و این هم اولی و دومی و فلان و حالا خوبشان، بدشان، اصحاب همه، همانطوری كه الآن دارم یكی یكی را مشاهده می‌كنم، همانطوری هم الان أری، دارم می‌بینم، واقعیت را دارم می‌بینم، حقیقت را دارم می‌بینم. همان‌طوری كه این‌هایی كه در اینجا نشسته‌اند خبر ندارند از این‌كه در معده‌شان چه دارد جریان پیدا می‌كند، قلبشان چگونه دارد می‌زند، در شش و كبد و صفرا و كلیه‌شان چه مسائلی الآن دارد انجام می‌شود اطلاع ندارند، اما یك كسی كه فرض بكنید كه انداخته دارد تماشا می‌كند با آن عكس‌برداری و فلان دارد یكی یكی می‌بیند، آیا می‌تواند بگوید كه من دارم در تو چیزی را می‌بینم كه تو نمی‌بینی؟ خب راست می‌گوید! در همین لحظه، همین لحظه، من دارم در شما چیزی را مشاهده می‌كنم كه شما خودت نمی‌بینی!</w:t>
@@ -742,50 +753,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لبیك اللهم!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن یكی صدای گاو دارد در می‌آورد! حالا این‌ها خوب‌هایش هستند! بعد حالا مسائل دیگر و صداهای دیگر و خصوصیات دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> امام صادق یا امام باقر پرده را </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">كُشِف الغطاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> كرد، پرده را زد كنار، یك دفعه گیج شد. نه این‌كه ایجاد كرد؛ بود! آنی را كه بود به ابی‌بصیر نشان داد. آنی را كه بود، آمد پرده را برداشت كنار زد، ایجاد نكرد، از خودش انشاد نكرد، به وجود نیاورد، درست شد؟ این‌ها همه ما را می‌رساند به یك حقائق ملموس كه ببینیم آقا چه خبر است اوضاع. كجای كاریم ما؟ دنبال چه داریم می‌گردیم؟ به یك حقائقی ... نه این‌كه ما را پرت كنند، حواله بدهند، فرض كنید كه برو حالا دنبالش، ببین كجاست بگیر؛ آن‌چه را كه ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سال‌ها دل طلب جام جم از ما می‌كرد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -885,147 +897,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: خب عرض می‌كنیم، چشم! ان‌شاءالله! این جزو چیزها ... یادداشت بفرمایید. شما می‌خواهید همین امروز همه چیز باشد؟ بابا ما الآن ده بیست روز، چقدر، وقت داریم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> تلمیذ:....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استاد: بله بله، درست است. بله. این حال هم همان است، فرقی نمی‌كند، اضطراب منافاتی با یقین ندارد، شما تا به یك امری یقین نداشته باشید اضطراب پیدا نمی‌كنید. اضطراب از ... چون یقین دارید و می‌دانید كه چه قضیه‌ای دارد اتفاق می‌افتد، این حال اضطراب ... و اضطراب هم نه از خوف و ترس و فلان، اضطراب از انقطاع نفسِ متعلّقه به مادی است كه آن نفس ولایت است كه تمام كون و مكان را دارد عوض می‌كند، این از این؛ نه این‌كه از ملاقات خدا. چون دارد این نفس ولی از دنیا می‌رود، همه عالم دارد زیر و رو می‌شود، این دارد آن را نگه می‌دارد كه آن را سالم به ولی بعدی برساند. متوجه شدید؟ این برای این، تغییر و تحولات در عالم است كه نفس او دچار انقلاب و دچار اضطراب می‌شود و این برای هر امامی قبل از فوتش اتفاق می‌افتد، اختصاص به امیرالمؤمنین ندارد. حالا توضیحش را یا بیشترش را بعدا.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1286,61 +1298,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="55" name="_x0000_i0055" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="22" name="_x0000_i0022" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0055" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0022" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5458,56 +5470,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5516,51 +5527,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5785,51 +5796,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6604,51 +6615,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6718,72 +6729,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6993,62 +7007,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7108,250 +7124,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7428,50 +7473,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7920,120 +7977,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>