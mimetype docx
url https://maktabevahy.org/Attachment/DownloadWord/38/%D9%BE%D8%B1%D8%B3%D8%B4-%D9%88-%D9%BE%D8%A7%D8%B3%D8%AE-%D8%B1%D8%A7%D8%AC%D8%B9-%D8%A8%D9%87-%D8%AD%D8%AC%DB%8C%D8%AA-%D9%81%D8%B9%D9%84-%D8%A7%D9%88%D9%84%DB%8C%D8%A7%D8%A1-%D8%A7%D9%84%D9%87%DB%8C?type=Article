--- v0 (2025-10-15)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -361,64 +355,66 @@
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لذا در لغت چنین گفته‌اند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الولایة حصول الشیئین بحیث لیس بینهما ما لیس منهما</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. ولایت یعنی بین دو چیز چنان قرب و مؤالفت صورت پذیرد كه چیزی خارج از وجود آنان در میان نباشد. در نتیجه این قرب كه لازمه وحدت است آثار شیء در ولی تجلی می‌نماید و چون عبد در مقام عبودیت به این مرتبه از قرب برسد بواسطه غلبه جنبه عِلّی در حضرت حق ذات عبد متحوّل و متغیر به آثار و ظهورات ذات پروردگار می‌شود و این مسأله معنا و مفهوم حدیث قدسی معروف است كه می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما یتقرب الی عبد بشیء احب الی مما افترضته علیه فكنت سمعه الذی یسمع به و بصره الذی یبصر به و لسانه الذی ینطق به و یده الذی یأخذ به...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هیچ عمل و كرداری كه بنده مرا به من نزدیك كند در نزد من بهتر از تكالیف و دستورات شرعیه نمی‌باشد پس در صورتی كه بنده من قیام به آنها كرد من گوش او می‌شوم و چشم و زبان و دست و... خواهم شد. در این صورت است كه اعمال و گفتار و تفكر ولی خدا از كیفیت و صبغه بشری خارج شده و به صبغه الهی و جوهر ربوبی در خواهد آمد. و نیز در حدیث قدسی شریف می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عبدی اطعنی حتی اجعلك مثلی فانا اقول كن فیكون و تقول لشیء كن فیكون.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> بنده من فقط مرا عبادت كن و در تحت انقیاد من درآی تا تو را همانند خویش گردانم. من به چیزی چون گویم موجود شد، وجود پیدا می‌كند و تو نیز اگر بگوئی: باش، خواهد بود. ولایت از ناحیه عبد و از ناحیه پروردگار این حقیقت و معنای ولایت است، پس ولایت بمعنای سلطه و سیطره و هیمنه و حكومت نیست بلكه بمعنای نزدیكی و قرب است، الا اینكه این تقرب در طرفین بنده و پروردگار به دو صورت با حفظ اصل حقیقت و ریشه آن ظهور پیدا می‌كند. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولایت از ناحیه عبد كه همان فناء ذات عبد در ذات پروردگار است موجب استجلاب و استجذاب نفحات جمالیه و بارقه‌های اسماء و صفات كلیه حق بر قلب بنده است و همین ولایت از ناحیه پروردگار به معنای افاضه رشحات آثار جمال و جلال بر قلب و ضمیر بنده است و سلب اختیار و اراده او و جایگزینی اراده و مشیت خود بجای آنست، كه در این صورت بنده قادر بر انجام اموری كه از شئون اراده و اختیار حضرت حق است خواهد بود. ابن فارض عارف عظیم الشأن مصری رضوان اللَه علیه در این باره می‌فرماید: </w:t>
       </w:r>
       <w:r>
@@ -474,192 +470,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب سؤال سوم:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در این موضوع از روایات و حكایات وارده درباره اصحاب ائمه علیهم السّلام می‌توان نسبت به بعضی از آنان چنین احتمالی را داد. از جمله از اصحاب رسول خدا صلّی اللَه علیه و آله و سلّم سلمان قطعاً حائز این مرتبه بوده است و تعبیری كه از پیامبر درباره او شده است مبین این مطلب می‌باشد از جمله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سلمان بحر لایُنْزَف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، «سلمان دریائی است كه هیچگاه به قعر آن نتوان رسید.» این تعبیر كاملاً بر یك عارف واصل منطبق است، زیرا عارف باللَه بواسطه وصول به ذات لا یتناهی حضرت حق و اندكاك در آن موجب تجلّی اسم علیم در قلب خود شده است و از آنجا كه سعه وجودی او در مرتبه ماهوی از بین رفته و به وجود اطلاقی و لایتناهی حق رسیده است دیگر حد و مرزی برای علم و قدرت و حیات او نمی‌باشد و لذا رسول خدا تعبیر فرمود: دریائی كه به انتهاء نمی‌رسد. و یا درباره اویس و مقداد و میثم تمار و حبیب بن مظاهر اسدی این چنین مطالبی به چشم می‌خورد و از اصحاب ائمّه متأخر علیهم السّلام می‌توان به جابر بن یزید جعفی، محمد بن مسلم و نیز چنانچه در كتب تراجم مذكور است بایزید بسطامی شاگرد مكتب امام صادق علیه‌ السّلام و نیز معروف كرخی از شاگردان حضرت ثامن الحجج علیهم‌ السّلام نام برد. تذكر این نكته ضروری است كه بسیاری از این افراد در عین ارتباط با امام علیه السّلام از مرأی و منظر عامه مردم مختفی بودند و كسی آنها را نمی‌شناخته است و از حال آنها اطلاعی نداشته است چنانچه مرحوم ملا محمد تقی مجلسی رضوان اللَه علیه در رساله تشویق السالكین به این مسأله اشارت دارد. و همه آنها در تحت ولایت امام معصوم علیه السّلام مردم را بر حسب تشخیص تكلیف بسوی ولایت امام هدایت و ارشاد می‌نمودند. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب سؤال چهارم: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این مسأله را حقیر در جلد دوم اسرار ملكوت بطور مبسوط و مشروح توضیح داده‌ام و اما مجملا اینكه: برای شناخت انسان كامل و ولی‌خدا ابتدائاً باید كمال و ولایت برای جوینده و پوینده مشخص و تعریف شود و بداند كه بطور كلی كمال انسان در چیست و انسان كامل به چه فردی اطلاق می‌شود؟ زیرا در این عرصه دیده می‌شود بسیاری از مكاتب و گروهها با طرح مطالب جاذب و امور غیر عادی و طبیعی و چه بسا انجام بعضی از كارهای فوق العاده و چشمگیر و إخبار از برخی حوادث، خود را به جای اولیای الهی و عرفاء كمّلین جا زده‌اند و مردم كه از همه جا بی‌خبر و بی‌اطلاع از معارف اصیل الهی می‌باشند آنان را افراد برجسته و فوق العاده به حساب آورده، به دور آنان اجتماع می‌كنند و بدین وسیله موجب از دست رفتن فرصتها و از بین رفتن عمر و سرمایه‌های وجودی پروردگار به بشر می‌شوند. باید در درجه اول شناخت كه، ولایت و عرفان و توحید چیست و انسان كامل به چه مراتب و مراحلی از معرفت می‌تواند دست پیدا كند، آنگاه با تحقیق در رفتار روز و شب، سفر و حضر، صحت و مرض، سختی و رخاء و انطباق كردار و گفتارش و نیز بیان مطالب و سطح و مرتبه سخنانش كه در چه وادی و عرصه‌ای معمولا به سخن می‌پردازد و آیا مطالبی را كه بیان می‌كند از روی مطالعه و درس و بحث است یا از روی شهود و احساس قلبی. و بطور كلی شناخت یك ولی الهی با معیارهائی كه ذكر شد باید همراه یك نوع اطمینان قلبی و سكونت خاطر باشد و این مسأله به صدق و صفای انسان و حرّیت در انتخاب فرد سالك باز می‌گردد، سالك چنانچه در نفس خود غل و غشی نداشته باشد و دل و ضمیر خود را بین خود و خدای خود صاف گردانده باشد و هیچ كلك و مرضی همراه با فحص و بحث او نباشد، طبق روایت امام حسن عسگری علیه السّلام، خداوند آن فردی كه شایسته و صلاح ظرفیت اوست به او می‌نمایاند، و اگر در دل خود روزنه‌ها و جایگاههائی را برای نفس و انانیت و خواست خود باقی گذارده باشد، سعی او باطل و فحص او بی‌نتیجه و اگر هم بر فرض دست او به ولی خدا رسید هیچ فائده و اثری بر آن مترتب نخواهد شد. از باب مثال نمونه‌ای را ذكر می‌كنم: قبل از انقلاب اسلامی ایران در زمان گذشته روزی فردی معمّم و متشخص به مرحوم والد، رضوان اللَه علیه مراجعه می‌كند و از ایشان كسب تكلیف سلوكی و مقدمه موصله را می‌نماید. مرحوم والد پس از طی چند جلسه صحبت و تبیین مواضع و توضیح مراتب در جلسه آخر به او می‌فرمایند: حال با توجه به مطالبی كه در این جلسات گذشت تا چه حد شما حاضر و آماده‌اید كه وجود خود و آثار وجودی و شئونات خود را در راه سیر و سلوك و اطاعت از استاد و انقیاد در برابر دستورات قرار دهید؟ آن فرد معمم پس از لحظه‌ای تأمّل عرض می‌كند: من نسبت به همه مطالب و دستورات و اطاعت از آنچه می‌فرمائید استعداد و آمادگی دارم فقط نسبت به فلان مطلب اگر اجازه بفرمائید به راه و روش خود باشم. مرحوم والد قدس اللَه سره می‌فرمایند: اتفاقاً سؤال من برای همین مطلب بود. پس معلوم می‌شود شما آمادگی و تهیأ انقیاد و اطاعت را ندارید و آن جلسات خاتمه یافت. به نظر می‌رسد این مقاله تا حدودی پاسخ به سؤالات مذكوره را داده باشد البته سعی شده است كه تا حد ممكن عبارات ساده و قابل فهم برای عموم بوده از ذكر اصطلاحات و تعابیر غامض صرف نظر شده است، إن شاء اللَه در آینده توضیح بیشتر و جامع‌تری ارائه خواهد شد. إن شاء اللَه موفق و مرضی المرام باشید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سید محمد محسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -920,61 +917,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="18" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="42" name="_x0000_i0042" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0042" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5092,56 +5089,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5150,51 +5146,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5419,51 +5415,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6238,51 +6234,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6352,72 +6348,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6627,62 +6626,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6742,250 +6743,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7062,50 +7092,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7554,120 +7596,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>