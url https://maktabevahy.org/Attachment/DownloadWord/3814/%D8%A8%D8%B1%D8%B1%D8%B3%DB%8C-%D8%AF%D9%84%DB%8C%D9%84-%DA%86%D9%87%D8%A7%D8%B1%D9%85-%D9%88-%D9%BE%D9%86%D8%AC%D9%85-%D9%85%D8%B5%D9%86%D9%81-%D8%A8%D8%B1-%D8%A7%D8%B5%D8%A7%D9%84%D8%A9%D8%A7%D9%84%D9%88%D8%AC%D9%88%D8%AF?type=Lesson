--- v0 (2026-07-05)
+++ v1 (2026-09-04)
@@ -17,50 +17,62 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -121,51 +133,51 @@
         </w:rPr>
         <w:t xml:space="preserve">شرح منظومه جلسه چهاردهم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، غرر فی أصالة الوجود )</w:t>
+        <w:t xml:space="preserve">(المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، غرر فی أصالة الوجود)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
@@ -1427,1073 +1439,1199 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: مرحوم حاجی هم تقسیمات را بالقوّه می‌گویند نه بالفعل؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: ایشان می‌گویند:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="NaghlegholMatn"/>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الحمد لله المتجّلي بنور جماله على الملك والملكوت، المحتجب في عزّ جلاله بشعشعة اللّاهوت عن سكان الجبروت، فضلاً عَنْ قُطّان النّاسوت؛ أنار بشروق وجهه كلّ شيء، فنفذ نوره بحيث أفنى المستنير، و أعار لمشاهده طرفاً منه فبعينه رآه المستعير، و عند كشف سبحات جلاله، لم يبق الإشارة و المشير؛ فمنه المسير و إليه المصير.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بخلاف ما إذا کان للوجود حقیقةً، فإنَّه کخیطٍ ینظِّم شَتاتها و لا ینفصم به مُتفرِّقاتها، فکان هنا أمرٌ واحدٌ، کما فی الممتدَّات القارَّة أو غیرالقارَّة، حیث أنَّ کثرتها بالقوَّة؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درست است که می‌گویند کثرت آن بالقوّه است، ولی عرض ما به مرحوم حاجی این است که این کثرت غیرمتناهی را که شما در اینجا تصور کرده‌اید یک منشأ انتزاع خارجی دارد؛ دربارۀ این منشأ انتزاع چه می‌گویید؟ آیا می‌گویید که منشأ انتزاع بالقوّه است یا بالفعل است؟ اگر منشأ انتزاع بالفعل است پس این اشکال وارد است. و اگر اصلاً کثرتی در خارج نیست و کثرت بالقوه هست، آن‌وقت ما در اصالةالماهیة هم همین را می‌گوییم. قائلین به اصالةالماهیة هم می‌گویند که کثرت در اینجا بالقوّه است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما در اینجا مسئله را نمی‌توانید به این نحوه مطرح بکنید که در اصالةالماهیه بگویید که کثرت بالفعل است اما در اصالةالوجود بگویید که کثرت بالقوّه است. بالأخره این چیزی که الآن من در اینجا می‌بینم این است که این وجود در اینجا متعیّن شده است و سپس تعیّن دیگری گرفته است و همین‌طور تعیّنات بعدی را گرفته است؛ پس یا در هر دو مورد بگویید که یک امر واحد است یا در هر دو مورد بگویید که یک امر غیرمتناهی بالقوّه است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">راه حل اشکال دلیل چهارم مصنف</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: بالقوّه بودن را در وجود می‌شود تصوّر کرد چون سیّال است اما در ماهیّات نمی‌شود تصوّر کرد چون تشکیک در اینجا نیست پس باید بالفعل باشند. در این‌صورت اشکال مرحوم حاجی فقط به اصالةالماهیة وارد است و ما نمی‌توانیم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماهیّات متعدّد نامتناهی را در اینجا تصوّر بکنیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: این همان مطلبی است که بعد از تتمّه عرض کردم. اشکال به مرحوم حاجی در بحث غیرمتناهی بودن بود. مرحوم حاجی دارد برای وجود یک کثرت غیرمتناهی درست می‌کند، منتها غیرمتناهی بالقوه! عرض ما این است که این بالقوّه که الآن شما دارید برای آن درست می‌کنید بر چه اساسی است؟ آیا وجود خارجی ندارد؟ یعنی شما همین ماهیّت را گرفته‌اید؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون مرحوم حاجی یک امر واحد را می‌گیرد و می‌گوید که این امر واحد من‌باب‌مثال در اینکه از جمادی می‌خواهد برگردد و به نبات تبدیل بشود؛ قائلین به اصالةالوجود می‌گویند که یک امر واحد است و کثرت آن، کثرت اعتباری است و این اشکال ندارد. یعنی امر نامتناهی بالفعل را در آن تصوّر می‌کند منتها می‌گوید که این بالقوّه است. بالقوّه بودن یعنی کأنّ اصلاً امر خارجی تحقّق ندارد و هرچه هست همان وجود است. ولی به ماهیّت که می‌رسند، به گردن قائلین به اصالةالماهیة می‌گذارد که آن امر خارجی همان ماهیّت است و آن چیزی که در خارج است بالفعل است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من عرض کردم که اگر بحث در غیرمتناهی بودن است به هر صورت قائلین به اصالةالماهیة هم به ما این را می‌گویند که بالأخره این وجود از انبساط درآمده است و مقیّد شده است و شما مقیّد شدن آن را نمی‌توانید رد بکنید! و بالأخره الآن مقیّد بالفعل در خارج هست. چه جوابی برای این دارید؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و این مقیّد بالفعل در خارج غیرمتناهی و محصور بین حاصرین است. حالا اگر چه مقیَّدِ آن قیدِ غیرمتناهی واحد است؛ عیب ندارد که مقیَّد واحد است ولی قیدِ آن، غیرمتناهی می‌شود. دیگر چاره‌ای نداریم به غیر از اینکه ما بگوییم که اصلاً کثرتی در اینجا نیست و فقط یک امر واحد است. پس در غیرمتناهی بودن اشکال وارد است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اما اگر مرحوم حاجی این را می‌گفت که وجود یک واحد سیّال است و این واحد سیال گرچه غیرمتناهی فرض می‌شود، اما در واقع چون امر واحد سیّال است اشکالی پیش نمی‌آید، اما قائلین به اصالةالماهیة نمی‌توانند این را یک امر واحد سیّال بدانند. اگر دلیل را این‌طور مطرح می‌کردند دیگر مسئله اشکال نداشت و می‌توانستیم آن را قبول بکنیم. این دلیل چهارم مرحوم حاجی بود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلیل پنجم مصنف بر اصالةالوجود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اما دلیل پنجم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بخلاف ما إذا کان للوجود حقیقةً، فإنَّه کخیطٍ ینظِّم شَتاتها و لا ینفصم به مُتفرِّقاتها، فکان هنا أمرٌ واحدٌ، کما فی الممتدَّات القارَّة أو غیرالقارَّة، حیث أنَّ کثرتها بالقوَّة؛</w:t>
+        <w:t xml:space="preserve">کَیْفَ وَ بِالْکَونِ عَنِ اسْتِوَاءِ *** قَدْ خَرَجَتْ قَاطِبَةُ الأشْیَاءِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">شما در اینجا مسئله را نمی‌توانید به این نحوه مطرح بکنید که در اصالةالماهیه بگویید که کثرت بالفعل است اما در اصالةالوجود بگویید که کثرت بالقوّه است. بالأخره این چیزی که الآن من در اینجا می‌بینم این است که این وجود در اینجا متعیّن شده است و سپس تعیّن دیگری گرفته است و همین‌طور تعیّنات بعدی را گرفته است؛ پس یا در هر دو مورد بگویید که یک امر واحد است یا در هر دو مورد بگویید که یک امر غیرمتناهی بالقوّه است.</w:t>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این دلیلِ بسیار خوبی است و به نظر من خیلی به بحث و توضیح هم نیاز ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خود قائلین به اصالةالماهیة هم نمی‌توانند این مسئله را انکار بکنند که تمام آنچه را که ما به عنوان ماهیّت می‌دانیم قبل از جعلِ جاعل نسبت به وجود و عدم، مساوی بود یعنی ما نمی‌توانیم از ذات ماهیّت، نیستی را در بیاوریم یا از ذات ماهیّت، هستی را در بیاوریم. و به‌عبارت‌دیگر مفهوم و معنای ماهیّت یک شیء، فقط ذاتیات آن شیء را به ما می‌رساند نه یک مطلب جدای از او.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من‌باب‌مثال می‌گویند که کتاب؛ این کتاب یعنی یک مجموعۀ اوراقی است که در آنها یک مطالبی نوشته شده باشد. این معنای کتاب است اما اینکه کتاب سفید است یا کتاب سیاه است دیگر داخل در معنای کتاب نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس اگر من گفتم که کتاب سفید است، باید یک چیزی بیاید و این کتاب را سفید بکند و اگر من گفتم که کتاب سیاه است، باید یک چیزی بیاید و این کتاب را سیاه بکند. بنابراین سفیدی و سیاهی یک معنایی است که نیاز به جعل و وضعِ واضع دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقتی که ما بخواهیم هر ماهیّتی را تصوّر بکنیم؛ مثلاً بخواهیم کتاب را تصوّر بکنیم نمی‌توانیم بگوییم که هستی یا نیستی در مفهوم کتاب است. چون اگر هستی داخل در مفهوم کتاب باشد دیگر نمی‌توانیم نیستی را حمل بر آن کنیم و بگوییم: «کتابی که هست، نیست» یا اینکه اگر نیستی داخل در مفهوم کتاب باشد نمی‌توانیم بگوییم: «کتابی که نیست، هست»؛ چون اگر بگوییم، تناقض می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس این مسئله بین قائلین به اصالةالماهیه و بین ما یک مطلب روشنی است؛ در اینکه هر ماهیّتی را که تصور بکنیم، بودن و نبودن از آن انتزاع نمی‌شود و برای حملِ بودن و نبودن نیاز به علّت داریم؛ برای نبودن، همان نبودِ علّت کفایت می‌کند ولی بودن، علّت موجِده و وجودی می‌خواهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکال به دلیل پنجم مصنف و جواب آن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قائلین به اصالةالماهیة در اینجا می‌توانند بگویند که ما هم قبول داریم که در ماهیّات، هستی و نیستی اخذ نشده است اما به‌واسطۀ انتسابش به جاعل، هستی را از آن انتزاع می‌کنیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحث ما با آنها این است که کلمه‌ای به نام «و» و «ج» و «و» و «د» وجود ندارد. ولی شما که قبول دارید ماهیّت قبل از انتساب به جاعل نه می‌توانید وجود را از او انتزاع بکنید و نه می‌توانید عدم را از او انتزاع بکنید، پس چه چیزی سبب شده است که شما توانسته‌اید وجود را از او انتزاع بکنید؟ آنها می‌گویند که انتساب به جاعل سبب آن شده است. ما می‌گوییم این همان وجود است؛ چون‌که ماهیّت در اینجا تحقّق و قرار نداشت. یک چیزی آمد به این ماهیّت اضافه شد و وقتی که اضافه شد آن‌وقت ما وجود را از آن انتزاع می‌کنیم. ما هم مثل شما قبول داریم که وجود را از این ماهیّت انتزاع می‌کنیم ولی اسم آن چیزی که به این ماهیّت اضافه شده است چیست؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر شما اسم آن را انتساب می‌گذارید، انتساب که یک امر اضافی است. اگر شما می‌بینید که دست جاعل در اینجا آمده و یک کاری کرده است، خلاصه به ما بگویید که او با ماهیّت چه‌کار کرده است؟ چه چیزی را به این شیء که وجود و تحقّق نداشت و به حساب شما تقوّم نداشت، تعیّن نداشت، تشخّص نداشت، اضافه کرد و قرار داد؟ هر چیزی می‌خواهد باشد! یعنی چه چیزی این ماهیّت را از مرحله استواء طرفین درآورد؟ ما اسم او را وجود می‌گذاریم، شما حالا بگویید اسمش وجود نباشد تقرّر باشد، قبول داریم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نیاز به جاعل، دلیل اعتباری بودن ماهیّت و اصالت وجود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ما می‌گوییم که او باعث حمل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«موجودٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شد یعنی این ماهیّتی که نه موجود و نه معدوم بود و در وعاء خودش هیچ نبود را مستحقّ حملِ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«موجودٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کرد. یعنی به شکلی درآورد که حالا می‌توانیم بگوییم که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«زیدٌ موجودٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. آن همان چیزی است که تشخّص و تعیّن را در خارج تشکیل می‌دهد و اصالت با آن است؛ به‌خاطر اینکه اگر اصالت با ماهیّت بود پس چه نیازی به جاعل داشت؟! چون خودش از اول بود!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا اینکه باید بگویید که ما دو اصل داریم؛ ماهیّت برای خودش اصل است، جعل جاعل هم برای خودش اصل است. این دو اصل آمده‌اند و به هم ضمیمه شده‌اند؛ که این همان ثنویّت می‌شود و هیچ‌کس آن را قبول ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا اینکه باید بگویید که جعلِ جاعل اعتباری است و ماهیّت اصل است که در این‌صورت می‌گوییم که با یک امر اعتباری که یک امر، اصالت پیدا نمی‌کند. پس لاجرم باید بگوییم که خود ماهیّت یک امر اعتباری است و آن جعلِ جاعل اصل است که ما اسم آن جعلِ جاعل و انتساب جاعل را وجود می‌گذاریم و دیگر این مسئله خیلی راحت می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">راه حل اشکال دلیل چهارم مصنف</w:t>
-[...19 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">متن دلیل پنجم منصف</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الخامس قولنا: (کَیْفَ) لا یکون الوجودُ أصلًا في التّحقُّق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ماهیّات متعدّد نامتناهی را در اینجا تصوّر بکنیم.</w:t>
-[...84 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">دلیل پنجم این قول ما است: چگونه وجود اصل در تحقّق نباشد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(وَ بِالْکَونِ) المرادُ به ما یرادف الوجود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درحالی‌که به‌واسطه وجود مراد به این کون آن چیزی است که مرادف وجود است</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کَیْفَ وَ بِالْکَونِ عَنِ اسْتِوَاءِ *** قَدْ خَرَجَتْ قَاطِبَةُ الأشْیَاءِ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(عَنِ اسْتِوَاءِ) أی استواء نسبة الوجود و العدم ـ متعلّق بقولنا ـ : (قَدْ خَرَجَتْ قَاطِبَةُ الأشْیَاءِ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قاطبۀ اشیاء یعنی ماهیّات از مساوی بودن نسبت به وجود و عدم خارج شدند.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«عن استواءٍ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> متعلّق به این قول ما است که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«قد خرجت قاطبة الأشیاء» أی المهیّات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماهیّات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذ الشّیء بمعنی المشیئ وجوده و هو المهیّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ ـ زیرا شیء به معنی این است که وجودش مورد خواست است و آن ماهیّت است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بیانُ هذا الوجه بحیثُ یدفع توهُّم المُصادرة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیان این وجه به‌طوری‌که توهّم مصادره ـ اگر قائلین به اصالةالماهیة بگویند که این مطالب بنابراین فرض است که شما وجود را اصل بدانید اما اگر ماهیّت را اصل بدانید دیگر بالکون از استواء خارج نشده‌اند ـ را دفع بکند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنَّه باتَّفاق الفریقین؛ «المهیّة من حیث هی لیست إلّا هی»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به این نحوه است که به اتّفاق هر دو گروه اصالةالوجود و اصالةالماهیة ماهیّت به تنهایی چیزی نیست و فقط خودش است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و کانت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بذاتها متساویةُ النّسبة إلی الوجود و العدم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی نه موجود است و نه معدوم، و در ذات خودش متساوی النسبة به وجود و عدم است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لو کان الوجودُ اعتباریًّا، فما المُخرِجُ لها عن الإستواء؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر وجود اعتباری باشد چه چیزی این ماهیّت را از استواء خارج می‌کند؟ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بِمَ صارت مُستحقّةً لِحمل «موجود»؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و به چه جهت مستحق می‌شود که شما </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«موجودٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را بر آن حمل بکنید؟ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإنَّ ضمُّ معدومٍ إلی معدومٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ضمیمه کردن وجود که یک امر معدوم و عدمی است به یک ماهیّتی که آن هم در خارج معدوم بوده است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لایصیر مناط الموجودیَّة؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...123 lines deleted...]
-        <w:t xml:space="preserve">پس ما می‌گوییم که او باعث حمل </w:t>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مناط و ملاک برای موجودیّت نمی‌شود (و در این‌صورت ما باید دنبال مناط و ملاک دیگری بگردیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قولُ الخصم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر قائلین اصالةالماهیة به ما بگویند که</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«إنَّ الماهیَّة من حیث هی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگرچه ماهیّت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اِن کانت فی حدِّ الاستواء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در حدّ استواء است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلّا أنَّها من حیثیَّة مکتسبة من الجاعل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولی وقتی که ارتباط به جاعل پیدا کرد و جاعل، عنایت به او کرد، افاضه به او کرد، ارتباط با او بر قرار کرد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد الآنتساب إلیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعد از این انتساب به جاعل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صارت مصداقًا لحمل الموجود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مصداق حمل </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">«موجودٌ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> شد یعنی این ماهیّتی که نه موجود و نه معدوم بود و در وعاء خودش هیچ نبود را مستحقّ حملِ </w:t>
+        <w:t xml:space="preserve"> می‌شود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما به قائلین اصالةالماهیة می‌گوییم که بالأخره جاعل با این ماهیّت چه‌کار کرده است؟(چه آمپولی به آن فرو کرد؟!) همین‌طوری یک چیزی از دهانشان بیرون می‌آید و می‌گویند که انتساب به جاعل! بالأخره این انتساب به جاعل چیست؟ بالأخره جاعل یک کاری با این ماهیّت کرده است ولی آنها همین‌طور بدون دلیل می‌گویند که انتساب به جاعل پیدا کرد و </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«موجودٌ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> کرد. یعنی به شکلی درآورد که حالا می‌توانیم بگوییم که </w:t>
+        <w:t xml:space="preserve"> حمل شد. در اینجا یک حرف بدون دلیل می‌زنند، لقلقله زبان که نیست باید دلیل داشته باشیم!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خالٍ عن التّحصیل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این قول قائلین به اصالةالماهیة از تحصیل خالی است</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«زیدٌ موجودٌ»</w:t>
-[...44 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذ بعد الآنتساب اِن تَفاوتت حالها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> زیرا بعد از انتساب اگر حال ماهیّت تفاوت پیدا بکند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، فما به التفاوتُ هو الوجود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس آنچه که به‌واسطۀ او تفاوت حاصل می‌شود وجود است،</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و الخامس قولنا: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(کَیْفَ)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ان تَحاشَی الخصم عن اسمه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اگرچه خصم استنکاف بکند و نگوید وجود.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و کانت تلک الإضافة إشراقیّةً لا مَقولیَّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> درحالی‌که اضافۀ ما اشراقیّه است نه مقولیّه؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درحالی‌که این اضافۀ ما، اضافه اشراقیّه است، نه‌اینکه یک شیء در خارج باشد و یک شیء دیگری هم باشد و بعد این دوتا با هم ارتباط داشته باشند. اضافه مقولیّه این است که هر دو موضوع در خارج موجود باشند؛ هم سقفی باشد و هم تحتی باشد و بعد بگویند که این فوقیّت و تحتیّت هستند. و اضافه اشراقیّه این است که فقط یک طرف، طرفِ نسبت است و موضوع در یک طرف متحقّق است و شیء دیگر با عنایت آن موضوع تحقّق پیدا می‌کند. پس اضافه اشراقیّه یک طرف می‌خواهد ولی اضافه مقولیّه دو طرف می‌خواهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان می‌گویند که اضافه در اینجا اضافه اشراقیّه است؛ یک طرف دارد، دو طرف ندارد تا شما بگویید که ماهیّت بوده است و انتساب به جاعل هم از آن طرف بوده است و بعد بین این دو ارتباط و تماس برقرار شده است مثل تلفن که در آن بین دو طرف تماس برقرار می‌شود. نه، به‌این‌صورت نیست چون اصلاً ماهیّتی در خارج نبوده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> لأنَّها اعتباریَّة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لا یکون الوجودُ أصلًا في التّحقُّق </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (وَ بِالْکَونِ)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زیرا اضافۀ مقولیّه اعتباری است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کالوجود الاعتباریَّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> المرادُ به ما یرادف الوجود</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> درحالی‌که به‌واسطه وجود مراد به این کون آن چیزی است که مرادف وجود است</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مثل وجودِ اعتباری می‌ماند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(عَنِ اسْتِوَاءِ)</w:t>
+        <w:t xml:space="preserve">و إن لم تتفاوت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و اگر با انتساب به جاعل باز حال ماهیّت تفاوت پیدا نکرد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> أی استواء نسبة الوجود و العدم</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مع هذا کانت مستحِقَّة لحمل «موجود» لزم الانقلاب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و درعین‌حال شما توانستید که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ـ متعلّق بقولنا ـ : </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(قَدْ خَرَجَتْ قَاطِبَةُ الأشْیَاءِ)</w:t>
+        <w:t xml:space="preserve">«موجودٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> را بر او حمل کنید، انقلاب لازم می‌آید. یعنی یک امری که از نظر وجود و عدم مساوی بود یک دفعه برگردد و موجود بشود، این انقلاب است و محال</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...524 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إن لم تستحِق کانت باقیةً علی الاستواء، هذا خلف؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و اگر مستحقّ حمل </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«موجودٌ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نبود پس این ماهیّت بر حالت استواء باقی می‌ماند درحالی‌که شما می‌گویید که باقی نیست!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>