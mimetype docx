--- v0 (2026-07-05)
+++ v1 (2026-09-04)
@@ -263,239 +263,272 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تطبیق تتمه متن دلیل ششم در اصالة الوجود</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لا توحیدُ فعلِ الله وکَلْمَتُه؛ لانّه علی هذا لم یکن الصّوادر الّا الماهیّات المتخالفة الّتی لکلّ منها جواب عند السّؤال عنه بـ «ما هو»؟ و یقال فی حقّها: «أین المجرّد من المادّی و أین السماء من الأرض و أین الآنسان من الفرس؟» و هکذا. فاین وجه الله الواحد المشار إلیه بقوله تعالی: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَأَيۡنَمَا تُوَلُّواْ فَثَمَّ وَجۡهُ ٱللَهِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و معلوم أنّ وجه الواحد واحد، و انّی کلمة «کن» الواحدة المدلول علیها بقوله تعالی:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَمَآ أَمۡرُنَآ إِلَّا وٰحِدَةٞ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[بخلاف ما إذا کان الوجود الذی یدور علیه الوحدة بل هی عینه اصیلًا فإنّه یتوافق فیه المتخالفات و یتشارک فیه المتمایزات و هو الجهة النّورانیّة الّتی انطمس فیها الظلمات و هو کلمته و مشیّته و رحمته و غیرها من الصّفات الفعلیّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[«(اگر وجود اعتباری باشد) توحید فعل و کلمه هم پیش نمی‌آید یعنی اینکه فعلِ خدا و کلمۀ خدا واحد باشد؛ چون بنابراین فرض، افعال پروردگار فقط ماهیّات متخالفه‌ای هستند که در سؤال به «ما هو؟» باید از هریک از آنها جوابی داده شود. و در حقّشان گفته می‌شود که مجرّد چه ارتباطی به مادّی دارد؟ آسمان چه ارتباطی به زمین دارد؟ انسان چه ارتباطی به اسب دارد؟ و هم‌چنین ماهیّات دیگر! پس وجه واحد خداوند که در آیه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَأَيۡنَمَا تُوَلُّواْ فَثَمَّ وَجۡهُ ٱللَهِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به آن اشاره شده است کجا خواهد رفت؟ درحالی‌که معلوم است که وجه واحد باید واحد باشد. و کلمۀ «کن» که واحد است و آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَمَآ أَمۡرُنَآ إِلَّا وٰحِدَةٞ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بر آن دلالت می‌کند کجا می‌رود؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به خلاف زمانی‌که وجود و حقیقتی که وحدت بر آن دوران داشته است بلکه وحدت عین او است اصیل باشد که در این‌صورت تمام متخالفات در آن با هم توافق دارند و تمام متمایزات در آن با هم تشارک دارند. و وجود جهت نورانی است که ظلمات در او محو و زائل می‌گردند و او کلمه و مشیّت و رحمت و غیر اینها از صفات فعلیّۀ پروردگار است.»]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و لا توحیدُ فعلِ الله وکَلْمَتُه؛ لانّه علی هذا لم یکن الصّوادر الّا الماهیّات المتخالفة الّتی لکلّ منها جواب عند السّؤال عنه بـ «ما هو»؟ و یقال فی حقّها: «أین المجرّد من المادّی و أین السماء من الأرض و أین الآنسان من الفرس؟» و هکذا. فاین وجه الله الواحد المشار إلیه بقوله تعالی: </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">یُعْطَی اشْتِرَاکَهُ صُلُوحُ الْمَقْسَمِ *** کَذٰلک اتِّحَادُ مَعْنَی الْعَدَمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">وَ أَنَّهُ لَیْسَ اعْتِقَادُهُ ارْتَفَع *** إذَا الْتَّعیُّنُ اعْتِقَادُهُ امْتَنَع</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ أنّ کُلًّا آیَةُ الْجَلِیلِ *** وَ خَصْمُنَا قَدْ قَالَ بِالْتَّعْطِیلِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[مِمَّا بِهِ اُیِّدَ الْإدِّعَاءُ *** أنْ جَعْلُهُ قَافِیَةً إیطَاءٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و معلوم أنّ وجه الواحد واحد، و انّی کلمة «کن» الواحدة المدلول علیها بقوله تعالی: </w:t>
-[...149 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+        <w:t xml:space="preserve">]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بحث راجع به اصالةالوجود بود که بنا بر مسلک اصالةالماهیه توالی فاسدهایی پیش می‌آید؛ توحید ذاتی از بین می‌رود، توحید صفاتی و افعالی هم از بین می‌روند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">معنای آیتیّت در آیۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1886,61 +1919,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>