--- v0 (2026-07-05)
+++ v1 (2026-09-04)
@@ -1498,51 +1498,50 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین بین علّت و معلول باید سنخیّت باشد که آن سنخیّت، سنخیّت وجود است؛ یعنی همان‌طور که ذات باری وجودِ محض و منبسط و بسیط است باید همان کیفیت از وجود، در ممکن هم به یک شکل دیگری وجود داشته باشد. یعنی اصل آن خمیرمایه باید وجود داشته باشد و در این‌صورت اگر یک عوارضی بر او بار بشود دیگر اشکالی ندارد. اما باید در آن اصل و حقیقت و عین وجود، هیچ تفاوتی با همدیگر نداشته باشند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>