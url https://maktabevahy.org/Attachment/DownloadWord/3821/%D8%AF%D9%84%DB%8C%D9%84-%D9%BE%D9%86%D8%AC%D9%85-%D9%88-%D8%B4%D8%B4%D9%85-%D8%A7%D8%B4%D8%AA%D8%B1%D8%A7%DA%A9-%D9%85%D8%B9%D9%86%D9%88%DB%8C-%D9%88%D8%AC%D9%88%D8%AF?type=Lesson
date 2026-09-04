--- v0 (2026-07-05)
+++ v1 (2026-09-04)
@@ -1659,1914 +1659,2128 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فردا که فخر رازی به درس آمد دیدند شروع کرد به تمجید کردن از شیعه: بله اینها چه هستند و اینها...! گفتند که آقا قضیّه چه است؟ گفت که شیعه برهان قاطع دارد، لذا نمی‌شود با اینها در افتاد.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">متن دلیل سوم مرحوم حاجی</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(وَ) الثّالث: (أَنَّهُ لَیْسَ اعْتِقَادُهُ) أی اعتقاد الوجود(ارْتَفَع * إذَا)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلیل سوم این است که: اعتقاد به وجود مرتفع نیست </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أی حین (الْتَّعیُّنُ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در زمانی که اعتقاد به تعیّنِ وجود ممتنع باشد. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کالجوهریّة أو العرضیّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تعیّن مثل جوهریّت یا عرضیّت؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هو کلفظ «الخصوصیّة» فی قول صاحب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکمة العین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تعیّن در اینجا مانند لفظ خصوصیّت در قول صاحب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکمة العین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌ماند، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">زیرا اگر ما تعیّن را به معنای خصوصیّت نگیریم و آن را به معنای هویّت خارجی بگیریم، وقتی که هویّت خارجی از بین می‌رود وجود هم به تبعِ آن از بین می‌رود؛ چون هویّت خارجی همان تعیّن است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تعیّن یعنی همین چیزی که در خارج هست، پس وقتی که او برود وجود هم با او می‌رود. یعنی تعیّن چیزی غیر از وجود نیست و اصلاً تعیّن همان وجود است و غیر از او چیزی نیست. لذا ما در اینجا تعیّن را به معنای خصوصیّت می‌گیریم، خصوصیّت یعنی عوارض، مشخّصات، آن چیزهایی که به او حمل می‌شود؛ مثل جوهریّت، عرضیّت. یعنی با صرف نظر از وجود، آن مشخّصات دیگر را خصوصیّت می‌گوییم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إلّا لزالَ اعتقادُ الوجود بزوال اعتقاد الخصوصیّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الاّ اگر ما تعیّن را به معنای خصوصیّت نگیریم، اعتقادِ وجود با زوال اعتقادِ خصوصیّت ازبین می‌رود. پس وقتی که اعتقاد به تعیّن ممتنع باشد، اعتقاد به‌وجود مرتفع نمی‌شود. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(اعْتِقَادُهُ) مبتدء خبره (امْتَنَع)، و الجملة خبرٌ للتعیُّن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جملۀ «اعتقاده امتنع» خبر برای تعیّن است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تقریره: أنّا إذا اَقَمنا الدّلیل علی «أنّ العالَم لابدّ له من مُؤَثِّرٍ موجودٍ»،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تقریر مطلب: زمانی‌که ما دلیل اقامه کردیم بر اینکه عالم باید یک مؤثّر موجودی داشته </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باشد اعتقدنا و ایقنَّا بوجود المُؤَثِّرِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس اعتقاد و یقین به وجود مؤثّر داریم؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمّ لو حصل لنا التردّد فی أنّه واجبٌ أو جوهرٌ أو عرضٌ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سپس اگر ما مردّد شویم در اینکه آیا این موثّر، واجب است یا جوهر یا عرض؟ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لم یقدح ذالک التردُّد في الاعتقاد المذکور.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این تردّد به اعتقادِ مذکور خدشه‌ای نمی‌زند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإذا اعتقدنا «أنّه واجبٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس اگر ما اعتقاد پیدا کردیم به اینکه او واجب است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمَّ بُدِّلَ ذالک الاعتقادُ باعتقادِ «أنَّه ممکنٌ»،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بعد این اعتقاد ما تبدیل شد به اینکه او ممکن است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ارتفع الاعتقادُ بأنّهُ واجبٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در این‌صورت اعتقادِ به واجبیّت از بین می‌رود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لا یرتفع الاعتقادُ بأنَّه موجودٌ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولی اعتقادِ موجودیّت سر جای خودش هست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فلولا اشتراکُه لارتفع الاعتقادُ بکونه موجودًا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر اشتراک معنوی وجود نبود؛ اعتقاد به اینکه او موجود است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بارتفاع اعتقاد أنَّه واجبٌ؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با ارتفاعِ اعتقاد به واجبیّت ازبین می‌رفت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و التّالی باطلٌ فالمقدَّمُ مثله</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و تالی باطل است پس مقدّم هم (که وجود، مشترک معنوی نباشد) باطل است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن دلیل چهارم مرحوم حاجی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(وَ) الرّابع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلیل چهارم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این است که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(أنّ کُلًّا) من الموجودات الآفاقیَّة و الانفسیَّة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تمام موجودات آفاقی که در عالم تکوین هستند و تمام موجودات انفسیّه که در نفس انسان هستند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از جمیع مراتب ملکوت و لاهوت و ناسوت که در نفوس هستند ـ ولیکن انفسیّه را یک معنای دیگری کرده‌اند ولی همین معنای موجودات انفسیّه که در عالم نفس هستند صحیح است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(آیَةُ الْجَلِیلِ) جلّ جلاله و علامته،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیۀ پروردگار و علامت او هستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کما قال فی کتابه المجیدِ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿سَنُرِيهِمۡ ءَايٰتِنَا فِي ٱلۡأٓفَاقِ وَفِيٓ أَنفُسِهِمۡ حَتَّىٰ يَتَبَيَّنَ لَهُمۡ أَنَّهُ ٱلۡحَقُّ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کما اینکه پروردگار در کتاب مجیدش می‌فرماید: ﴿ما آیات خودمان را در آفاق و در انفس و ذات خودشان به آنها نشان می‌دهیم تا اینکه حقیقت و حقّیّتِ پروردگار روشن بشود؛ که پروردگار حقّ است و تمام این مرآت‌ها و آینه‌ها سراب هستند و فقط یک حقیقت بیشتر وجود ندارد.﴾</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علامةُ الشّیء لا تباینه من جمیع الوجوه،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علامت شیء از همۀ وجوه با آن شیء مباینت ندارد ـ در بعضی از وجوه مباینت دارد و در بعضی از وجوه اشتراک دارد ـ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بل یکون کالفَیء من الشّیء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بلکه مثل سایه‌ای از یک شیء می‌باشد. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هل یکون الظّلمة آیة النّور و الظلّ آیة الحرور؟</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آیا می‌شود که ظلمت، آیه و نشانۀ نور باشد و سرما نشانۀ گرما باشد؟ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فلو لم یکن الوجود مشترکًا بین الموجودات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اگر وجود مشترک بین موجودات نباشد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لما کانت آیاته تعالی؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیگر این موجودات آیات خداوند تعالی نیستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الحال أنَّ الموجودات بما هی موجوداتٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و حال این است که این موجودات، موجوداتی هستند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ آیاتٌ له تعالیٰ مسطورةٌ فی کتابه التکوینی الآفاقیِّ و کتابه التکوینیِّ الأنفسیِّ ـ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که آیات پروردگار هستند و مسطور هستند در کتاب تکوینی آفاقی که عالم خَلق باشد و کتاب تکوینی انفسی که عالم تکوینِ انسان باشد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کما ذکر فی مواضع من کتابه التدوینی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کما اینکه این مطلب در مواضعی از کتاب تدوینی پروردگار که قرآن است ذکر شده است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الموافق لهما؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که این کتاب موافق با کتاب آفاقی و انفسی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">است موافقة الوجود الکتبيّ و اللّفظیّ للوجود الذهنیّ و العینیّ؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌نحو موافقت وجود کتبی و لفظی با وجود ذهنی و عینی؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی همان‌طوری‌که وجود کتبی و لفظی با وجود عینی موافقت دارند این کتاب تدوینی قرآن هم با هر دو عالَم موافقت دارد؛ یعنی تمام آنچه که در عالم تکوین است در قرآن مجید موجود است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن دلیل پنجم مرحوم حاجی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(وَ) الخامس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلیل پنجم این است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنَّ (خَصْمُنَا) کأبی الحسن الأشعری و أبی الحسین البصری و کثیرٍ من معاصرینا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که خصم ما مثل أبی‌الحسن الأشعری و أبی‌الحسین البصری و همین الآن بسیاری از معاصرین ما </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من غیر أهل النّظر، ـ النّافین للاشتراک المعنويِّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از کسانی که اهل دقّت و نظر نیستند که اشتراک معنوی وجود را نفی می‌کنند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حذرًا من المشابهة و السّنخیَّة بین العلَّة و المعلول،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌خاطر ترس از اینکه خدا شبیه مخلوقات شود، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الحال أنَّ السّنخیّة کسنخیَّة الشيء و الفيء من شرائط العلیَّة و المعلولیَّة، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حال اینکه سنخیّت مثل سنخیّت شیء و فیء از شرایط علیّت و معلولیّت است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(قَدْ قَالَ بِالْتَّعْطِیلِ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قائل به تعطیل هستند. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(اینها این‌قدر خدا را دوست دارند که اصلاً می‌خواهند دست کسی به خدا نرسد، چنان‌که اگر انسان یک چیز قیمتی داشته باشد در هفت صندوق آن را پنهان و قایم می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آقا در کتاب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روح مجرّد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌فرمایند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(وَ)</w:t>
+        <w:t xml:space="preserve">آقای حدّاد خدا را می‌آورد پایین و در اختیار همه می‌گذاشت. اینها با تعجّب می‌گفتند که این سید هاشم عجب کاری می‌کند! خدا را که نمی‌شود پایین آورد! خدا منزّه است، خدا بالا است، این سید هاشم لخت و عریانش می‌کند و او را در بغل همه می‌گذارد، اینکه نمی‌شود!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خب آن خدایی که پنهان و قایم باشد چه فایده‌ای دارد؟! خدا باید پیش همه باشد؛ هم پیش بنده باشد، هم پیش سرکار باشد، پیش همه باید باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(قَدْ قَالَ بِالْتَّعْطِیلِ) أی عن معرفة ذاته تعالی و صفاته؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الثّالث: </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(أَنَّهُ لَیْسَ اعْتِقَادُهُ)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها قائل به تعطیلِ از معرفت ذات پروردگار تعالی و صفاتش هستند؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لأنَّا إذا قلنا: «إنّه موجودٌ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> أی اعتقاد الوجود</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(ارْتَفَع * إذَا)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌خاطر اینکه اگر ما بگوییم که خدا موجود است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و فَهِمْنا منه ذلک المفهوم البدیهیُّ الواحد فی جمیع المصادیق</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">دلیل سوم این است که: اعتقاد به وجود مرتفع نیست </w:t>
+        <w:t xml:space="preserve">و از این موجود یک مفهوم بدیهی واحدی را بفهمیم که در همۀ مصادیق هست </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی هم در زید هست و هم در پروردگار، هم در غنم هست و هم در بقر، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إن کان بعض مصادیقه فوق ما لایتناهی بما لایتناهی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أی حین </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">در زمانی که اعتقاد به تعیّنِ وجود ممتنع باشد. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگرچه بعضی از مصادیقش بالاتر است از آنچه که غیرمتناهی است یعنی در تصوّر ما نمی‌گنجد، بمالایتناهی یعنی به جهتی که آن جهت، جهت غیرمتناهی است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ عدَّة و مدَّة و شدَّة، و غیره</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">کالجوهریّة أو العرضیّة </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">تعیّن مثل جوهریّت یا عرضیّت؛ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از نظر اندازه، کشش، شدّت، أوّلیّت، اولویّت.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کان محدودًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و هو کلفظ «الخصوصیّة» فی قول صاحب </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حکمة العین</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌هرحال غیر او که محدود هستند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و في عین محدودیَّته ظِلًّا و فَیْئًا،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">:</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> می‌ماند، </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در عین محدودیّت ظلّ و فیء آن مقام منیع پروردگار هستند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا أصلًا و شیئا ً </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نه‌اینکه اصل و شیء باشند که خودشان استقلال داشته باشند؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فقد جاء الاشتراک؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">زیرا اگر ما تعیّن را به معنای خصوصیّت نگیریم و آن را به معنای هویّت خارجی بگیریم، وقتی که هویّت خارجی از بین می‌رود وجود هم به تبعِ آن از بین می‌رود؛ چون هویّت خارجی همان تعیّن است.</w:t>
+        <w:t xml:space="preserve">در این‌صورت خواهی یا نخواهی این اشتراک پیدا می‌شود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هؤلاء یفرُّون منه و من لوازمه،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و این افراد از این مطلب و لوازمش فرار می‌کنند، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرارَ المَزکومِ من رائحة المِسک</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن‌طوری‌که شخصی که زکام دارد از بوی مشک فرار می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تعیّن یعنی همین چیزی که در خارج هست، پس وقتی که او برود وجود هم با او می‌رود. یعنی تعیّن چیزی غیر از وجود نیست و اصلاً تعیّن همان وجود است و غیر از او چیزی نیست. لذا ما در اینجا تعیّن را به معنای خصوصیّت می‌گیریم، خصوصیّت یعنی عوارض، مشخّصات، آن چیزهایی که به او حمل می‌شود؛ مثل جوهریّت، عرضیّت. یعنی با صرف نظر از وجود، آن مشخّصات دیگر را خصوصیّت می‌گوییم.</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">و إن لم نحمل علی ذالک المفهوم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و اگر ما این وجود را به این مفهوم بدیهی واحد حمل نکنیم</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و إلّا لزالَ اعتقادُ الوجود بزوال اعتقاد الخصوصیّة.</w:t>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بل علی أنَّه مصداقٌ لِمقابل تلک الطّبیعة و نقیضها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بلکه آن را حمل کنیم بر یک چیزی که مصداقِ مقابل این طبیعت و نقیض او است که آن عدم است؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و نقیض الوجود هو العدم، لزم تعطیلُ العالَم عن المبداء الموجود؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون نقیض وجود، عدم است. پس لازمۀ این حرف این است که خدا موجود نیست بلکه خدا معدوم است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، نعوذُ بالله منه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعوذ بالله منه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إن لم نفهم شیئًا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اگر بگویم که ما اصلاً چیزی از وجود و موجود نمی‌فهمیم و نمی‌توانیم آن را به خدا نسبت بدهیم و اصلاً نمی‌دانیم که پروردگار چه است؟ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فقد عطَّلنا عقلَنا عن المعرفة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در این‌صورت ما عقلمان را از معرفت تعطیل کرده‌ایم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و کذا إذا قلنا: «أنّه ذاتٌ مُذوّت الذّوات و إنَّه شیء مشیِّء الأشیاء»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و هم‌چنین اگر بگوییم که خدا ذاتی است که مذوّتِ ذوات است، یعنی صفت مذوّتیّت را برای ذات پروردگار بیاوریم: او ذوات را ذات می‌بخشد، او یک شیئی است که اشیاء را به شیء و به‌خواست درمی‌آورد، او به آنها قالب می‌بخشد؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإمَّا أن نفهم «الّلاذات» و «الّلاشیء» ـ تعالی عمَّا یقول الظّالمون علوًّا کبیرًا ـ ، و إمَّا أن نعطِّل.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در این‌صورت یا لاذات و لاشیء را می‌فهمیم که همان معنای عدمی است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تعالی عمّا یقول الظّالمونَ علوًّا کبیرا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، و یا اینکه قائل به تعطیل می‌شویم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و مثله القول فی الصّفات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مثل همین قول دربارۀ ذات، قول دربارۀ صفات است؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإنَّا إذا قُلنا: «انّه عالِمٌ» أو «یا عالِم»، بعنوان إجراء أسمائه الحُسنیٰ فی الأدعیّة و الأوراد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ما زمانی که می‌گوییم که او عالم است یا می‌گوییم که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«یا عالم»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به عنوان اجرای اسماء حسنای پروردگار در ادعیه و اوراد، مثلاً «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عالم»، «یا قادر»، «یا حکیم»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌گوییم؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إمّا أن یُعنی مَن ینکشف لدیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الشّیء؛ ـ فقد جاء الاشتراک و لوازمه ـ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا از این عالم قصد می‌شود کسی که شیء پیش او منکشف است که در این‌صورت اشتراک است و لوازمش هم در ما و هم در او می‌آیند. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أو لا؛ فقد جاء المحذورات الاُخَر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یا اینکه نه، این‌طور قصد نمی‌شود، که در این‌صورت محذورات دیگری لازم می‌آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فعطَّلوا العقول عن المعارف و الأذکار</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس این آقایان آمده‌اند و عقول را از معارف و اذکار تعطیل کرده‌اند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إلَّا عن مجرَّد لقلقة اللّسان</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و فقط آمده‌اند و به صرف تعبّد بر اینکه گذشتگان یک‌هم‌چنین اذکاری را می‌گفته‌اند پس ما هم می‌گوییم ولی هیچ چیزی از آنها نمی‌فهمیم، بسنده کرده‌اند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و بالجملة جمیعُ ما سمعنا عن کثیرٍ من المُعاصرین مغالطة من باب اشتباه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المفهوم بالمصداق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و الاّ اگر ما تعیّن را به معنای خصوصیّت نگیریم، اعتقادِ وجود با زوال اعتقادِ خصوصیّت ازبین می‌رود. پس وقتی که اعتقاد به تعیّن ممتنع باشد، اعتقاد به‌وجود مرتفع نمی‌شود. </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(اعْتِقَادُهُ)</w:t>
+        <w:t xml:space="preserve">و بالجمله تمام آنچه که ما از بسیاری از معاصرین شنیدیم مغالطۀ از باب اشتباه مفهوم با مصداق است؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها خیال کرده‌اند که وقتی ما موجود می‌گوییم واقعاً همین مصداق موجود را که به خود نسبت می‌دهیم به خدا هم در همین محدوده نسبت می‌دهیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود، یک مفهومی دارد که ما این مفهوم را به خودمان نسبت می‌دهیم نه مصداق را! مفهوم وجود یک مصداق دارد که ما به خودمان نسبت می‌دهیم ولی همین مفهوم وجود یک مصداقی دارد أعلیٰ و اشرف از اینکه ما به خودمان نسبت می‌دهیم. پس این‌طور نیست که ما همان مصداق موجود را که به خودمان نسبت می‌دهیم، همان مصداق را به خدا نسبت بدهیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقتی که ما مصداقی از موجود را به خودمان نسبت می‌دهیم؛ در این‌صورت ما یک مصداق خیلی محدودی هستیم ولی مصداق پروردگار لا یتناهی است و اینها از باب اشتباهِ مفهوم به مصداق آمده‌اند مصداق موجود را بر پروردگار حمل کرده‌اند نه مفهوم را.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن دلیل ششم مرحوم حاجی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و السّادس: دلیل ششم ما اُشیرَ إلیه بقولنا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مبتدء خبره </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(امْتَنَع)</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این است که می‌فرمایند:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، و الجملة خبرٌ للتعیُّن.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ممَّا بِهِ اُیِّدَ الْادِّعَاءُ) أی دعوی الاشتراک المعنوی،</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تقریره: أنّا إذا اَقَمنا الدّلیل علی «أنّ العالَم لابدّ له من مُؤَثِّرٍ موجودٍ»، </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">تقریر مطلب: زمانی‌که ما دلیل اقامه کردیم بر اینکه عالم باید یک مؤثّر موجودی داشته باشد </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از آنچه که ادّعای ما که ادّعای اشتراک معنوی است را تقویت می‌کند، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما نقله الفخر الرّازی فی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اعتقدنا و ایقنَّا بوجود المُؤَثِّرِ؛</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> پس اعتقاد و یقین به وجود مؤثّر داریم؛ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرحه للاشارات</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمّ لو حصل لنا التردّد فی أنّه واجبٌ أو جوهرٌ أو عرضٌ </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">سپس اگر ما مردّد شویم در اینکه آیا این موثّر، واجب است یا جوهر یا عرض؟ </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عن القوم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لم یقدح ذالک التردُّد في الاعتقاد المذکور.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن چیزی است که فخر رازی در </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح اشارات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> خود از قوم نقل کرده است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هو (أنْ) ـ مخفّفة عن المثقّلة أنْ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فإذا اعتقدنا «أنّه واجبٌ» </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">پس اگر ما اعتقاد پیدا کردیم به اینکه او واجب است </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مخففه است از مثقله</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمَّ بُدِّلَ ذالک الاعتقادُ باعتقادِ «أنَّه ممکنٌ»، </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">و بعد این اعتقاد ما تبدیل شد به اینکه او ممکن است، </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(جَعْلُهُ) أی جعل الوجود (قَافِیَةً) لأبیاتٍ (إیطَاءٌ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ارتفع الاعتقادُ بأنّهُ واجبٌ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> در این‌صورت اعتقادِ به واجبیّت از بین می‌رود </w:t>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و آن این است که جعلِ وجود به‌عنوان قافیۀ برای ابیات ایطاء است؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هو تکرارُ القافیة، المعیبُ عند البلغاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و لا یرتفع الاعتقادُ بأنَّه موجودٌ. </w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایطاء تکرار قافیه است که این نزدِ بلغاء خوب نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فدلَّ</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فلولا اشتراکُه لارتفع الاعتقادُ بکونه موجودًا </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">اگر اشتراک معنوی وجود نبود؛ اعتقاد به اینکه او موجود است </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس دلالت می‌شود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علی أنَّ له معنیً واحدًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بارتفاع اعتقاد أنَّه واجبٌ؛ </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">با ارتفاعِ اعتقاد به واجبیّت ازبین می‌رفت </w:t>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر اینکه برای وجود معنی واحدی است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لو کان مشترکًا لفظیًّا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و التّالی باطلٌ فالمقدَّمُ مثله؛</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">(وَ)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درحالی‌که اگر وجود مشترک لفظی بود، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لم یلزم من الجعل المذکور ایطاءٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الرّابع: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> این است که </w:t>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از این جعلِ مذکور ایطاء لازم نمی‌آمد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کما لو جعل لفظ «العین» قوافی الأبیات؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(أنّ کُلًّا)</w:t>
+        <w:t xml:space="preserve">کما اینکه اگر لفظ عین قافیۀ ابیات قرار داده بشود. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بل ینبغی أن یحکم بالتّحسین، لأنَّه یصیِّرها من باب تجنیس القافیة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بلکه اگر قافیۀ ابیات از باب مشترک لفظی قرار داده بشوند، خیلی هم خوب است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">المعدود من المحسّنات البدیعیَّة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> من الموجودات الآفاقیَّة و الانفسیَّة </w:t>
-[...1382 lines deleted...]
-        <w:t xml:space="preserve">المعدود من المحسّنات البدیعیَّة؛</w:t>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به‌خاطر اینکه این دیگر از باب تجنیس قافیه است که از محسّنات بدیعه شمرده شده است.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی از محسّنات بدیعه که خیلی خوب است یکی این است که انسان یک لفظی را چند بار تکرار کند که از هر تکرارش یک معنایی به‌دست می‌آید؛ در این زمینه یک شعری یادم است که می‌گوید:</w:t>
       </w:r>
     </w:p>