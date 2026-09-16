--- v0 (2026-07-22)
+++ v1 (2026-09-16)
@@ -275,455 +275,388 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشکال و جواب مرحوم حاجی درباره مسلک مشّائین در وحدت وجود</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن قلت: لا نسلَّم بطلان التّالی، و ادِّعاءُ الضّرورة فیه غیر مسموع، و السّندُ أنّ الواحد الجنسی عین الکثیر النّوعی، و الواحد النّوعی عین الکثیر العددی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلت: فرقٌ بین أن یکون الواحد عین الکثیر و بین أن یکون تحته الکثیر، و السّند من هذا القبیل.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن قلت: ألیس یحمل النّوع علی الأفراد ـ مثلًا ـ و الحمل هو الاتّحاد فی الوجود؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قلت: بلیٰ، و لکنَّ الموضوع فی الحقیقة جهة الوحدة فی الأفراد...، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[فانَّ جهات الکثرة فی أفراد الإنسان ـ مثلًا ـ هی العوارض؛ کالکمّ و الکیف و الوضع و غیرها. و معلوم انّ کلّ شیء فی نفسه لیس الّا نفسه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ایضًا لو انتزع مفهوم واحد من المتخالفات بما هی متخالفات؛ فامّا ان یعتبر هذه الخصوصیّة فی صدقه، لم یصدق علی الّذی له خصوصیّة اُخری ممّا تحته. و امّا أن یعتبر الاُخری، لم یصدق علی ما له هذه. و ان اعتبر المجموع، فلا وجود له سوی کلّ واحدة واحدة. و علی تقدیر وجود علی حِدةٍ له، یکون الواحد عین الکثیر.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمَّ کیف یکون لحقیقتین مختلفتین ماهیّة واحدة و لا تفاوت بین الماهیّة و الحقیقة الّا باعتبار وعاء الذّهن و الخارج؟ بل مجرّد هذا کافٍ فی إبطال مذهب المشّائیّة؛ لانّ مفهوم الوجود کالماهیّة لحقیقته، و إن کانت الخصوصیّات ملغاة، فالقدر المشترک هو المحکیُّ عنه، و هو واحد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أمَّا صدر المتألّهین قدّس سرّه فقد جعل فی الاسفار و المبدأ و المعاد و غیرهما هذا الحکم ـ اعنی عدم جواز انتزاع مفهوم واحد من حقائق متخالفة من حیث التخالف ـ من الفطریّات؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">إن قلت:</w:t>
+        <w:t xml:space="preserve">«اگر گفته بشود که ما بطلان تالی، یعنی واحد شدن کثیر را قبول نداریم و ادّعای ضرورت در بطلان پذیرفته نیست. و سند برای نپذیرفتن این است که واحد جنسی عینِ کثیر نوعی است، و واحد نوعی هم عینِ کثیر عددی است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در جواب می‌گوییم که فرق است بین اینکه واحد عین کثیر باشد و بین اینکه در تحتِ آن، کثیر باشد! و سندی که برای انکار ذکر گردید، از قبیل دوم است؛ یعنی آنجایی که در تحتِ شیء واحد، متکثّرات واقع شده باشند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر گفته بشود که آیا این‌طور نیست که نوع را مثلاً بر افراد حمل می‌کنند، درحالی‌که حمل همان اتّحاد در وجود است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در جواب می‌گوییم که بله، نوع را بر افراد حمل می‌کنند و معنای حمل هم اتّحاد در وجود است، ولی در باب حمل، موضوع در حقیقت همان جهت وحدتی است که در افراد وجود دارد؛ پس جهات کثرت در افراد انسان مثلاً همان عوارض هستند مثل کمْ، کیف، وضع و غیر اینها. و معلوم است که هر شیئی فی نفسه فقط خودش است و غیر از خودش نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هم‌چنین در جواب می‌گوییم که اگر صحیح باشد که مفهوم واحد از اشیاء متخالف با ملاحظۀ اینکه متخالف هستند، انتزاع بشود؛ یا در وقت صدقِ این مفهوم واحدی که از متخالفات انتزاع شده است بر یک فرد، خصوصیّت فرد اعتبار و ملاحظه می‌شود، که در این‌صورت آن مفهوم واحد بر مورد دیگری که در تحتش است ولی واجد خصوصیّات دیگری است، صدق نمی‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و یا در وقت صدقش بر یک فرد، خصوصیّت فرد دیگری را ملاحظه می‌کنیم، که در این‌صورت بر فرد موردِ حمل، صدق نمی‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اگر مجموع خصوصیّات افراد را در وقت حمل در نظر بگیریم، واحد ما وجودی غیر از یک‌یک افراد نخواهد داشت. و بنا بر فرض وجود جداگانه‌ای برای او، باید قبول بکنیم که واحد عینِ کثیر است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سپس می‌گوییم که چگونه برای دو حقیقت مختلف یک ماهیّت و مفهوم واحد باشد، درحالی‌که بین ماهیّت و حقیقت تفاوتی نیست مگر به اعتبار و ملاحظۀ ظرف ذهن و خارج؟ بلکه مجرّد همین بیان در ابطال مسلک مشّائین کفایت می‌کند؛ چون‌که مفهوم وجود مانند ماهیّت برای حقیقتِ وجود ثابت است، و اگر خصوصیّات ملغی هستند پس قدر مشترک همان محکیّ عنه است و آن، واحد است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اما صدرالمتألّهین ـ قدّس‌سرّه ـ پس در کتاب اسفار و مبدأ و معاد و غیر این دو کتاب، این حکم؛ یعنی عدم جواز انتزاع مفهوم واحد از حقایق مختلفه از جهت تخالف را از فطریّات قرار داده است.»]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بطلانِ بسیط بودن وجود با تباین ذاتی افراد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در جلسۀ قبل عرض کردیم: این مطلب که شما بخواهید مفهوم وجود حقیقت متباین بالذات و درعین‌حال که بسیط باشد و هیچ جهت اشتراک و وحدتی در بین حقایق وجود و افراد وجود نباشد باطل است. و عرض کردیم که جهت بطلانش این است که هر مفهومی را که شما بر یک مصداقی حمل می‌کنید، باید مابازاء خارجی داشته باشد. بنابراین اگر بخواهید یک مفهوم واحد را بر دو مصداق حمل بکنید، طبعاً باید مابازاءِ او، جهت وحدتی باشد که شما به‌خاطر آن جهت وحدت، او را بر دو مصداق حمل می‌کنید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم انتزاع معنای واحد از اشیاء مختلفۀ بالذّات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روی این حساب، آن معنای واحد همان معنایی است که در ذهن به وحدت ذهنیّه تحقّق پیدا کرده است. مثلاً اگر شما به دو نفر که یکی سیاه و دیگری سفید است، عالِم می‌گویید؛ به‌خاطر علم آنها است که آن علم، واحد است در هر دو.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر سراغ خود آن علم برویم و به علم، علم بگوییم؛ یعنی به همان حقایق خارجی علم بگوییم، باز به‌خاطر جهت وحدتی است که در آن حقایق خارجیّۀ علمیّه وجود دارد، که عبارت از همان تصوّر ذهنی و صورت‌بندی ذهنی آنها است، اگرچه نفس آن علم تفاوت داشته باشد!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علم طبّ با علم ادبیّات دوتا هستند و هیچ‌گونه مابه‌الاشتراکی بین آنها نیست، ولی شما به هر دو علم می‌گویید. ـ البتّه الآن که به طبّ عالِم نیستند! ـ چرا به هر دو علم می‌گویید، درحالتی‌که هیچ نوع ارتباطی بین این دو نیست؟ آن علم در الفاظ بحث می‌کند و این علم در ابدان بحث می‌کند، چه ربطی به همدیگر دارند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌خاطر این به هر دو علم می‌گوییم که باز یک جهت وحدتی در این دو حقیقت و وادی وجود دارد، که آن جهت وحدت عبارت است از تصوّرات ذهنیّه؛ یعنی در اینکه تصوّر ذهنیّۀ هر دو، یکی است، جهت وحدت دارند با اینکه با هم فرق می‌کنند! یعنی گرچه متصوَّر دوتا است، ولی از نقطه‌نظر نقش‌بندی در ذهن یکی هستند. هم ادبیّات در ذهن انسان نقش می‌بندد و هم علوم پزشکی در ذهن انسان نقش می‌بندند، لذا به هر دو علم می‌گویند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بالأخره ما باید در حمل یک مفهوم بر مصادیق متعدّده، این جهت وحدت را به یک جهت واحدی برگردانیم. و روی این حساب، استدلالی که شده است و ما این استدلال را در خیلی از جاها می‌توانیم به‌کار ببریم، این است که هیچ‌وقت یک معنای واحد بر اشیاء مختلفه از نظرِ اختلاف، حمل نخواهد شد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ به اشکال تکثّر واحد در حملِ نوع و جنس بر افراد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر حالا یک کسی بگوید که مگر شما جنس و نوع را بر افراد حمل نمی‌کنید، درحالتی‌که حملِ همین وحدت طبیعیّۀ نوعیّه یا جنسیّه بر افرادشان هم عینِ کثیر شدن واحد است؟ چون جنس هیچ مفهوم و تحقّقی ندارد مگر به تحقّق افراد خودش، و نوع هم هیچ تحقّقی در خارج ندارد مگر به تحقّق افراد خودش. کلّی طبیعی یعنی همین؛ یعنی تحقّقش به تحقّق افرادش است. پس در اینجا هم همین واحد عین کثیر است و فرق نمی‌کند؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان می‌گویند که واحد در اینجا (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> لا نسلَّم بطلان التّالی، و ادِّعاءُ الضّرورة فیه غیر مسموع، و السّندُ أنّ الواحد الجنسی عین الکثیر النّوعی، و الواحد النّوعی عین الکثیر العددی.</w:t>
-[...354 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">تحته الکثیر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) در تحتش کثیر است، نه‌اینکه عینِ کثیر است. یک مفهوم کلّی داریم که در تحتِ این مفهوم کلّی افراد کثیری هستند؛ یعنی آنچه در زیر اینها است، افراد کثیره‌ای هستند که در زیر و تحتِ این کلّی قرار می‌گیرند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یک روز مرحوم آخوند بحث می‌کرد که آیا می‌شود از یک لفظ با ارادۀ واحد، معانی متعدّده را اراده کرد یا نمی‌شود؟ یک کسی در تحتِ و پایین منبر همین‌طور اشکال می‌کرد. آخوند گفت: این صدایِ </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> از چه کسی است؟! یعنی با یک لفظ، دو معنا را قصد کرد.</w:t>
+        <w:t xml:space="preserve">یک روز مرحوم آخوند بحث می‌کرد که آیا می‌شود از یک لفظ با ارادۀ واحد، معانی متعدّده را اراده کرد یا نمی‌شود؟ یک کسی در تحتِ و پایین منبر همین‌طور اشکال می‌کرد. آخوند گفت: این صدایِ ما تحت از چه کسی است؟! یعنی با یک لفظ، دو معنا را قصد کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولی باز این هم ارادۀ معانی متعدّده از لفظ واحد نمی‌شود و می‌شود گفت که نشدن آن در اینجا نشدن عادی است نه نشدن عقلی؛ یک‌وقت بحث ما، بحث عادی است، در این‌صورت نمی‌شود که چند معنا را از یک لفظ قصد کرد، ولی یک‌وقت بحث ما، بحثِ امتناع عقلی است، در این‌صورت می‌گوییم که در اینجا امتناع عقلی نداریم، بلکه امکان عقلی داریم. حالا این بحث برای محلّ خودش بماند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس افرادی در تحتِ آن واحد هستند، نه‌اینکه خودش عینِ افراد است؛ واحد عینِ افراد نیست، بلکه در اینجا واحد، واحدِ عامّی است که در تحتِ آن یک افرادی هستند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -2331,61 +2264,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="20" name="_x0000_i1044" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1044" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>