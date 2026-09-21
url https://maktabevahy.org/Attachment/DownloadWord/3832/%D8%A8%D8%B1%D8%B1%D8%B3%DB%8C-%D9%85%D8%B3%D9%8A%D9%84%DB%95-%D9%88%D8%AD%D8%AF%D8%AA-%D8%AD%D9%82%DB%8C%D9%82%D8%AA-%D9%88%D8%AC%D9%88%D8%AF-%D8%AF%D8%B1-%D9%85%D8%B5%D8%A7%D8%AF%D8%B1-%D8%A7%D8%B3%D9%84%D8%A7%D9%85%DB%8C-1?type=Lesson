--- v0 (2026-07-23)
+++ v1 (2026-09-21)
@@ -73,229 +73,234 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بررسی مسئلۀ وحدت حقیقت وجود در مصادر اسلامی (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">نگرشی بر معنای آیه ﴿و نحنُ أقربُ إلیه مِن حبل الورید﴾</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شرح منظومه جلسه سی و دوم</w:t>
+        <w:t xml:space="preserve">شرح منظومه جلسه سی و دوم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، بررسی دلایل عقلی و نقلی بر وحدت حقه حقیقیه) </w:t>
+        <w:t xml:space="preserve">(المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، بررسی دلایل عقلی و نقلی بر وحدت حقه حقیقیه) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیت الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدّس اللّه سرّه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم الله الرحمن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بررسی مسئلۀ وحدت حقیقت وجود در مصادر اسلامی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌خواهیم ببینیم که مسئلۀ وحدت وجود با صرف نظر از کلمات فلاسفه و حکماء چه صورتی دارد. یعنی با این فکر و نگرش می‌خواهیم ببینیم که این مسئله در مصادر اسلامی چه نحوه بیان شده است. به عبارت دیگر چند مطلب در اینجا مورد توجّه ما قرار می‌گیرد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -1371,50 +1376,51 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و... که ان‌شاءالله تا هرجا که وقت و فرصت بشود صحبت می‌کنیم.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلّ علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
@@ -1989,262 +1995,280 @@
         </w:rPr>
         <w:t xml:space="preserve">تحفة الحکیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آورده است، ما نیز در اینجا ذکر کنیم و کتاب را به زینت آن اشعار راقیه عالیه پایان بخشیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این ابیات را در میان فرق بین معنای «کلام» و معنای «کتاب» ایراد فرموده است که بسیار جالب است، و برای فهمیدن حقیقت توحید وجود، و وحدت ذات حقّ متعال با جمیع موجودات، و تأمّل در کیفیت وحدت در کثرت نیز به‌جا و مقوِّی افهام می‌باشد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="She'rPavaraghi"/>
-[...210 lines deleted...]
-        <w:t xml:space="preserve">صَلِّ عَلَی محمدٍ وَ عِتْرَتِهْ *** وُرّاثُهُ فی سِرِّهِ وَ سیرَتِهْ (18)</w:t>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بَیْنَ الْکَلامِ مِنْهُ وَ الْکِتابِ   **   فَرْقٌ لَدَی الْعارِفِ باللُبابِ (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَکُلُّ مَوْجودٍ مِن الْکَلامِ   **   مِنْ جَهَةِ الصُّدورِ وَ الْقیامِ (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ الْکُلُّ مِنْ حَیْثیَّةِ الْقَبولِ   **   کِتابُهُ عندَ اولی الْعُقولِ (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ بِاعْتِبارِ عالَمِ الامْرِ فَقَطْ   **   کَلامُهُ فَإنَّهُ بِلا وَسَطْ (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ عالَمُ الْخَلْقِ کِتابٌ مَحْضُ   **   وَ الْجَمْعُ مِنْ ذی الْجَهَتَیْنِ فَرْضُ (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ لِلْکَلامِ بِاعْتِبارِ الْجَمْعِ   **   وَ الْفَرْقِ وَصْفانِ بِغَیْرِ مَنْعِ (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَبِاعْتِبارِ الْجَمْعِ بِالْقُرْءَانِ   **   یُدْعَی کَما فی الْفَرْقِ بِالْفُرْقانِ (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وُجودُهُ الْجَمعیُّ فی أعْلَی الْقَلَمْ   **   فیهِ انْطَوَی کُلُّ الْعُلومِ وَ الْحِکَمْ (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وُجودُهُ الْفَرْقیُّ وَ التَّفصیلیّ   **   فی غَیْرِهِ مِنْ سآئِرِ الْعُقولِ (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ إنَّ فی دآئِرَةِ الْوُجودِ   **   قَوْسَیْنِ لِلنُّزولِ وَ الصُّعودِ (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ بِالنَّبیِّ الْمُصْطَفَی وَ الالِ   **   قد خُتِمَتْ دآئِرَةُ الْکَمالِ (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ أوَّلُ الْمَراتِبِ الْعَقْلیَّةْ   **   هی الْحَقیقَةُ الْمُحَمَّدیَّةْ (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَما وَعاهُ قَلْبُهُ مِمّا وَعَی   **   یَکونُ قُرْءَانًا وَ فُرْقانًا مَعا (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ غَیْرُهُ لَیْسَ عَلَی هَذا النَّمَطْ   **   بَلْ کُلُّ ما اوتیَ فُرْقانٌ فَقَطْ (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ لِاخْتِصاصِهِ بِهِ کَما عُلِمْ   **   یَقولُ: اوتیتُ جَوامِعَ الْکَلِمْ (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وَ قد خَتَمْتُ هَذِهِ الْمَقالَهْ   **   بِاسْمِ النَّبیِّ خاتَمِ الرِّسالَهْ (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فَیا مَنِ اصْطَفاهُ مِن بَریَّتِهْ   **   وَ خَصَّهُ بِعِلْمِهِ وَ حِکْمَتِهْ (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صَلِّ عَلَی محمدٍ وَ عِتْرَتِهْ   **   وُرّاثُهُ فی سِرِّهِ وَ سیرَتِهْ (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تَمَّتْ علی یدِ ناظمِها الْجانی محمد حُسین النّجفیّ الإصفهانیّ فی 29 ربیع الاوّل سنةَ 1351 الهجریّة القمریّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 ـ در میان عارفان به مغز و درون و حقیقت لبّ امر، فرق است میان کلام خدا و کتاب خدا.</w:t>