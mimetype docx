--- v0 (2026-07-23)
+++ v1 (2026-09-14)
@@ -157,51 +157,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیت الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدّس اللّه سرّه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>