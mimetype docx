--- v0 (2026-07-23)
+++ v1 (2026-09-15)
@@ -86,50 +86,62 @@
         <w:t xml:space="preserve">نقد و بررسی نظر حکماء در وجود ذهنی دربارۀ عینیّت ماهیّات ذهنی و خارجی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرح منظومه جلسه چهل و یکم </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، غُرَرٌ فی وجود الذهنی) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>