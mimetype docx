--- v0 (2026-07-23)
+++ v1 (2026-09-21)
@@ -97,50 +97,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرح منظومه جلسه چهل و دوم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">(المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، غُرَرٌ فی وجود الذهنی) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
@@ -295,58 +307,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فَجَوْهَرٌ مَعَ عَرَضٍ کَیْفَ اجْتَمَعَ... *** .. أَمْ کَیْفَ تَحْتَ الْکَیْفِ کُلٌّ قَدْ وَقَعَ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="She'rMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَأَنْکَرَ الذِّهْنیَّ قَوْمٌ مُطْلَقًا... *** ... بَعْضٌ قِیَامًا مِنْ حُصُولٍ فَرَّقَا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="She'rMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَ قِیْلَ بِالْأشْبَاحِ الْأشْیَاء انْطَبَعَتْ *** </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">وَ قِیْلَ بِالْأنْفُسِ وَ هِیَ انْقَلَبَتْ</w:t>
+        <w:t xml:space="preserve">وَ قِیْلَ بِالْأشْبَاحِ الْأشْیَاء انْطَبَعَتْ *** وَ قِیْلَ بِالْأنْفُسِ وَ هِیَ انْقَلَبَتْ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پایه‌گذاری بحث وجود ذهنی بر مبنای حکماء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -1105,291 +1110,187 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس حالا صحبت در این است که چگونه ممکن است این جوهر که قسیم کیف است یا کم که قسیم و مقابل کیف است، در آنِ واحد دو ماهیّت به خود بگیرد؟! چون اگر این کم، کم است پس چطور ممکن است در آنِ واحد در خارج عَرَض و داخل در مقولۀ خودش باشد اما در ذهن داخل درمقولۀ کیف باشد؟! یعنی چطور ممکن است که یک عَرَض و یک ماهیّت در آنِ واحد داخل در تحتِ دو مقوله باشد؟! این اشکال دوم است که دیگر هیچ راه مفرّی از آن نیست! مثلاً زید در آنِ واحد گوسفند و انسان نیست! پس امکان ندارد که یک ذات در آنِ واحد در تحتِ دو ماهیّت باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عرض کردیم که عَرَضیّت و امثالِ ذالک داخل در تحتِ مقولۀ وجود نیستند و کاری که وجود می‌کند فقط این است که به این ماهیّت تحقّق می‌دهد، اما ذاتیات و اوصاف و شرایط و قرائن از آنِ اصل ماهیّت هستند. یعنی در ماهیّت بقر شما اصلاً کاری به وجود ذهنی و وجود خارجی ندارید، امکان ندارد شما بقر را تصوّر بکنید و در ذهن شما دریا بیاید! امکان ندارد که کوه را تصوّر بکنید و در ذهن شما فرش بیاید! پس ما اصلاً کاری به وجود نداریم و در اینجا فقط به تصوّر و اصلِ ماهیّت یک شیء توجّه داریم. حالا آن ماهیّت ذاتیّاتی دارد؛ آن ماهیّت اگر عَرَض است ذاتی آن همان مقوله‌ای است که داخل در تحتِ آن است، و اگر آن ماهیّت، جوهر است که دیگر جوهر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لذا اشکال دوم یعنی </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> در اینجا وارد می‌شود که هر کدام از افراد برای خودشان یک مَهْرَبی و مَفَرّی را برگزیده‌اند؛ بعضی قائل به اشباح شدند و بعضی قائل به اضافه شده‌اند که حالا می‌رسیم.</w:t>
+        <w:t xml:space="preserve">لذا اشکال دوم یعنی «أم کیف تحت الکیف کلّ قد وقع» در اینجا وارد می‌شود که هر کدام از افراد برای خودشان یک مَهْرَبی و مَفَرّی را برگزیده‌اند؛ بعضی قائل به اشباح شدند و بعضی قائل به اضافه شده‌اند که حالا می‌رسیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">متن مرحوم حاجی در اشکال دوم بر وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منشأ اختلاف آراء در وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(وَ الذَّاتُ) أی المهیّة و ذاتیّاتها (فِی أَنْحَا الْوُجُودَاتِ) الخارجیّة و الذهنیّة ـ عالیة کانت أو سافلة ـ (حُفِظَ)، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ماهیّت و ذاتیاتِ آن ماهیّت در انحاء و اقسام وجودات خارجیّه و ذهنیّه، وجودات عالیه و سافله محفوظ است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">من‌باب‌مثال اگر شما انسان و ذاتیّاتش مانند ناطقیّت، حیوانیّت، نوعیّت، فصلیّت را درنظر بگیرید، و همین‌طور اگر بقر را با جنس و فصل و بقیّۀ ذاتیّاتش درنظر بگیرید، می‌بینید که بالأخره ماهیّت و ذاتیّاتِ آن ماهیّت در تمام انحاء وجودات خارجیّه و ذهنیّه، وجودات عالیه و سافله، محفوظ است. حتّی شما اگر جبرئیل را هم بخواهید تصوّر بکنید باز ذاتیّات آن جبرئیل هم محفوظ است؛ یعنی تصوّر شما جبرئیل را تبدیل به میکائیل نمی‌کند. پس ماهیّت و ذاتیاتِ آن ماهیّت از جبرئیل تا عالم مادّه محفوظ است. من‌باب‌مثال اگر شما یک سنگ را هم تصوّر بکنید، ذاتیّات آن سنگ باید در وجود ذهنی شما محفوظ باشند و آنها تغییر و تبدیل پیدا نمی‌کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کما اشتهر بینهم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کما اینکه بین حکماء مشهور است که می‌گویند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أنّ الذّاتی لا یختلف و لا یتخلّف </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ذاتی نه مختلف می‌شود و نه تخلّف برمی‌دارد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اجتماع جوهر با عَرَض اشکال اول به وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فهذا حکم صدّقه العقل </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> و آن مطلب این است که از انحفاظ ذات و ذاتی جمع بین متقابلین لازم می‌آید </w:t>
+        <w:t xml:space="preserve">فهذا حکم صدّقه العقل این یک حکمی است که عقل آن را تصدیق کرده است و لکن عارَضه و نازَعه ولکن با این حکم یک حکم دیگری معارضه و منازعه کرده است أنّ (جَمعُ الْمُقَابِلَینْ مِنّهُ) و آن مطلب این است که از انحفاظ ذات و ذاتی جمع بین متقابلین لازم می‌آید </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی شما چطور دو مقابل از ذات و ذاتی را با همدیگر جمع کردید؟! پس ذات و ذاتی در خارج به یک نحو است و در ذهن شما به نحو دیگری است؛ یعنی این دو وجود خارجی و ذهنی باعث شده‌اند که ذات و ذاتی در آنِ واحد دو لباس بپوشد، همان ذات و ذاتی در خارج لباس محلّیت را بپوشد و در ذهن شما لباس عَرَضیّت را بپوشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أی من انحفاظ الذّات و الذّاتی </w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> آن هم محال است. </w:t>
+        <w:t xml:space="preserve">أی من انحفاظ الذّات و الذّاتی جمع دو مقابل در آن واحد (قَدْ لُحِظَ) لحاظ شده و لزم بنظر العقل أیضًا لازم می‌آید بنظرعقل ایضاً، و هو محالٌ. آن هم محال است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">[و آن این است که از انحفاظ ذات و ذاتی جمع بین متقابلین لازم می‌آید که عقل به استحالۀ آن هم حکم می‌کند.]</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(فَجَوْهَرٌ مَعَ عَرَضٍ کَیْفَ اجْتَمَعَ؟) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا در بیان این مطلب برای شما مثال می‌زنیم: «جوهر» با «عرض» چطور جمع می‌شود؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا تعیین للمتقابلین.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1428,53 +1329,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بناء علی أنّ الجوهر جنس لها </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنا بر اینکه جوهر جنس این حقایق است </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">که همین نظر صحیح است. یعنی برخلاف نظر بعضی که چیزهای دیگری فرموده‌اند، جوهر جنس برای حقایق جوهریّه است که تقسیم به مجرّد و مادّه می‌شود و بعد مادّه هم تقسیم می‌شود تا همین‌طور پایین بیاید.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قد تقرّر [</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این مطلب] مقرّر شده است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انحفاظ الذاتیّات فی أنحاء الوجودات </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1613,53 +1512,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و الحالُّ فی المستغنی عَرضٌ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و حال در مستغنی هم عَرَض است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اندراج اعراض تسعه در مقولۀ کیف اشکال دوم بر وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(أَمْ) ـ منقطعة بمعنی «بل» «أمْ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> منقطعه به معنی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«بَلْ»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1740,53 +1637,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، و العلم عین المعلوم بالذّات، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علم عینِ معلوم بالذّات است؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی علم، عین همان صورت ذهنیّه است! به ارتباط بین ذهن و صورت، علم می‌گویند.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و المعلوم بالذّات قد یکون جوهرًا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و معلوم بالذّات هم گاهی اوقات جوهر </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و قد یکون کمًّا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1813,53 +1708,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، فیلزم اندراج جمیع المقولات فی الکیف.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس لازم می‌آید که جمیع مقولات مندرج در تحتِ مقولۀ کیف باشند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وجه اصعب بودن اشکال دوم بر وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و إنّما قلنا: «هذا أصعب من الأوّل»؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما گفتیم که این اشکال از اشکال اول مشکل‌تر است </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لأنّ العرَض عرضٌ عامٌّ للمقولات التّسع العرضیّة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -2021,82 +1914,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا عَرَض هم یک مفهوم عامی است برای هر چیزی که عارض بشود یعنی به هر چیزی که بر یک جایی عارض بشود عَرَض می‌گویند، چه آن چیزی که عارض می‌شود از مقولات تسع باشد یا اینکه جوهر باشد! دیگر فرقی نمی‌کند و اشکال ندارد. حالا می‌گوییم که چشمت را از این یکی بپوشان و درز بگیر و این اشکال خیلی مهم نیست که بخواهید روی آن اشکال بکنید. پس بگوییم که عرضیّتِ آن از باب عروض است نه از باب اینکه تبدیل به یک مقوله شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">محالیّت قبول دو جنس برای یک شیء در یک مرتبه</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بخلاف الکیف فإنّه جنس عالٍ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به‌خلاف کیف که جنس عالی است،</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی اشکال دوم بنابراین است که اصلاً یک مقوله تبدیل به مقولۀ دیگر می‌شود!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذا کانت الصورة العلمیّة جوهرًا </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا اگر صورت علمیّه جوهر باشد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کالإنسان و الفرس أو کمًّا أو وضعًا کالسطح أو الانتصاب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -2128,53 +2017,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و به‌حسب ذاتش در یک‌مرتبه مُجنّس به دو جنس باشد یعنی دو جنس قبول بکند</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی در یک‌مرتبۀ نوعیّه یا فصلیّه به‌حسب ذات خودش دو جنس داشته باشد. مثلاً یک انسان در مرتبۀ مادّی نه با مرتبۀ مجرّد، دو جنس داشته باشد؛ یک جنسش جوهریّت است و دیگری داخل در تحتِ کیف است. در این‌صورت می‌گوییم یک ماهیّت در یک‌مرتبه که بیش از یک جنس نمی‌تواند قبول بکند. بله، همین ماهیّت در یک مرتبۀ دیگر مثل مرتبۀ مجرّد ممکن است که یک جنس دیگر داشته باشد، ولی در مرتبۀ مادّی نمی‌تواند دو جنس داشته باشد!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و إذا کانت کیفًا محسوسًا مثلًا کالسّواد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کما اینکه وقتی صورت علمیّه کیف محسوس باشد مثل سیاهی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -2217,53 +2104,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(یعنی نتوانسته‌اند که برای آن جوابی پیدا بکنند) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فاختار کلٌّ مَهرَبًا؛ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به‌همین‌خاطر هریک راه فراری برای خویش اختیار کرده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(فَأنکَرَ) الوجودَ (الذِّهنیُّ) فرارًا من هذا و نظائره (قَومٌ) من المتکلّمین(مطلقًا)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -2276,65 +2161,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و إن کان بنحو الشّبح</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> گرچه به‌نحو شبح هم باشد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنی نمی‌گویند که اگر خود ماهیّت در ذهن بیاید ما آن را قبول نداریم بلکه می‌گویند ما حتّی اینکه شَبَحِ خارج در ذهن بیاید را هم قبول نداریم. البتّه در شبح هم تا حدودی می‌شود همین اشکال را مطرح کرد. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">بقیّۀ مطلب ان‌شاءالله برای جلسۀ بعد باشد.</w:t>
+        <w:t xml:space="preserve">یعنی نمی‌گویند که اگر خود ماهیّت در ذهن بیاید ما آن را قبول نداریم بلکه می‌گویند ما حتّی اینکه شَبَحِ خارج در ذهن بیاید را هم قبول نداریم. البتّه در شبح هم تا حدودی می‌شود همین اشکال را مطرح کرد. و جعلوا العلمَ بالشی‌ء مجرّد الإضافة.بقیّۀ مطلب ان‌شاءالله برای جلسۀ بعد باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ورود اشکال دوم بنا بر قائل به کیف بودن صورت ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ:</w:t>
       </w:r>
@@ -2789,61 +2660,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i1031" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i1031" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>