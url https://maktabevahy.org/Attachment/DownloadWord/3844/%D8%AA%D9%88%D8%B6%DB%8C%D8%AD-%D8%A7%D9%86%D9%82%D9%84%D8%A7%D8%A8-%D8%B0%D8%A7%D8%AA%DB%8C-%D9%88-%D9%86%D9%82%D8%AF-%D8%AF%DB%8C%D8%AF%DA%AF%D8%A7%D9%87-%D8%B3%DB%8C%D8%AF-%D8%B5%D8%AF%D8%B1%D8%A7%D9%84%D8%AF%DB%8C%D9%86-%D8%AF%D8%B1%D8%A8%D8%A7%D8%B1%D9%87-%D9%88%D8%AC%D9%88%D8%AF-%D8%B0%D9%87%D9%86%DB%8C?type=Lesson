--- v0 (2026-07-23)
+++ v1 (2026-09-16)
@@ -97,50 +97,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شرح منظومه جلسه چهل و چهارم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">(المقصد الاول فی امور العامة، الفریدة الأولی فی الوجود و العدم، غُرَرٌ فی وجود الذهنی) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
@@ -918,861 +930,1030 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ایشان می‌فرمایند که هیولا یک وعائی دارد که در خارج، محلِّ مستغنی از حالّ است اما همین هیولای مبهمه وقتی که در ذهن می‌آید آن محل‌بودنش را از دست می‌دهد و خودش حالّ می‌شود. بنابراین هیچ‌کدام از حالّ‌بودن و محل‌بودن بر این هیولا بار نمی‌شوند و این محل‌بودن و حالّ‌بودن، مربوط به ظرف خارج و ذهن است. این نظر مرحوم سید صدرالدّین است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">متن مرحوم حاجی در بیان نظر متکلّمین دربارۀ وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(فَأنکَرَ) الوجودَ (الذِّهنیُّ) فرارًا من هذا و نظائره (قَومٌ) من المتکلّمین</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قومی از متکلّمین آمده‌اند نظری را انتخاب کرده‌اند که از این اشکال و نظائر این اشکال فرار کنند،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (مطلقًا) و إن کان بنحو الشّبح، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">(فَأنکَرَ) الوجودَ (الذِّهنیُّ) فرارًا من هذا و نظائره (قَومٌ) من المتکلّمین</w:t>
+        <w:t xml:space="preserve"> آنها گفته‌اند که ما اصلاً وجود ذهنی نداریم اگرچه به‌نحو شبح باشد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی شبح و هیچ چیزی در اینجا نداریم و علم فقط صِرف اضافه و نسبت بین انسان با خارج است بدون اینکه چیزی در ذهن انسان بیاید. مشخّص است که این قول بدیهیّ البطلان است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و جعلوا العلمَ بالشی‌ء مجرّد الإضافة.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علم به شیء را مجرّد اضافه پنداشته‌اند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی علم، صرفِ محاذات انسان با آن شیء در خارج است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و یبطله العلمُ بالمعدوم و علمُ النفس بذاته؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این نظر متکلّمین را علم به معدوم و علم نفس به ذات خودش باطل می‌کند </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی در این‌صورت چطور انسان، مقابل معدوم واقع می‌شود و چه نسبتی بین انسان و بین امر معدوم واقع می‌شود؟! درحالی‌که معدوم در خارج وجود ندارد. و شما علمِ نفس به ذات خودش را چگونه توجیه می‌کنید؟ چون در این‌صورت دیگر خارجی وجود ندارد تا اینکه نفس در مقابل آن قرار بگیرد، درحالی‌که علمِ نفس به ذات، وجود دارد و این علمِ به ذات همیشه با خود انسان است و اصلاً ما جدای از نفس چیزی نداریم تا اینکه خودمان را در محاذات با آن قرار بدهیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صورت ذهنیّه بودن علم حضوری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر ما به غیر از نفس چیزی نداریم پس دیگر صحیح نیست که بگوییم نفس به خودش علم حضوری دارد، و باید علم را منحصر در علم حصولی بدانیم!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صورت، صورت حضوری است یعنی خود صورت فرق می‌کند. اینکه الآن شما در وجود خودتان مواظب خودتان هستید و وقتی که یک مسئله و خطری پیش می‌آید خودتان را جمع می‌کنید تا گزندی به شما نرسد به‌خاطر این است که علم حضوری به خودتان دارید؛ یعنی چون خودتان و بقای خودتان را ادراک می‌کنید و واجد خصوصیّات خودتان هستید می‌خواهید اگر یک قضیّه‌ای پیش بیاید فوراً جا خالی کنید و بگذترید و بروید. پس نفس به ذات خودش علم دارد و اگر نفس به ذات خودش علم نداشت که عکس‌العمل نشان نمی‌داد و اینکه الآن دارد عکس‌العمل نشان می‌دهد به‌خاطر این است که علم به خودش دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، ممکن است که انسان در مرحلۀ غفلت باشد که در این‌صورت هیچ عکس‌العملی نشان نمی‌دهد. پس علم حضوری انسان است که باعث می‌شود انسان نسبت به قضایایی که در اطرافش هستند عکس‌العمل نشان بدهد. چون من وجود خودم را احساس می‌کنم، بر این احساس خودم ترتیب اثر می‌دهم، دنبال منافع می‌روم، مضارّ را از خودم دفع می‌کنم و امثال‌ذلک. اما اگر از وجود خودم غافل بشوم دیگر مواظب خودم نیستم؛ مثل یک آدم دیوانه‌ای که به پشت‌بام می‌رود و خودش را پایین می‌اندازد، یا مثل یک بچه‌ای که از خودش غافل است و دست به هزار کار می‌زند؛ یعنی وجود خودش را نمی‌یابد تا اینکه به این یافتن ترتیب اثر بدهد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علم حضوری همین یافتن انسان وجود خودش را است و این علم حضوری هم صورت ذهنیّه است منتها یک صورت ذهنیّۀ بسیار دقیق و لطیف که با صورت ذهنیّۀ حصولی فرق می‌کند. پس به هر دو علم می‌گویند و دلیلی وجود ندارد که فقط به حصولی علم بگویند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا علم حضوری هم صورت ذهنی است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دعوا اصلاً روی وجود صورت ذهنی است و صورت ذهنی در هر دو هست. اگر علم حضوری صورت ذهنی نباشد پس شما چطور بر اساس آن، ترتیب اثر می‌دهید؟! اینکه شما از یک قاتل فرار می‌کنید به‌خاطر این است که از بین رفتن و کشتن را ادراک کرده‌اید؛ یعنی تمام این نتایج را از قبل در ذهنتان آورده‌اید ولو اینکه متوجّه هم نباشید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تبیین برگشت علم حصولی به حضوری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در مورد درد، آیا ما وجود درد را احساس می‌کنیم یا صورت آن را؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شما اصل وجود درد را احساس می‌کنید. علم حضوری هم صورت است منتها یک صورت خیلی لطیف و دقیق. حالا ان‌شاءالله در بحث معرفت خواهیم گفت که برگشت تمام حصولیّات به علم حضوری است. در آنجا می‌گوییم که ذهن عین همان صورت ذهنیّه می‌شود، پس ذهن در واقع دیگر چیزی را در خودش نمی‌آورد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین اگر ذهن یک صورتی را هم در خودش بیاورد می‌گوید این همان است! اینکه می‌گوید این همان است یعنی این کدام است؟ می‌گوید پارسال هم من در چنین اطاقی یک چنین لیوانی به ذهنم آمد. پس اینکه الآن تا چشمش به این لیوان می‌افتد یاد آن قضیّۀ اول می‌افتد به‌خاطر این است که آن قضیّۀ اول در ذهنش هست که این الآن یاد آن می‌افتد و الاّ باید با این پدیده به‌صورت یک امر جدیدی برخورد می‌کرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چرا با تعجب می‌گوید این همانی است که تا به‌حال در ذهن من بوده است و من خبر نداشتم؟ چرا می‌گوید پس تو همانی هستی که من ده سال پیش تو را دیدم؟ چرا می‌گوید پس این قضیّه همانی است که مثلاً پانزده سال پیش بوده است؟ پس اینکه می‌گوید این همان است، نشان می‌دهد که آن صورت ذهنی با ذهن عینیّت داشته است و آن صورت ذهنی قبلاً بوده است. حالا گاهی اوقات انسان آن صورت ذهنی را حصولی می‌کند یعنی همان صورت ذهنی را برمی‌گرداند و در مقابل ذهنش می‌آورد؛ یعنی انگار در مقابل چشمش می‌آورد. می‌گوید فلان حرف، سر زبانم است ولی نمی‌توانم بگویم! پس اینکه می‌گوید سر زبانم است یعنی به صورت حضوری در من وجود دارد منتها نمی‌توانم آن حضوری را تبدیل به حصولی کنم، ولی خود همان صورت ذهنی در ذهن من هست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌هرصورت فرقی بین حضوری و حصولی نیست و هر دو، صورت ذهنی هستند و برگشت تمام علوم حصولی به حضوری است؛ یعنی اول یک صورت حضوری در ذهن پیدا می‌شود و بعد ذهن آن را حصولی می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم انحصار وجود ذهنی به قضایای خارجیه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا اینکه برای صدق و کذب در قضایا حتماً به خارج نیاز داریم دلیل بر این نیست که برگشت علم حصولی به حضوری نیست و واقعیّت، ذهن نیست؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، اینکه به چه قضیّه‌ای صادقه می‌گویند و به چه قضیّه‌ای کاذبه می‌گویند بر اساس خارج است؛ گاهی اوقات صورت‌های ذهنی ما موافق با خارج است و گاهی اوقات مخالف با خارج است. پس تصدیق به اینکه آیا این صورت موافق با خارج است یا نه، مربوط به باب قضایا می‌شود. ولی واقعیّت این صورت که می‌گوییم خود این صورت در ذهن ما هست، همان ذهن ما است. لذا بسیاری از قضایا هستند که اصلاً با خارج تطبیق نمی‌کنند؛ مانند قضایای کلّیه، انتزاعیّات، مسائل و مفاهیم معقولات ثانی فلسفی، تمام اینها به خارج مربوط نیستند بلکه مربوط به صُوَر ذهنی ما هستند. بحث از اینکه «آیا انسان ممکن است یا نه؟»، یک صورت ذهنیّه دارد درحالتی‌که اصلاً به خارج مربوط نیست، ولی به‌هرحال صدق و کذب بر آن بار می‌شود چون وعاء تطبیق آن یک وعاء دیگری غیر از وعاء خارج است که به آن، نفس‌الأمر می‌گویند و در اینجا یک مسائل دیگری پیدا می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ولی به‌هرصورت بعداً راجع‌به اینکه آیا ماهیّت در ذهن می‌آید، آیا ماهیّتی که در ذهن ما می‌آید همانی است که در خارج است یا غیر از آن است، و همین‌طور اینکه مسئلۀ صدق و کذب یا اشتباهاتی که حس یا ذهن در تطبیق قضایا می‌کنند چه می‌شود، بحث می‌شود و تمام اینها مسائلی هستند که ما هنوز به آنها نرسیده‌ایم و فعلاً فقط در مورد مطالب آقایان و ادلّه‌ای که حکماء راجع‌به وجود ذهنی می‌آورند بحث می‌کنیم. ان‌شاءالله به آن مسائل هم خواهیم رسید که اصلاً به چه چیزی شناخت می‌گویند، و انسان در مواجهۀ با چه چیزی اسم عالِم را روی خودش می‌گذارد، و در مواجهۀ با چه چیزی علم در او پیدا می‌شود، و حقیقت علم چیست؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اتّحاد با معلوم خارجی، تنها راه حصول معرفت به آن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک جمله از باب اشاره می‌گویم، بروید روی آن کار کنید تا اینکه به آن مطلب برسیم؛ و آن این است که برای انسان علمی و معرفتی حاصل نمی‌شود مگر اینکه انسان با آن معلوم خارجی اتّحاد پیدا کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینکه فلاسفه در علم می‌گویند که انسان باید اتّحاد با معلوم بالذّات پیدا کند، یک مسئلۀ دیگری است. آن معلوم بالذّات یک صورت ذهنیّه‌ای است که نفس با آن صورت ذهنیّۀ خودش ـ که معلوم بالذّات است ـ اتّحاد پیدا می‌کند و ما در این مسئله بحث نداریم. بحث ما در این است که بین انسان و بین آن معلوم بالعَرَض که در خارج است چه مسئله‌ای پیدا می‌شود که ما اسم آن را علم می‌گذاریم؟ بین من که در اینجا نشسته‌ام و شما که در آنجا نشسته‌اید چه ارتباطی برقرار می‌شود که من می‌گویم آقای شیخ فلانی در اینجا نشسته است؟ درحالتی‌که در خارج هیچ ارتباطی بین من و ایشان نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحث روی ادراک است! من الآن یک شیئی را ادراک می‌کنم و بعد می‌بینم که این ادراک من مخالف با واقع است، مثلاً طرف وجود ندارد ولی من خیال کردم که هست. در این‌صورت من باز به خودم عالِم می‌گویم درحالتی‌که این ادراک من مطابق با خارج نیست. حالا اینکه نفس انسان با چه چیزی اتّحاد پیدا می‌کند، ان‌شاءالله بماند برای بحث های آینده که خارج از فلسفه است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اصالت ماهیّت لازمۀ قائل شدن به ورود ماهیّت از خارج به نفس</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماهیّت از خارج به نفس می‌آید چون ادراک ما از اشیائی است که آنها را دیده‌ایم!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینکه می‌گویید ماهیّت از خارج به نفس می‌آید، یعنی از کجا در نفس می‌آید؟! آیا از وجود دست برمی‌دارد و در نفس می‌آید؟! در این‌صورت آیا شما احساس می‌کنید که ماهیّت آقای فلان از وجودش جدا شد و در نفس شما رفت و بعد شما اتّحاد عقل و عاقل و معقول، علم و عالم و معلوم پیدا کردید؟! یعنی آیا احساس می‌کنید که چیزی به شما اضافه شده است؟! این‌طورکه نیست. بله، گرچه انسان احساس می‌کند که در او تغییری پیدا شده است ولی این احساس به‌این‌صورت که یک ماهیّتی از خارج در نفس من رفته است، نمی‌باشد چون ماهیّت اصلاً چیزی نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لازمۀ این مسئله این است که بالأخره شما برای ماهیّت یک اصالتی قائل می‌شوید و الاّ اگر شما ماهیّت را یک امر عدمی و اعتباری بدانید، در این‌صورت به‌طورکلّی آمدن ماهیّت و در نفس رفتن و این حرف‌ها دیگر از بین می‌رود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر شما می‌گویید که نفس، انشاء و صدور می‌کند می‌گوییم بالأخره چه تغییری در نفس پیدا می‌شود؟ چه ارتباطی بین او و خارج پیدا می‌شود که صدور می‌کند؟ می‌گوییم درست است که نفس صدور و انشاء می‌کند، یا بگویید ایجاد می‌کند ـ شما اسمش را هرچه می‌خواهید بگذارید ـ، ولی بالأخره می‌گوید این امر، امر خارج است؛ در اینجا می‌گوییم نفس چه ربطی بین خودش و بین این برقرار می‌کند تا اینکه علم و ادراک برای او حاصل می‌شود؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثالی برای نحوۀ ارتباط بین ذهن انسان و خارج</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا برای روشن شدن مسئله یک مثال می‌زنم: در باب ایقاعات و عقود و انشائات هست که وقتی شما می‌خواهید یک جنسی بخرید هریک از دو طرف با انشاء، عوض و معوّضی را به دیگری می‌دهند. من‌باب‌مثال شما می‌خواهید یک جنسی را بخرید و پولی را به فروشنده بدهید، مثلاً می‌خواهید این پارچ را از این آقای شیخ بخرید و در مقابل به ایشان صد تومان بدهید. آن چیزی که درخارج هست صد تومانی و پارچ است و عملی را که شما انجام می‌دهید این است که با دست خودتان صد تومان را در آن‌طرف می‌گذارید و پارچ را هم در این طرف می‌گذارید. یعنی تا به‌حال پارچ، این طرف در مقابل فروشنده بود و صد تومانی آن‌طرف در مقابل خریدار بود، حالا صد تومانی جایش را با پارچ عوض می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صحبت ما در این است که آیا معامله و خرید و فروش فقط این جابه‌جایی دو جنس است؟ مسلّم است که این‌طور نیست. چون اگر شما قصد خرید و فروش نداشته باشید هزاربار هم این پارچ را ردّ وبدل کنید باز دوباره پارچ به‌جای خودش برمی‌گردد، یعنی پارچ دوباره به نزد صاحبش برمی‌گردد. پس شما علاوه بر اینکه این عمل جابه‌جایی را انجام می‌دهید یک چیزی در درون خودتان ایجاد می‌کنید و عمده هم همان چیزی است که در درون شما ایجاد می‌شود ولو اینکه اشیاء خارج از جایشان تکان هم نخورند. پس آن چیزی که در درون شما ایجاد می‌شود ملاک برای تغییر، تبدیل، تعویض و عوض و معوّض واقع‌شدن است؛ و آن این است که شما در ذات خودتان علقۀ صد تومانی را از خودتان می‌کَنید و آن را داخل در تصرّف طرفِ مقابل می‌کنید و به‌جای آن علقه، حالا بین خودتان و این پارچ علقه برقرار می‌کنید. شما در معامله این کار را انجام می‌دهید که همان تملیک و تملّک است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">راز و سرّ در تملیک و تملّک همین است و تمام این کارها، کارهای باطنی است که انسان انجام می‌دهد؛ یعنی آن امر واقعی را اعتباری می‌کند و امر اعتباری را به‌جای امر واقعی می‌گذارد؛ یعنی اعتباراً می‌آید بین خودش و بین این چیزی که الآن در واقع معنا ندارد که من مالک آن بشوم یا نشوم، یک علقه‌ای ایجاد می‌کند و آن علقه‌ای که ایجاد می‌کند باعث می‌شود که بر این پارچ ترتیب اثر بدهد و آن را بردارد و به خانه ببرد، و طرف مقابل هم آن صد تومانی را بگیرد و در جیبش بگذارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صحبت ما در این است که چه ارتباطی بین انسان و خارج برقرار می‌شود که به‌واسطۀ آن ارتباط، نفس می‌آید به وزان خارج برای خودش عکس درست می‌کند؟ یعنی منظور ما این است که آن ارتباط اولیّه چه نوع ارتباطی است؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن مرحوم حاجی در تفصیل فاضل قوشجی بین قیام به ذهن و حصول در ذهن</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(بَعْضٌ) و هو الفاضل القوشجی (قِیَامًا) بالذّهن (مِنْ حُصُولٍ) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فاضل قوشچی بین قیام به ذهن و حصول در ذهن </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فیه ـ فی التنکیر الّذی للتنویع إشارة إلی ما اصطلح علیه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در این تنکیر که برای تنویع است اشاره است به آنچه که ایشان در اینجا اصطلاح کرده است که عبارت از قیام و حصول در ذهن است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (فَرَّقَا) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرق گذاشته است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">قومی از متکلّمین آمده‌اند نظری را انتخاب کرده‌اند که از این اشکال و نظائر این اشکال فرار کنند،</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> آنها گفته‌اند که ما اصلاً وجود ذهنی نداریم اگرچه به‌نحو شبح باشد</w:t>
+        <w:t xml:space="preserve">فقال: «إنَّ فی الذّهن عند تصوُّرنا الجوهر أمرین؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ایشان گفته است: ما وقتی که جوهر را تصوّر می‌کنیم، دو عکس در ذهن پیدا می‌شود؛ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنی شبح و هیچ چیزی در اینجا نداریم و علم فقط صِرف اضافه و نسبت بین انسان با خارج است بدون اینکه چیزی در ذهن انسان بیاید. مشخّص است که این قول بدیهیّ البطلان است</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">و علم به شیء را مجرّد اضافه پنداشته‌اند </w:t>
+        <w:t xml:space="preserve">أحدهما ماهیّة موجودة فی الذّهن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یکی از آن دوتا ماهیّتی است که در ذهن موجود است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هو معلومٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> معلوم است و به‌وزان خارج است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و کلّیٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و کلّی است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و جوهرٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و جوهر است (البتّه اگر کلّی باشد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) و هو غیر قائم بالذّهن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ناعتًا له،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و قائم به ذهن نیست که وصف و کیف برای ذهن باشد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بل حاصلٌ فیه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بلکه این عکس، حصول در ذهن پیدا کرده است.ح</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صول الشی‌ء فی الزّمان و المکان؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی همان‌طوری‌که این شیء خارجی در زمان و مکان پیدا می‌شود، </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثالی برای تفصیل فاضل قوشجی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یعنی علم، صرفِ محاذات انسان با آن شیء در خارج است.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">و یبطله العلمُ بالمعدوم و علمُ النفس بذاته؛</w:t>
+        <w:t xml:space="preserve">همان‌طور بعینه در ذهن ما هم یک شیئی پیدا می‌شود (و در کنار ذهن می‌ایستد) که ما اسم آن را علم نمی‌گذاریم، بعد ذهن از این شیئی که در ذهن آمده است عکس برمی‌دارد.مثل فیلم عکّاسی و کاغذ آن؛ یعنی وقتی شما از یک شخص که در خارج است عکس برمی‌دارید و آن عکس در فیلم عکّاسی می‌رود، این فیلم که آن شخص نیست! اگر شما هزاربار هم به این فیلم ـ قبل از اینکه ظاهر بشود ـ نگاه بکنید این عکس در فیلم را او نمی‌دانید. می‌گویید این چرا این‌طوری است؟! چرا چشم‌هایش این‌طوری است؟! موی سر این شخص سیاه است ولی چرا در این فیلم سفید افتاده است؟! نمی‌دانم چشم‌های این شخص سیاه است چرا در این فیلم سفید افتاده است؟! صورت این شخص سفید است چرا در این فیلم سیاه افتاده است؟! بعد این فیلم عکّاسی را می‌برند و جلوی دستگاه قرار می‌دهند، یعنی از این فیلم روی مقوا یک عکس می‌اندازند. حالا وقتی شما آن را نگاه می‌کنید می‌گویید این عکس همان شخص است و خیلی خوب و عالی است! این عکس نشان دهندۀ همان شخصی است که درخارج است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ما در اینجا دو عکس داریم: عکس اول عکسی است که روی فیلم عکّاسی افتاده است و عکس دوم عکسی است که روی کاغذ افتاده است. آن عکسی که روی کاغذ افتاده است همان عکس شخص است اما آن عکسی که روی فیلم افتاده است عکس شخص نیست بلکه فیلمِ عکس است. ایشان هم می‌گویند که ما دو عکس داریم؛ یکی از آن دو عکس، حکمِ فیلم را دارد که می‌آید و در ذهن می‌ایستد، بعد ذهن هم با آن دستگاهی که دارد از روی آن فیلم یک عکس برای خودش برمی‌دارد که ما اسم آن را علم می‌گذاریم. پس آن چیزی که کلّی، جوهر و محلّ است همان فیلم است که ماهیّتش تغییر نکرده است، و آن چیزی که کیف و حالّ است و این خصوصیّات عرضی را دارد همان چیزی است که در کاغذ چاپ شده است و ذهن برای خودش برداشته است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ثانیهما</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و عکس دوم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موجودٌ خارجی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> موجود است و خارجی است (چون نفس خودش یکی از موجودات خارجی است) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و علم و جزئی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و علم است و جزئی است </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به‌خاطراینکه هر چیزی که وجود خارجی پیدا بکند جزئی است، پس آن عکسی که ذهن برداشته است هم جزئی است چون وجود به آن خورده است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و عرض قائم بالذّهن مِن الکیفیّات النفسانیّة،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و عَرَضی است که قائم به ذهن است یعنی از کیفیّات نفسانی است.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فحینئذ لا یرد إشکال؛ إنّما الإشکال مِن جهة کون شی‌ء واحد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پس در این‌صورت دیگر به وجود ذهنی اشکال وارد نمی‌شود. اشکال فقط در این‌صورت است که یک شیء واحد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جوهرًا و عرضًا أو علمًا و معلومًا أو کلّیًّا و جزئیًّا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> هم جوهر باشد و هم عَرَض، هم علم باشد و هم معلوم، هم کلّی باشد و هم جزئی!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا ما دربارۀ علم و معلوم بعداً می‌گوییم که علم و معلوم یکی هستند. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انتهیٰ؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انتهیٰ کلام فاضل قوشچی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[و تصويره أنَّه إذا فرض مشكَّل محفوفاً بمرآة من بلور أو ماء من جميع الجوانب ـ بحيث انطبع صورته فيها ـ فهاهنا أمران: أحدهما شي‏ء ليس قائماً بالمرآة و لكنَّه فيها، و هو الصورة، و ثانيهما شي‏ء قائمٌ بالمرآة، و هو نفس الصورة المنطبعة؛ فقس عليه ما في مرآة الذهن. هذا مذهبه و فيه ما فيه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و تصویر (چگونگی) آن این است که اگر فرض شود جسم شکل‌داری از تمام جوانب با آینه‌ای از جنس بلور یا آب پوشانده شود ـ به‌طوری که صورتِ آن جسم در آن (آینه/آب) نقش ببندد ـ در اینجا دو امر وجود دارد:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نخست: چیزی که قائم به آینه نیست، اما در آن قرار دارد؛ و آن همان "صُورت" است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دوم: چیزی که قائم به آینه است؛ و آن "خودِ صورتِ نقش‌بسته (انطباع‌یافته)" است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس آنچه را که در آینۀ ذهن رخ می‌دهد با این قیاس کن. این مذهب و دیدگاه اوست، و در آن تأمل و اشکال است [محل بحث و ایراد است].</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">البتّه ایشان واقعاً خیلی فاضل بوده‌اند و با اینکه ایشان مذهب اهل‌تسنّن را داشته‌اند از علمای خیلی مهم و متکلّمین اهل‌تسنّن هستند، اما به‌هرصورت در اینجا مرامشان مرام متکلّمین است و کلماتشان هم به مطالب آنها می‌خورد و خیلی ارزش علمی ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن مرحوم حاجی در قول به شبح</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[(وَ قِیلَ) ـ و القائل جماعة من الحکماء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">این نظر متکلّمین را علم به معدوم و علم نفس به ذات خودش باطل می‌کند </w:t>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ (بِالْأشْبَاحِ) لا بالأنفس (الْأشْیَاءُ انْطَبَعَتْ) فی الذهن، فلا یلزم کون شی‌ء واحدٍ جوهرًا و عرضًا أو جوهرًا و کیفًا مثلًا، لأن بقاء الذاتی فی نحوی الوجود فرع بقاء ذی الذاتی. و علی القول بالشبح لا یحصل بنفسه و ماهیّته فی الذّهن.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...693 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و أنت خبیر بأنّ الوجوه الدّالة علی ثبوت الوجود الذّهنی أنّما دلالتها علی وجود حقائق الأشیاء و ماهیَّاتها فی الذّهن، لا ما یغایرها فی الماهیّة و یوافقها فی بعض الأعراض کما لا یخفی؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«جماعتی از حکماء گفته‌اند که آنچه در ذهن می‌آید اشباح اشیاء است که در آن نقش می‌بندند نه نفس اشیاء، پس دیگر لازم نمی‌آید که یک شیء واحد هم جوهر باشد و هم عرض، یا هم جوهر باشد و هم کیف؛ به‌خاطراینکه بقاء ذاتی در دو نحوۀ وجود، فرع بقاء صاحب ذاتی است. و بنا بر قول به شبح ذی الذّاتی خودش و ماهیّتش در ذهن حاصل نمی‌شود (تا شما اشکال بکنید.)</w:t>
       </w:r>
@@ -2193,61 +2374,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="7" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0007" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>