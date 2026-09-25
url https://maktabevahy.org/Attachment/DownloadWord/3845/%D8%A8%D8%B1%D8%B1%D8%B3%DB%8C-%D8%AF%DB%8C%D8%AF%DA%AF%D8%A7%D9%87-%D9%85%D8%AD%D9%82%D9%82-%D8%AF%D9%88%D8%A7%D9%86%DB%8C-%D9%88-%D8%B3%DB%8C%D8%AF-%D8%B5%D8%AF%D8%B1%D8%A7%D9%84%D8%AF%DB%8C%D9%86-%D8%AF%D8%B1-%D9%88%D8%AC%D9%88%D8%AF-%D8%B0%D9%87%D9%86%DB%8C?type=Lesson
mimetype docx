--- v0 (2026-07-26)
+++ v1 (2026-09-25)
@@ -306,65 +306,51 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم دوانی از حکماء معروف شیراز است، شیراز سرزمین ذوق پرور بوده است و نقل می‌کنند که افراد خیلی خون‌گرم و مهمان‌نوازی هم داشته است.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شیراز چند حکیم داشته است که از جملۀ آنها محقق دوانی، قطب‌الدّین شیرازی، میر سید شریف و سید صدرالدّین شیرازی است و ملاّصدرا هم که از همه سبقت گرفت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">یکی از آن حکماء محقق دوانی است که بعضی‌ها دوّانی هم می‌گویند به تشدید واو. ایشان در وجود ذهنی قائل به «تشبیه» و «مسامحه» هستند و می‌فرمایند که تمام این صور ذهنی که در ذهن انسان می‌آید تبدیل به کیف نمی‌شوند بلکه اینها بر همان صورت اولیّۀ خودشان هستند؛ یعنی اگر شما جوهر در ذهنتان بیاورید جوهر است، اگر کیف در ذهنتان بیاورید کیف است، اگر کمّ بیاورید کمّ است </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> منتها از نقطه‌نظر مشابهتی که این صورت ذهنی در انطباعش در نفس، با کیف دارد به آن کیف می‌گویند اما در واقع کیف نیست بلکه همان صورت خودش است و با آن فرقی نمی‌کند.</w:t>
+        <w:t xml:space="preserve">یکی از آن حکماء محقق دوانی است که بعضی‌ها دوّانی هم می‌گویند به تشدید واو. ایشان در وجود ذهنی قائل به «تشبیه» و «مسامحه» هستند و می‌فرمایند که تمام این صور ذهنی که در ذهن انسان می‌آید تبدیل به کیف نمی‌شوند بلکه اینها بر همان صورت اولیّۀ خودشان هستند؛ یعنی اگر شما جوهر در ذهنتان بیاورید جوهر است، اگر کیف در ذهنتان بیاورید کیف است، اگر کمّ بیاورید کمّ است و هلمّ جرّاً. منتها از نقطه‌نظر مشابهتی که این صورت ذهنی در انطباعش در نفس، با کیف دارد به آن کیف می‌گویند اما در واقع کیف نیست بلکه همان صورت خودش است و با آن فرقی نمی‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس بنابراین بقیّه مقولات ـ غیر از خود کیف ـ بر همان صورت خارجیّه و مقولۀ خارجی خودشان هستند و به‌واسطۀ آمدن در ذهن تغییری از جایشان نمی‌کنند. روی این حساب دیگر اشکالی هم پیش نمی‌آید، به‌خاطراینکه اینها کیف نمی‌شوند تا اینکه شما بگویید که انقلاب ذاتی پیدا شده است! بلکه آنها همان چیزی که بوده‌اند هستند. من‌باب‌مثال اگر شما یک جوهر را در ذهنتان بیاورید، این جوهر همان جوهر خارجی است و هیچ فرقی نکرده است پس در این‌صورت ما هیچ کیف نفسانی هم نداریم تا شما اشکال کنید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب از اشکال عَرَضیّت در نظر مرحوم دوانی</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -557,53 +543,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا متن مرحوم حاجی را تا فرق بین حمل ذاتی و حمل شایع صناعی بخوانیم که از خود متن هم عقب نیفتیم و اگر فرصت شد یک صورت اجمالی از فرق بین دو حمل را هم می‌گوییم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">متن مرحوم حاجی در بیان نظر سید صدرالدّین در وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">(وَ قِیْلَ) و القائل هو السیّد السند صدرالدّین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -913,58 +897,51 @@
         <w:t xml:space="preserve">مثالی برای عدم ورود اشکال به نظر سید صدرالدّین در انقلاب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سید صدرالدّین این را می‌گوید که</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و الحال أنّ أنفُسَ المَهیّات انقَلَبَت»</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">؛ درحالی‌که خود ماهیّات قلب می‌شوند؛ یعنی این ماهیّات در ذهن می‌آیند اما همین‌که می‌خواهند وارد ذهن بشوند و نقش ببندند انقلاب پیدا می‌کنند. پس در اینجا دیگر در آنِ واحد دو چیز نیست تا موجب اشکال بشود. من‌باب‌مثال آب به‌واسطۀ حرارت تبدیل به بخار می‌شود و آن چیزی که بخار است به‌واسطۀ سرما تبدیل به آب می‌شود. اگر یک شیء در آنِ واحد هم آب باشد و هم بخار باشد در اینجا اشکال پیدا می‌شود اما اگر یک چیزی تبدیل به شیء دیگر بشود اشکال ندارد. وانگهی مگر شما خودتان در بحث حرکت جوهریّه نمی‌گویید که ذات یک شیء متبدّل می‌شود؟!</w:t>
+        <w:t xml:space="preserve">و الحال أنّ أنفُسَ المَهیّات انقَلَبَت»؛ درحالی‌که خود ماهیّات قلب می‌شوند؛ یعنی این ماهیّات در ذهن می‌آیند اما همین‌که می‌خواهند وارد ذهن بشوند و نقش ببندند انقلاب پیدا می‌کنند. پس در اینجا دیگر در آنِ واحد دو چیز نیست تا موجب اشکال بشود. من‌باب‌مثال آب به‌واسطۀ حرارت تبدیل به بخار می‌شود و آن چیزی که بخار است به‌واسطۀ سرما تبدیل به آب می‌شود. اگر یک شیء در آنِ واحد هم آب باشد و هم بخار باشد در اینجا اشکال پیدا می‌شود اما اگر یک چیزی تبدیل به شیء دیگر بشود اشکال ندارد. وانگهی مگر شما خودتان در بحث حرکت جوهریّه نمی‌گویید که ذات یک شیء متبدّل می‌شود؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توضیح دو مطلب مورد نظر سید صدرالدّین در انقلاب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
@@ -1040,1264 +1017,1170 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولی با انقلاب می‌سازد و اشکالی هم ندارد! اشکال شما به این مطلب است که آن چیزی که در ذهن ما هست با آن چیزی که در خارج هست تطبیق نمی‌کند! ما می‌گوییم تطبیق می‌کند چون ما در اینجا ماهیّت را می‌فهمیم و فقط استغناءِ از محل و عدم استغناءِ از محل جایشان را عوض می‌کنند و فقط همین است و چیز دیگری نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مبهم‌بودن تعریف جوهر</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیا استغناءِ از محل، تمام الذّات برای جوهر نیست؟ به‌همین‌خاطر ما در تعریف جوهر می‌گوییم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذا وُجِدَ وُجِدَ لا فی موضوع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استغناءِ از محل، تمام الذّات برای ماهیّت جوهر نیست بلکه این استغناءِ از محل را به‌عنوان کلی در تعریف جوهر آورده‌اند، یعنی لازمۀ وجود خارجی جوهر را در اینجا بیان کرده‌اند اما اگر شما الآن بخواهید خود جوهر را تعریف کنید چه می‌گویید؟ من‌باب‌مثال اگر بپرسند که استیل چیست؟ آیا شما می‌گویید که تعریف استیل این است که إن وُجِدَ وُجِدَ لا فی موضوع؟! بلکه در تعریف استیل می‌گویید که یک فلز و آهن کذایی است. یا اگر بپرسند الانسان ما هو؟ آیا شما در جواب می‌گویید که ان وُجِدَ فی الخارج وُجِدَ لا فی موضوع؟! یا اگر بپرسند دیوار چیست؟ آیا شما در جواب می‌گویید</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ان وُجِدَ فی الخارج وُجِدَ لا فی موضوع؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این‌طور نیست بلکه در اینجا لازمۀ وجود را بیان کرده‌اند، یعنی در اینجا وصف وجود را برای اینها آورده‌اند که اگر این جوهر بخواهد وجود پیدا کند باید در موضوع نباشد و در مقابل، اگر این عَرَض و مقوله بخواهد وجود پیدا کند وجودش باید در یک محلّی باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس این جنس و فصلی که برای اشیاء می‌آورند چه می‌شود؟ من‌باب‌مثال ما می‌گوییم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الانسانُ حیوانٌ ناطق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، این حیوان و ناطق بالأخره ذاتی انسان هستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اینجا اصل قضیّه را می‌برد روی این مطلب که إن وُجِدَ، نه‌اینکه بحث را ببرد روی اینکه اصل این ماهیّت چه چیزی است! لذا تعریف از جوهر یک تعریف مبهم می‌شود. در تعریف جوهر می‌گویند که جوهر آن چیزی است که اگر پیدا شود، در موضوع پیدا نمی‌شود. خب من که جوهر را نفهمیدم! چون شما در اینجا در تعریف جوهر گفته‌اید که اگر وجود پیدا کند در موضوع نیست؛ پس ذات جوهر چه چیزی است؟ یعنی در اینجا تعریف جوهر یک تعریف مبهم و تعریف به وصفِ وجود است و ما جوهر را به یک وصف مبهم تعریف کرده‌ایم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در تعریف جوهر می‌گوییم که جوهر محلّی برای عروضِ مقولات تسع است. حالا خود این محل چگونه است؟ این دیگر مبهم می‌شود. یعنی یک تصویر مبهمی از جوهر در اینجا ارائه می‌شود. اما راجع به کم؛ می‌گوییم کم خطی است که.... این یک عنوان کلّی است که همۀ جواهر را به‌نحو ابهام در ذهن من می‌آورد و من با آن ابهام، یک چیز کمی را می‌فهمم اما در واقع ذاتیِ این جوهر را نفهمیده‌ام که بالأخره ذاتی این جوهر چه چیزی است؟ سفت است، نرم است، جزء مجرّدات است و....</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الآن وقتی جوهر را تعریف می‌کنند می‌گویند که جوهر یک محلّی است که اگر بخواهد وجود پیدا کند دیگر نیاز به محل ندارد. در اینجا ما می‌توانیم بگوییم که جوهر در اینجا به‌عنوان یک معروض در نظر گرفته شده است؛ یعنی جوهر، معروض است، اما بالأخره ذاتی این جوهر چه چیزی است؟ بالأخره جنسی را هم که در اینجا برای این جوهر می‌آورند یک جنسِ مبهم است و اگر از شما بپرسند که جوهر چه چیزی است؟ می‌گویید اسم هر چیزی که اَعراض بر او قائم بشوند ولی خود آن، عارض بر یک شیء دیگری نباشد را جوهر می‌گذاریم. حالا گرچه ما یک چیزی دربارۀ جوهر فهمیده‌ایم ولی آیا واقعاً به ذاتش هم پی بردیم؟! یعنی آیا جوهر را به‌نحوی فهمیده‌ایم که اگر دست روی آن بگذاریم خصوصیّت آن جوهر در ذهن بیاید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شباهت تعریف جوهر به تعریف وجود</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی می‌خواهم بگویم که این تعریف از جوهر شبیه همان تعریفی است که از وجود می‌کنند، که وجود آن چیزی است که ماهیّات را قوام می‌دهد و متحقّق می‌کند ولی خودش الظّاهرُ بنفسه است یعنی چیزی او را قوام نمی‌دهد! لذا این «کُنهُه فی غایةِ الخفاء» که مرحوم حاجی در تعریف وجود می‌آورند یعنی همین معنایی که گفتیم. آنجا که می‌گویند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="She'rMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مَفهومُه مِن اعرفِ الأشیاء *** و کُنهُه فی غایةِ الخفاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس آن چیزی که شما از جوهر می‌فهمید آن‌قدر بدیهی است که هیچ نیازی به تعریف ندارد چون ما نیازی به تعریف خود جوهر به‌نحوکلّی نداریم. و اگر بخواهید جواهر خصوصی را هم نگاه بکنید ـ مانند این چیزهایی که در اطراف ما است که به هر چیزی دست بزنید می‌شود جوهر ـ، می‌بینید که حقیقت آنها برای ما مبهم است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جوهر یعنی فصل و فصل هم یعنی جوهر، نه‌اینکه جوهر با جنس و فصل جدای از هم باشند، بلکه جنس و فصل مجموعاً می‌شوند جوهر. شما الآن دست به هر چیزی که بزنید به جوهر دست زده‌اید و این مفهومِ خیلی روشنی است، اما اگر بخواهید آن را تعریف کنید به‌نحوی که هم مادّه داخل در آن شود، هم مجرّد داخل شود، هم صُوَر داخل شوند و هم مصوّر داخل شود ـ یعنی به‌نحوی که همه چیز داخل در آن شود ـ دیگر می‌شود مبهم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین ما در تعریف جوهر یک شیء مبهم داریم درحالی‌که آن ذاتیِ جوهر برای ما تا حدودی مفهوم است. به عبارت دیگر یعنی محلّیت یا غیر محلّیت بودن آن، وصفِ وجود خارجی آن است اما ما خود معنای جوهر را می‌فهمیم. مثلاً ما از این پارچی که الآن در جلوی ما است و در آن آب است یک معنایی را فهمیده‌ایم یعنی ما از جوهر و فلز بودن آن یک چیزی فهمیده‌ایم، بالأخره این یک جوهری است که ما الآن آن را فهمیده‌ایم. حالا اگر این تبدیل به کیف بشود باز فلز بودنش را از دست نمی‌دهد، اگر تبدیل به کمّ و زمان بشود باز فلز بودنش دست نمی‌خورد؛ یعنی این به هر عَرَضی که می‌خواهد تبدیل و منقلب بشود باز آن فلز بودن و قیافه‌اش از ذهن ما نمی‌رود؛ چون ما به آن دست زده‌ایم و آن را لمس کرده‌ایم و یک صورت ذهنی از جوهریّت آن در ما پیدا شده است؛ حالا به‌فرض اگر محلیّت آن هم تبدیل به حالّیت بشود دیگر اشکال پیدا نمی‌شود و خیلی مهم نیست.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله اشکال در جایی پیدا می‌شود که این فلز تبدیل به کیف شود، یعنی اگر شما بخواهید به کلام سید صدرالدّین اشکال کنید باید این اشکال را مطرح کنید، و الاّ در این مسئله که وجود ذهنی ما با خارج منطبق است هیچ شکّی نیست، بالأخره آن نقش‌بستن در اینکه الآن از این فلز یک چیزی در ذهن ما نقش می‌بندد، با خارج تطبیق می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکالی که به وجود ذهنی کرده‌اند در حالّ و محل‌بودن است درحالی‌که این اشکال خیلی کار را خراب نمی‌کند، چون اشکال ندارد یک شیء که جوهر و محل است در ذهن ما انقلاب پیدا کند و تبدیل به حالّ شود. اینکه تبدیل به حالّ شود اشکال ندارد ولی آن حقیقت و جوهریّت خودش را نباید از دست بدهد؛ من‌باب‌مثال فلز در ذهن ما نباید تبدیل به پنبه و سیگار بشود بلکه باید در ذهن ما باز هم فلز باشد. ولی اینکه محل بود و الآن حالّ بشود یا حالّ بود و الآن تبدیل به محل بشود اشکال ندارد. اشکال در وجود ذهنی در اینجا است که خط وقتی در ذهن می‌آید تبدیل به دیوار شود، پشم وقتی که در ذهن می‌آید تبدیل به چوب نشود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">داخل‌شدن یک مقوله در تحتِ مقولۀ دیگر، اشکال قول سید صدرالدّین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="SoalMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیا استغناءِ از محل، تمام الذّات برای جوهر نیست؟ به‌همین‌خاطر ما در تعریف جوهر می‌گوییم </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">!</w:t>
+        <w:t xml:space="preserve">پس شما در اینجا مؤیّد سید صدرالدّین هستید؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">استغناءِ از محل، تمام الذّات برای ماهیّت جوهر نیست بلکه این استغناءِ از محل را به‌عنوان کلی در تعریف جوهر آورده‌اند، یعنی لازمۀ وجود خارجی جوهر را در اینجا بیان کرده‌اند اما اگر شما الآن بخواهید خود جوهر را تعریف کنید چه می‌گویید؟ من‌باب‌مثال اگر بپرسند که استیل چیست؟ آیا شما می‌گویید که تعریف استیل این است که </w:t>
-[...45 lines deleted...]
-          <w:rStyle w:val="Arabi"/>
+        <w:t xml:space="preserve">بله، در این مقدار که اشکال حالّ و محل به سید صدرالدیّن وارد نیست از کلام ایشان دفاع می‌کنیم اما نمی‌خواهیم بگوییم که ما در وجود ذهنی نظر سید صدرالدّین را انتخاب می‌کنیم؛ یعنی ما در وجود ذهنی قائل به انقلاب هم نیستیم. من می‌خواهم این را بگویم که از نقطه‌نظر انقلاب به سید صدرالدّین اشکال وارد نمی‌شود بلکه اشکال از این نقطه‌نظر به ایشان وارد می‌شود که یک مقوله داخل در تحتِ مقولۀ دیگر می‌شود؛ یعنی یک شیئی که در خارج داخل در تحتِ یک مقوله است تبدیل به کیف می‌شود. اشکال از اینجا وارد می‌شود که کمّ داخل در تحتِ کیف می‌شود، نه‌اینکه کمّ حالّ بوده است و الآن محل شده است یا محل بوده است و حالا حالّ شده است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحث ما اصلاً راجع‌به عَرَضیّتی که عارض بر مقوله می‌شود نیست بلکه راجع‌به ذات و کنه خود مقوله است. عرض کردیم که عَرَضیّت یک عنوانی است که عارض بر مقولات می‌شود. حالا اگر شما بگویید این عَرَضیّت بر مقولات عارض می‌شود و بر جوهر عارض نمی‌شود، ما می‌گوییم اگر شما به جوهر هم عَرَض بگویید خیلی مهم نیست، چون اشکال در آنجایی است که یک مقوله داخل در مقولۀ دیگر بشود، نه‌اینکه عَرَضیّت جایش را عوض کند. یعنی اشکال در جایی است که شما خط در ذهنتان بیاید ولی در واقع کیف آمده باشد! اما اینکه محل در ذهنتان بیاید درحالی‌که حالّ بوده است این اشکال ندارد و خود مرحوم حاجی هم گفته‌اند که کثیرِ اشکال نیست.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سید صدرالدّین کیفیت نفسانی را قبول کرده است، بله اگر مثل محقق دوانی قبول نمی‌کرد که وجود ذهنی کیف است، در این‌صورت دیگر هیچ اشکالی به کلام سید صدرالدّین وارد نمی‌شد ولی چون ایشان کیفیت نفسانی را قبول کرده است پس در این انقلاب باید اجتماع ضدّین را قبول کند؛ یعنی باید بگوید که چطور یک مقوله که مثلاً در خارج، کمّ است وقتی در ذهن می‌آید تبدیل به کیف می‌شود درحالی‌که اصلاً ذاتیِ کیف یک چیز است و ذاتی کمّ چیز دیگری است؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم انطباق صورت ذهنی با خارج اشکال دیگر نظر سید صدرالدّین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر ایشان بگوید که لازمۀ وجود خارجی این است! می‌گوییم لازمه وجود خارجی این نیست. چون اگر لازمۀ وجود خارجی این است که کمّ تبدیل به کیف شود پس باید بگوییم که لازمۀ وجود خارجی این است که من‌باب‌مثال آن چیزی که در خارج است پشم سفید باشد اما وقتی که در ذهن می‌آید لازمۀ وجود ذهنی این است که تبدیل به پشم قرمز شود! یا آن چیزی که در خارج است گچ سفید باشد اما وقتی که در ذهن می‌آید تبدیل به آهن سیاه شود، یعنی وجود ذهنی آن را آهن سیاه می‌کند!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SoalMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما نمی‌توانیم این اشکال را به سید صدرالدّین کنیم چون مورد ما از موارد اجتماع ضدّین نیست و از طرفی خود سید صدرالدّین هم می‌گوید که این وجود ذهنی عین آن وجود خارجی نیست، یعنی لازمۀ انقلاب این است که آن چیزی که در ذهن است با آن چیزی که در خارج است دوتا باشد!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، اینجا از موارد اجتماع ضدّین نیست، ولی صحبت در این است که وقتی ما قائل می‌شویم آنچه که در خارج است عین آن چیزی است که در ذهن می‌باشد، اشکال وارد می‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سید صدرالدّین قائل به کیف‌بودن وجود ذهنی شده‌اند و بنا بر انقلاب، اگر آنچه در ذهن است با خارج دوتا باشد و فرق کند پس دیگر اینجا علم نیست! خود مرحوم حاجی هم همین را می‌گویند و از باب همین علم وارد شده‌اند و به سید صدرالدّین اشکال کرده‌اند. مرحوم حاجی می‌گویند که شما می‌گویید علم یعنی انطباق صورت ذهنی با خارج؛ اگر علم عبارت از انطباق است پس باید همان عَرَضیّتی که در خارج است بر این صورت ذهنی صدق کند، نه‌اینکه تا در خارج است رنگش سفید است ولی همین‌که در ذهن می‌آید تبدیل به آبی شود! در این‌صورت آن چیزی که در ذهن است با آن چیزی که در خارج است دوتا است و فرق می‌کند و باید بگوییم مثلاً آن چیزی که در ذهن است آبی است ولی آن چیزی که در خارج است سفید است چون انقلاب شده است! چرا فقط انقلاب را در حالّ و محل‌بودن لحاظ می‌کنید؟ در خود رنگ‌ها هم بگویید که انقلاب می‌آید! پس بگویید به‌عنوان‌مثال آن چیزی که در خارج است یک کیفیتی دارد اما وقتی در ذهن می‌آید تبدیل به چیز دیگری می‌شود!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن مرحوم حاجی دربارۀ نظر سید صدرالدّین در وجود ذهنی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و قد بیَّن مذهبَه هذا القائلُ بعد تمهید مقدَّمة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و بعد از اینکه سید صدرالدّین تمهید مقدّمه کرد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بأنَّه لمّا کانت موجودیّة الماهیّة متقدّمة علی نفسها، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مسلک خودش را این‌طور بیان می‌کند: از آنجایی‌که موجودیّتِ ماهیّت، مقدّم بر خود ماهیّت است </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(یعنی وقتی ما می‌توانیم به ماهیّت، ماهیّت بگوییم که آن ماهیّت وجود داشته باشد)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فمع قطع النظر عن الوجود لا یکون هناک ماهیّة أصلًا </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس با قطع نظر از وجود اصلاً ماهیّتی در خارج تحقّق ندارد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و الوجود الذّهنی و الخارجی مختلفان بالحقیقة.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و حقیقت وجود ذهنی و وجود خارجی هم اختلاف دارند، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإذا تبدَّل الوجود ـ بأن یصیر الموجود الخارجی موجودًا فی الذّهن ـ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بنابراین وقتی خود وجود (که در ذاتش اختلاف دارد) تبدّل پیدا کرد و موجود خارجی تبدیل به موجود ذهنی شد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ـ لا استبعاد أن یتبدّل الماهیّة أیضًا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ماهیت هم بعید نیست تبدّل پیدا کند. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فإذا وجد الشّی‌ء فی الخارج کانت له ماهیّة إمّا جوهر أو کمّ أو مِن مقولةٍ أخریٰ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حالا اگر این وجود به ماهیّت خارجی بخورد، آن ماهیّت خارجی یا جوهر است یا کمّ است یا از هر مقوله دیگر. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إذا تبدّل الوجود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و وقتی که وجود تبدیل به وجود ذهنی شد </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و وجد فی الذّهن </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در ذهن تحقّق پیدا کرد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انقلبت ماهیّته </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ماهیّت وجود خارجی منقلب می‌شود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صارت مِن مقولة الکیف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و از مقولۀ کیف می‌گردد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و عند هذا اندفع الإشکالات </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و با این بیان تمام اشکالات مندفع می‌شوند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إذ مدار الجمیع علی أن الموجود الذّهنی باقٍ علی حقیقته الخارجیّة؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> زیرا مدار همۀ اشکالات بر این است که موجود ذهنی بر همان واقعیّت خارجی خودش باقی مانده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سید صدرالدّین می‌گوید که ما می‌گوییم این چیزی که در ذهن است یک چیز است و آن چیزی که در خارج است یک چیز دیگر است. الآن این چیزی که در اینجا است پارچ است و این هم لیوان است و به همدیگر ربطی ندارند. اشکال در آنجایی وارد می‌شود که یک شیء در آنِ واحد هم پارچ باشد و هم لیوان! اما اگر این شیء برای خودش یک وجود داشته باشد و این شیء هم برای خودش یک وجود دیگر داشته باشد دیگر در اینجا اشکال وارد نمی‌شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مثال آب را خدمتتان عرض کردم که محال است که آب در حال واحد هم مایع باشد و هم جامد یعنی یخ باشد! اما در یک حال به همین یخ آفتاب می‌خورد و مایع می‌شود و بعد به همین مایع سرما می‌خورد و یخ می‌شود. پس در حالِ واحد دو کیفیت ندارد و داخل در تحتِ دو مقوله نیست بلکه در هر حالی یک عوارض و یک خصوصیّاتی دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایشان می‌گویند که وجود ذهنی با وجود خارجی از دو سنخ مختلف هستند؛ اگر وجود خارجی به همین شیء واحد مثل کمّ ـ که مفهوم ذاتی آن برای ما روشن است ـ بخورد، یک نقشی به او می‌دهد و اگر وجود ذهنی به آن کمّ بخورد آن را تبدیل به کیف می‌کند و این کار کمّ است. ایشان می‌گویند که وجود ذهنی به همان کمِّ لنگ در هوا و مبهم می‌خورد، لذا ایشان در اینجا قائل به یک هیولای مبهمه هستند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشکالی که مرحوم حاجی به ایشان وارد می‌کنند این است که ایشان می‌فرمایند یکی از اشکالاتی که ما در مسئلۀ وجود ذهنی نقل کردیم این است که شیء واحد هم جزئی باشد و هم کلّی. در این‌صورت این اشکال با این بیان شما از بین نمی‌رود و باز این اشکال به حال خودش باقی است. یعنی با این انقلاب، کلّی، جزئی نمی‌شود و جزئی هم کلّی نمی‌شود؛ شما اشکال کلیّت و جزئیّت را چه‌کار می‌کنید؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن مرحوم حاجی در اشکالات سید صدرالدّین بر خودش و جواب آنها</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أقول: مدار إشکال کون شی‌ء واحد جزئیًّا و کلیًّا لیس علیه.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مرحوم حاجی می‌گویند که مدار اشکالِ جزئی و کلّی‌بودن شیء واحد بر این نیست که آنچه در ذهن است با آنچه در خارج است یکی است (یعنی با انقلاب، این اشکال دفع نمی‌شود).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمّ أورد علی نفسه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سپس سید صدرالدّین ایرادی بر خودش وارد کرده است،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «أنّ هذا هو القول بالشبح».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ایشان می‌گویند: این مطلبی را که شما نقل کردید همان قول به «شبح» است، یعنی در واقع آن چیزی که در ذهن است با آن چیزی که در خارج است دوتا است و شبحی از او به ذهن آمده است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و أجاب بأنّه لیس للشّی‌ء بالنّظر إلی ذاته بذاته حقیقة معیّنة، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و در مقام جواب خودشان گفته‌اند: یک شیء و یک ماهیّت با نظر به ذاتش و به ملاحظۀ ذاتش یک حقیقت معیّنه ندارد، بلکه یک حقیقت مبهمه است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس ماهیّت به ملاحظۀ ذاتش یک حقیقت معیّنه ندارد بلکه یک هیولای مبهم است. اگر شما یک واقعیّت خارجی را مفروض می‌گرفتید و همان در ذهن می‌آمد، این در اینجا قول به شبح بود؛ چون آن چیزی که در خارج است در ذهن نیامده است.ولی ایشان می‌گویند که خر ما از کرّه‌گی دُم نداشت! ما اصلاً واقعیّت خارجی نداریم بلکه ما یک هیولای مبهمه داریم که اگر وجود خارجی به آن هیولای مبهمه بخورد همین چیزی است که در خارج است و اگر وجود ذهنی به آن هیولای مبهمه بخورد همین چیزی است که در ذهن است. پس آن چیزی که جایش را عوض می‌کند هیولای مبهمه است نه خارج، تا شما اشکال کنید که این همان قول به شبح است! و این مطالب ایشان با قائل‌بودن به اصالةالماهیّه جور در نمی‌آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بل الموجود الخارجی بحیث إذا وجد فی الذّهن انقلب کیفًا، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بلکه موجود خارجی به‌نحوی است که وقتی که در ذهن پیدا بشود تبدیل به کیف می‌شود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و إذا وجدت الکیفیّة الذهنیّة فی الخارج کانت عین المعلوم الخارجی.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و وقتی کیفیت ذهنیّه در خارج بخواهد بیاید، عین معلوم خارجی است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثم أورد سؤالًا آخر بأنّه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سپس ایشان یک سؤال و اشکال دیگری را مطرح کرده‌اند که</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إنّما یتصوّر هذا الانقلاب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این انقلاب در صورتی تصوّر می‌شود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لو کان بین الموجود الذّهنی و الخارجی مادّة مشترکة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که بین موجود ذهنی و موجود خارجی یک مادّۀ مشترکی باشد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انقلاب یعنی شیئی از یک حالت به حالت دیگر برگردد مثل انقلابِ در عَرَض که سیب از حالت سبزی به حالت زردی برمی‌گردد. در اینجا مادّۀ مشترک همان مادّۀ سیب‌بودن است که رنگ آن عوض می‌شود، ولی ما در اینجا اصلاً مادّۀ مشترک نداریم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کما قرّروا الأمر فی الهیولی المبهمة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همان‌طور که امر را در هیولای مبهمه این‌طور تصوّر کرده‌اند (که یک مادّۀ مشترکی باید باشد که همان هیولای مبهمه است و به هر صورت و شکلی در می‌آید). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لیس کذلک.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حال اینکه مطلب این‌طور نیست (یعنی بین موجود ذهنی و خارجی مادّۀ مشترکی وجود ندارد).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أجاب بأنّه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ایشان در جواب فرموده‌اند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أنّما استدعی الانقلاب مادّة، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انقلاب در جایی مادّۀ مشترک را استدعا می‌کند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لو کان انقلاب أمر فی صفته أو صورته،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که انقلاب در صفت یا صورت آن شیء باشد، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أمّا انقلاب نفس الحقیقة بتمامها إلی حقیقة أخری </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اما در انقلاب نفسِ حقیقت به حقیقت دیگری </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یعنی خود حقیقتِ ذات بتمامها انقلاب به یک حقیقت دیگری پیدا کند، مثلاً جوهر انقلاب به عَرَض پیدا کند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فلا؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لازم نیست مادّۀ مشترک بین آنها وجود داشته باشد.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعم یفرض العقل لتصویر هذا الانقلاب أمرًا مبهمًا عامًّا.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، عقل برای تصویر این انقلاب یک امر مبهم و عامی را فرض می‌کند</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که اگر وجود خارجی به آن امر مبهمِ عام بخورد یک چیز می‌شود و اگر وجود ذهنی به آن بخورد یک چیز دیگر می‌شود. پس ایشان قائل به هیولای مبهمه شده‌اند که ماهیّتِ آن هیولای مبهمه بنا بر اختلاف دو وجود خارجی و ذهنی تفاوت پیدا می‌کند. البتّه به حرف ایشان اشکال وارد است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدم امکان تصوّر مادّۀ مشترک بین ماهیّات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هذا مذهب هذا السیّد ـ‌قدّس‌سرّه‌ـ و هو بظاهره سخیف؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این مذهب سید ـ‌قدّس‌سرّه‌ـ است که ظاهرش مطلب سستی است؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لأنّه قائل بأصالة الماهیّة، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون ایشان قائل به اصالت ماهیّت هستند (و ما اصلاً ماهیّت مبهمه نداریم) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أنّی للماهیّة هذا العرض العریض </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و کدام ماهیّتی چنین عَرض عریضی دارد که به هر شکلی بخواهد دربیاید؟! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مع کونها مثار الاختلاف، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">درحالی‌که ماهیّت مثار اختلاف است (یعنی در خود ماهیّت اختلاف خوابیده است) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و عدم وجود مادّة مشترکة </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و ما دو ماهیّت مشابه نداریم یعنی مادّۀ مشترک بین آنها نداریم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ کما اعترف به ـ فی الانقلاب الذّاتی؟!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کما اینکه خود سید در انقلاب ذاتی به آن اعتراف کرده است</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس وقتی مادّه مشترک نداشتیم در این‌صورت یک ماهیّت نمی‌تواند تبدیل به یک ماهیّت دیگر بشود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعم هذا حقٌّ طِلق للوجود؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بله، این عرض عریض حقِّ طِلق وجود است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لکونه مقولًا بالتّشکیک علی مراتب </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چون وجود مقولِ به تشکیک است و صورت‌های مختلف به خودش می‌گیرد و بین مراتبی که در آن حقیقت و وجود است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فیها أصل محفوظ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک اصل محفوظ است </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و سنخ باق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و یک سنخِ باقی است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این‌طور نیست بلکه در اینجا لازمۀ وجود را بیان کرده‌اند، یعنی در اینجا وصف وجود را برای اینها آورده‌اند که اگر این جوهر بخواهد وجود پیدا کند باید در موضوع نباشد و در مقابل، اگر این عَرَض و مقوله بخواهد وجود پیدا کند وجودش باید در یک محلّی باشد.</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">، این حیوان و ناطق بالأخره ذاتی انسان هستند.</w:t>
+        <w:t xml:space="preserve">که همان حقیقت وجود باشد. پس در هر مرتبه‌ای حقیقت وجود با یک اوصافی هست: در مرتبۀ خارج، حقیقت وجود با یک اوصافی است و در مرتبۀ ذهن هم همان حقیقت وجود است با یک اوصاف دیگری</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...1061 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لکنّه ـ قدّس‌سرّه ـ لا یقول بأصالته؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولیکن ایشان قائل به اصالت وجود نیستند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -2703,61 +2586,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="4" name="_x0000_i1028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="2" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i1028" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>