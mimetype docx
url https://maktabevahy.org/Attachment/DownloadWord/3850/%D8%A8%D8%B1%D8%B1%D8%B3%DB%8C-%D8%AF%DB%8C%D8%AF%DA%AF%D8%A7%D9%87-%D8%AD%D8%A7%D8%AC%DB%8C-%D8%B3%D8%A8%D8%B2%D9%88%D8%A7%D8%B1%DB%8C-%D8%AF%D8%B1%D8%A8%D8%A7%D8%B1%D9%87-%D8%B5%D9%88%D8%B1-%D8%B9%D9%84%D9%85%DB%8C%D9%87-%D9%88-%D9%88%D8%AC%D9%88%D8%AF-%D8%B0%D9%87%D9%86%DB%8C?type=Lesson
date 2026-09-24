--- v0 (2026-07-26)
+++ v1 (2026-09-24)
@@ -145,51 +145,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیت الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدّس اللّه سرّه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -279,51 +279,96 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نظر مرحوم حاجی سبزواری دربارۀ صُوَر علمیّه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اشکالات مرحوم حاجی به نظریّۀ ملاّصدرا، محقق دوانی، قول به تشبیه و امثال‌ذلک همه مطرح شد و مطلب مرحوم حاجی به اینجا رسید که ما درهرحال نمی‌توانیم علم را کیف نفسانی بدانیم، چون کیف نفسانی باید خصوصیّات کیف را داشته باشد درحالتی‌که علم، یک امر زائد بر نفس نیست. کیف جزء محمولات بالضّمیمه است، مثل أبیض که شیءٌ ثَبَتَ لَهُ البَیاض است یعنی بیاض شیءٌ و آن موضوعش شیءٌ آخر است که این بیاض می‌آید روی آن موضوع حمل می‌شود. بلکه علم عبارت از یک ارتباط بین نفس و بین آن معلوم بالذّات است که نفس با آن معلوم بالذّات اتّحاد برقرار می‌کند و ارتباط و اضافۀ بین نفس و بین آن معلوم بالذّات، اضافۀ اشراقیّه است نه اضافۀ مقوله‌ای؛ چون در اضافۀ مقوله‌ای باید دو طرف را ثابت الفرض بدانیم و بعد بین آن دو نسبت برقرار کنیم، ولی در اضافۀ اشراقیّه فقط وجود یک طرف برای تحقّق اضافه کفایت می‌کند. بنا بر این نظریّه ـ که ما علم را عبارت از اضافه اشراقیّه بدانیم ـ مرحوم حاجی می‌فرمایند که مسلّم است که اضافۀ اشراقیّه وجود است، پس علم عبارت از سنخه‌ای از وجود است که نه خودش داخل در تحتِ مقوله‌ای است و نه‌اینکه داخل در تحتِ مقولۀ کیف است.</w:t>
+        <w:t xml:space="preserve">اشکالات مرحوم حاجی به نظریّۀ ملاّصدرا، محقق دوانی، قول به تشبیه و امثال‌ذلک همه مطرح شد و مطلب مرحوم حاجی به اینجا رسید که ما درهرحال نمی‌توانیم علم را کیف نفسانی بدانیم، چون کیف نفسانی باید خصوصیّات کیف را داشته باشد درحالتی‌که علم، یک امر زائد بر نفس نیست. کیف جزء محمولات بالضّمیمه است، مثل أبیض که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیءٌ ثَبَتَ لَهُ البَیاض</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است یعنی بیاض </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیءٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و آن موضوعش </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شیءٌ آخر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است که این بیاض می‌آید روی آن موضوع حمل می‌شود. بلکه علم عبارت از یک ارتباط بین نفس و بین آن معلوم بالذّات است که نفس با آن معلوم بالذّات اتّحاد برقرار می‌کند و ارتباط و اضافۀ بین نفس و بین آن معلوم بالذّات، اضافۀ اشراقیّه است نه اضافۀ مقوله‌ای؛ چون در اضافۀ مقوله‌ای باید دو طرف را ثابت الفرض بدانیم و بعد بین آن دو نسبت برقرار کنیم، ولی در اضافۀ اشراقیّه فقط وجود یک طرف برای تحقّق اضافه کفایت می‌کند. بنا بر این نظریّه ـ که ما علم را عبارت از اضافه اشراقیّه بدانیم ـ مرحوم حاجی می‌فرمایند که مسلّم است که اضافۀ اشراقیّه وجود است، پس علم عبارت از سنخه‌ای از وجود است که نه خودش داخل در تحتِ مقوله‌ای است و نه‌اینکه داخل در تحتِ مقولۀ کیف است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین تمام صُوَر ذهنیّۀ ما به‌واسطۀ اشراقِ نفس که به آن ماهیّت صوریّه تعلّق می‌گیرد متحقّق می‌شوند. آن اشراقِ نفس عبارت از وجود است و آن معلوم بالذّات ما هم وجود است، نسبت بین آن معلوم و نفس هم وجود است، پس در این‌صورت نفس هم با آن معلوم بالذّات اتّحاد دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دلیل مرحوم حاجی بر سنخه‌ای از وجود بودن انشاء نفس</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -347,51 +392,66 @@
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیا اگر جهل مرکّب داشته باشیم، آن‌وقت هم تصوّر ما مطابق با واقع است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحث مناط صدق در قضایا بعداً می‌آید، که وقتی آن وجود در نفس می‌آید، آیا نفس آن واقعیّت را کما هو حقّه می‌گیرد یا اینکه در آن واقعیّت دست‌کاری می‌کند؟ این یک بحث دیگری است که البتّه در این بحث </w:t>
+        <w:t xml:space="preserve">بحث مناط صدق در قضایا بعداً می‌آید، که وقتی آن وجود در نفس می‌آید، آیا نفس آن واقعیّت را </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کما هو حقّه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> می‌گیرد یا اینکه در آن واقعیّت دست‌کاری می‌کند؟ این یک بحث دیگری است که البتّه در این بحث </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">منظومه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نیست اما به‌هرصورت جای آن است که ما در ملاکِ صدق در قضایا ـ که یک بحث خیلی مهمّی است ـ آن را مطرح کنیم؛ و اتفاقاً در مباحث بعد در بحث معقولات ثانی می‌آید و خیلی هم بحث دقیقی است! تذکّر شما هم خیلی تذکّر به‌جایی بود و ان‌شاءالله در آنجا می‌گوییم که بله، تمام علومی‌که از بَدوِ عالَم تا ختم عالَم هست، تمام آن علوم از عالم بالا است؛ علم به صنایع، علم به مواد، علم به خصوصیّات، علم به مجرّدات و علم به قوابل امکانیّه، همۀ اینها از عالم بالا می‌آید و هیچ برو و برگرد و شبهه‌ای ندارد، به ادلّۀ متفاوته و عدیده که چند دلیل بر این قضیّه وجود دارد که ان‌شاءالله در آنجا بحثش می‌آید.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -454,58 +514,118 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مخالفت مرحوم حاجی با کیف دانستن صُوَر علمیّه به حمل شایع</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن چیزی که از ملاّصدرا گرفتم این است که ایشان قائل هستند به اینکه تمام این صُوَر ذهنیّه به حمل اوّلی ذاتی داخل در تحتِ مقوله خودشان هستند؛ یعنی وقتی شما یک جوهر را تصوّر می‌کنید به حمل اوّلی ذاتی جوهر است، کیف و کمّ و أین نیست. اما مرحوم صدرالمتألّهین می‌گوید که به حمل شایع آن صورت کیف نفسانی است، چون نفس را تغییر می‌دهد و همان خصوصیّات کیف خارجی را در این علم می‌بینیم.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> پس به حمل شایع کیف است گرچه به حمل اوّلی ذاتی داخل در تحتِ همان مقولۀ خارجی خودش است. وقتی که شما یک گوسفند را در ذهن می‌آورید، دو چیز در اینجا تحقّق پیدا کرده است: یکی صورت خود گوسفند که قائم به ذات خودش است و یکی صورت غنمیّت که قائم به نفس است. این صورت غنمیّت از حیث اینکه قائم به ذات خودش است پس به حمل اوّلی ذاتی؛ «جوهرٌ»، رنگ این گوسفند سفید است چون پشم آن سفید است پس این؛ «کیفٌ»، قدّ و قوارۀ این گوسفند این است پس این؛ «وضعٌ»، خصوصیّاتش این‌طور است پس این؛ «حجمٌ» </w:t>
+        <w:t xml:space="preserve"> پس به حمل شایع کیف است گرچه به حمل اوّلی ذاتی داخل در تحتِ همان مقولۀ خارجی خودش است. وقتی که شما یک گوسفند را در ذهن می‌آورید، دو چیز در اینجا تحقّق پیدا کرده است: یکی صورت خود گوسفند که قائم به ذات خودش است و یکی صورت غنمیّت که قائم به نفس است. این صورت غنمیّت از حیث اینکه قائم به ذات خودش است پس به حمل اوّلی ذاتی؛ «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Arabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">جوهرٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، رنگ این گوسفند سفید است چون پشم آن سفید است پس این؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«کیفٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، قدّ و قوارۀ این گوسفند این است پس این؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وضعٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، خصوصیّاتش این‌طور است پس این؛ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«حجمٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">و امثال‌ذلک</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. از این‌جهت که این گوسفند قائم به نفس است و در نفس تغییری ایجاد کرده است، به‌نحوی که ما در نفس خودمان قبل از علم به این گوسفند و بعد از علم به این گوسفند احساس تغییر می‌کنیم پس این گوسفند مغیِّرِ نفس ما بوده است، این مغیِّر بودن یعنی کار کیف را کرده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم حاجی می‌فرماید که نه، مطلب این‌طور نیست؛ چون ما گفتیم که در نفس دو چیز نداریم، بلکه یک امر بیشتر نیست و آن نفس است و بس! و آن نفس با این صورت یکی است درحالی‌که ما در کیف دو چیز می‌خواهیم: یکی این کتاب و یکی رنگی که روی این کتاب آمده است. اما ما در نفس یک چیز بیشتر نداریم و آن همان اتّحادی است که نفس با آن صورت پیدا کرده است. خودش صورت را درست کرده است، نه‌اینکه صورت از خارج بیاید! اگر نفس مثلاً در یک طرف بود و صورت به آن ضمیمه می‌شد این، کیف می‌شد ولی در اینجا این خودش، هم نفس است و هم شکل، هم نفس است و هم صورت، هم نفس است و هم ماهیّت.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -634,103 +754,148 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما هم الآن دوتا سنگ داریم: یک سنگ مادّی داریم و یک سنگ مجرّد! سنگ مادّی همین چیزی است که آن را می‌کِشیم و در خارج جابه‌جا می‌کنیم و سنگ مجرّد هم سنگ نفسانی است که باز سنگ است. یعنی در سنگ‌بودن اشکال پیدا نشده است بلکه در سنخۀ آن اشکال پیدا شده است؛ آن، سنگ خارجی است و این، نفسانی! مرحوم محقق دوانی این را می‌گویند. همین‌طور ایشان در سایر مقولات عَرَضیّه مانند کمّ، کیف و امثال‌ذلک نیز همین را می‌گویند یعنی مثلاً می‌گویند آنچه را که شما از سفیدی ادراک می‌کنید، واقعاً سفیدی است منتها نه سفیدی روی کتاب بلکه سفیدی روی نفس! یعنی در سفیدی‌بودنِ آن مسئله‌ای نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دلیل مرحوم حاجی برای ردّ و پذیرش کلام محقق دوانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم حاجی می‌گویند ما این نظر را رد کردیم به‌خاطر اینکه قبول نکردیم که آنچه در ذهن هست داخل در تحتِ مقولۀ خودش است. بله، به حمل اوّلی ذاتی از مقولۀ خودش است اما به حمل شایع صناعی این‌طور نیست. به حمل شایع صناعی «وجودٌ» ـ نه‌اینکه داخل در تحتِ مقوله است ـ و وجود، أعلیٰ و اشرف از مقوله است، وجود محقق مقوله است، نه‌اینکه وجود یک قِسم از مقوله باشد. وجود مقوله را تشکیل می‌دهد و به‌وجود می‌آورد، یعنی مقوله یک چیز لنگ در هوا و مبهمی است که وجود می‌آید آن را هست و محقق می‌کند.</w:t>
+        <w:t xml:space="preserve">مرحوم حاجی می‌گویند ما این نظر را رد کردیم به‌خاطر اینکه قبول نکردیم که آنچه در ذهن هست داخل در تحتِ مقولۀ خودش است. بله، به حمل اوّلی ذاتی از مقولۀ خودش است اما به حمل شایع صناعی این‌طور نیست. به حمل شایع صناعی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وجودٌ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ نه‌اینکه داخل در تحتِ مقوله است ـ و وجود، أعلیٰ و اشرف از مقوله است، وجود محقق مقوله است، نه‌اینکه وجود یک قِسم از مقوله باشد. وجود مقوله را تشکیل می‌دهد و به‌وجود می‌آورد، یعنی مقوله یک چیز لنگ در هوا و مبهمی است که وجود می‌آید آن را هست و محقق می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مرحوم حاجی می‌گوید آن چیزی که از حرف محقق دوانی باید بگیریم این است که ایشان گفتند به آن صُوَری که در ذهن هستند تشبیهًا و بالمسامحة والمجاز کیف می‌گویند. ما هم این را قبول می‌کنیم به‌خاطر اینکه یک احساس تغییر و دگرگونی در نفس خودمان می‌کنیم. شما وقتی که با یک صورت ناراحت‌کننده‌ای مواجه می‌شوید خشمگین می‌شوید چون تغییر در نفستان ایجاد شده است. اگر یک موش بپرد می‌ترسید چون تغییر ایجاد شده است، یعنی این صورت آمده است در ذهن شما دست‌کاری کرده است، که آن دست‌کاری به حالت ترس ظاهر می‌شود.</w:t>
+        <w:t xml:space="preserve">مرحوم حاجی می‌گوید آن چیزی که از حرف محقق دوانی باید بگیریم این است که ایشان گفتند به آن صُوَری که در ذهن هستند </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تشبیهًا و بالمسامحة والمجاز</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کیف می‌گویند. ما هم این را قبول می‌کنیم به‌خاطر اینکه یک احساس تغییر و دگرگونی در نفس خودمان می‌کنیم. شما وقتی که با یک صورت ناراحت‌کننده‌ای مواجه می‌شوید خشمگین می‌شوید چون تغییر در نفستان ایجاد شده است. اگر یک موش بپرد می‌ترسید چون تغییر ایجاد شده است، یعنی این صورت آمده است در ذهن شما دست‌کاری کرده است، که آن دست‌کاری به حالت ترس ظاهر می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ایشان می‌گوید از این نقطه‌نظر که این حالت نفسانی تشبیه شده است به آن اشیاء خارجی، به آن هم کیف می‌گوییم. یعنی همان‌طوری‌که رنگ، مذوقات و امثال‌ذلک که اینها کیف نفسانی هستند و دگرگونی در ذائقۀ انسان، دست انسان و در اشیاء خارجی ایجاد می‌کنند مثلاً رنگ را عوض می‌کنند، سفیدی تبدیل به سیاهی می‌شود، سیاهی تبدیل به قرمزی می‌شود، از این نقطه‌نظر ما به آن حالت نفسانی هم کیف می‌گوییم اما در واقع کیف نیست. مطلب مرحوم حاجی در اینجا تمام شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توضیح حدّ و رسم نداشتن وجود به دلیل واضح بودن معنای وجود</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نکته‌ای که در اینجا به نظر می‌رسد و بهتر است همین‌جا آن را بگوییم و از آن نگذریم این است که مرحوم حاجی فرمودند که چون نفس از سنخۀ صقع ربوبی و مجرّدات است پس اشراقش هم از سنخۀ وجود است. یعنی همان‌طور که وجودی که از فیض اقدس به قوالب امکانیّه تراوش پیدا می‌کند، و آن اضافۀ فیض اقدس از وجود منبسط، خودش وجود است و داخل در تحتِ مقوله‌ای نیست، پس نفس هم این وجودی را که اضافۀ اشراقیّه کرده است و این ماهیّت را به‌وجود آورده است یعنی این ماهیّت را در ذهن مجسّم و مُمثَّل کرده است و به تصویر کشیده است، آن اضافۀ نفس خودش وجود است و داخل در تحتِ مقوله‌ای نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عرض بنده طبق ادلّه‌ای که بعداً می‌گوییم و همین‌طور مطالبی که تا به‌حال کم و بیش صحبت شده است این است که وجودِ منبسط به آن وجودی می‌گویند که لا حدَّ و لا رسمَ له، لا تعیُّنَ و لاتَحَدُّدَ له است؛ یعنی هیچ حدّ و رسمی ندارد، هیچ تعیّنی ندارد. بنابراین اگر ما بخواهیم معنای وجودِ منبسط را ادراک بکنیم به همان مطلبی می‌رسیم که مرحوم حاجی در آنجا فرمودند:</w:t>
+        <w:t xml:space="preserve">عرض بنده طبق ادلّه‌ای که بعداً می‌گوییم و همین‌طور مطالبی که تا به‌حال کم و بیش صحبت شده است این است که وجودِ منبسط به آن وجودی می‌گویند که </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا حدَّ و لا رسمَ له، لا تعیُّنَ و لاتَحَدُّدَ له</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است؛ یعنی هیچ حدّ و رسمی ندارد، هیچ تعیّنی ندارد. بنابراین اگر ما بخواهیم معنای وجودِ منبسط را ادراک بکنیم به همان مطلبی می‌رسیم که مرحوم حاجی در آنجا فرمودند:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مفهومُهُ من أعرفِ الأشیاء  **  و کنهُهُ فی غایة الخفاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
@@ -865,51 +1030,66 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس تمام آنچه اولیاء می‌بینند و می‌گویند همه مظاهر است. تمام آنچه که از عوالم و امثال‌ذلک را برای شما شرح می‌دهند، همۀ صُوَر و معانی رقیق و لطیف؛ یعنی هرچه هم به دقّت و ظرافت بیایند از آن عوالم مجرّده بحث بکنند باز آن وجود تعیّن پیدا کرده است، باز همه مخلوق هستند و باز مقام «هو» بالاتر است؛ لذا ولیّ خدا هیچ‌وقت نمی‌تواند از «هو» خبر بدهد چون امکان ندارد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشکال استاد رضوان الله تعالی علیه به کلام مرحوم حاجی سبزواری در وجود ذهنی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">روی این حساب ما در اینجا این مسئله را در اشکال بر مرحوم حاجی می‌گوییم که هر چیزی که از مقام ربوبی، از مقام ذات و «هو» تراوش کند و نازل شود تعیّن می‌گیرد، یعنی آن وجود منبسط وقتی که پخش می‌شود ـ که به آن فیض اقدس و امثال‌ذلک می‌گویند ـ، هرچه که تنزّل پیدا می‌کند، یک تعیّن به خودش می‌گیرد، تعیّن که گرفت یعنی ماهیّت گرفت. تعیّن یعنی ماهیّت؛ جبرئیل و میکائیل تعیّن دارند پس این یک ماهیّت دارد و آن یک ماهیّت دیگری دارد، یعنی اگرچه به أعلیٰ درجۀ از تجرد هم برسند ولی باز ماهیّت دارند.</w:t>
+        <w:t xml:space="preserve">روی این حساب ما در اینجا این مسئله را در اشکال بر مرحوم حاجی می‌گوییم که هر چیزی که از مقام ربوبی، از مقام ذات و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«هو»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تراوش کند و نازل شود تعیّن می‌گیرد، یعنی آن وجود منبسط وقتی که پخش می‌شود ـ که به آن فیض اقدس و امثال‌ذلک می‌گویند ـ، هرچه که تنزّل پیدا می‌کند، یک تعیّن به خودش می‌گیرد، تعیّن که گرفت یعنی ماهیّت گرفت. تعیّن یعنی ماهیّت؛ جبرئیل و میکائیل تعیّن دارند پس این یک ماهیّت دارد و آن یک ماهیّت دیگری دارد، یعنی اگرچه به أعلیٰ درجۀ از تجرد هم برسند ولی باز ماهیّت دارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین اینکه شما در اینجا می‌فرمایید که اضافۀ اشراقیّه وجود است، می‌گوییم بله، اضافۀ اشراقیّه در مقام بساطت، وجود است اما در مقام خارج وقتی که آن اضافه آمد حسن را درست کرد دیگر وجود منبسط نیست بلکه جزء مقوله شد؛ دیگر جوهر شد، عَرَض شد، کیف شد، کمّ و امثال‌ذلک شد. یعنی وقتی آن اضافۀ اشراقیّه آمد یک عَرَضی را درست کرد دیگر وجود منبسط نیست بلکه حالا عَرَض شد، کائوچو شد، فلز شد، شیشه شد! یک وقت شما می‌خواهید شیشه‌بودن را از آن سلب کنید، در این‌صورت اشکال ندارد بگویید داخل در وجود منبسط می‌رود، مثل یک کِشی که آن را می‌کشیم ولی وقتی آن را رها می‌کنیم سریع به جای اول برمی‌گردد. اگر شما این کِش یک سانتی را بکشید یک متر می‌شود و اگر آن را رها بکنید به جای اوّلش برمی‌گردد چون اصل این کش آن مقدار است. پس این باز شدن کِش مَجاز است یعنی یک عاملی آمده است این کش یک سانتی را یک متر کرده است؛ آن عامِل نیروی قاصر من است که اگر آن نیروی قاصر از آن کش سلب بشود، به آن اصل خودش برمی‌گردد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عدم صحّت کلام قائلین به وجود بودنِ حرکت و عدم مقوله بودن آن</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2342,61 +2522,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>