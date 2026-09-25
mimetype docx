--- v0 (2026-07-26)
+++ v1 (2026-09-25)
@@ -145,51 +145,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">آیت الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">قدّس اللّه سرّه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -321,51 +321,66 @@
         </w:rPr>
         <w:t xml:space="preserve">تلمیذ: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آیا این بحث ریشۀ در بحثِ وحدت وجود دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">استاد: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بله، بحث وحدت وجود است! بحث وحدت وجود یک ریشۀ اساسی و درختی است برای شاخه‌های مباحث فلسفی؛ یعنی ما چند بحث در فلسفه داریم که دقّت در آنها خیلی مهم است: یکی بحث «اصالةالوجود» است که خیلی مهم است و دیگر بحث «وحدت وجود»، قاعدۀ «علیّت» و بحث «معقولات» است که اینها امّهات بقیّۀ مباحث فلسفی را تشکیل می‌دهند. حتّی قاعدۀ «بسیط الحقیقة کلّ الأشیاء» یا اتّحاد ذات با صفات و امثال‌ذالک به بحث وحدت وجود برمی‌گردد و بنده فکر می‌کنم که در فلسفه مسئله‌ای مهم‌تر از بحث «وحدت وجود» نباشد و ریشۀ غالب مسائل فلسفی همین مسئلۀ وحدت وجود است.</w:t>
+        <w:t xml:space="preserve">بله، بحث وحدت وجود است! بحث وحدت وجود یک ریشۀ اساسی و درختی است برای شاخه‌های مباحث فلسفی؛ یعنی ما چند بحث در فلسفه داریم که دقّت در آنها خیلی مهم است: یکی بحث «اصالةالوجود» است که خیلی مهم است و دیگر بحث «وحدت وجود»، قاعدۀ «علیّت» و بحث «معقولات» است که اینها امّهات بقیّۀ مباحث فلسفی را تشکیل می‌دهند. حتّی قاعدۀ «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسیط الحقیقة کلّ الأشیاء</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» یا اتّحاد ذات با صفات و امثال‌ذالک به بحث وحدت وجود برمی‌گردد و بنده فکر می‌کنم که در فلسفه مسئله‌ای مهم‌تر از بحث «وحدت وجود» نباشد و ریشۀ غالب مسائل فلسفی همین مسئلۀ وحدت وجود است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ادراک صُوَر یعنی انشاء آنها توسط نفس</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطلب ما به اینجا رسید که نفس عاقله وقتی این صُوَر را ادراک می‌کند، اصل مطلب در این است که این صُوَر از خارج نمی‌آیند تا در ذهن نقش ببندند که قائل به کیف بشویم، یا اینکه یک ارتباطی بین انسان و خارج باشد که قائلین به اضافه این مطلب و امثال‌ذلک را می‌گفتند، بلکه خود نفس عاقله انشاء صُوَر می‌کند و آن صُوَر را به‌وجود می‌آورد و خودش آن صُوَر می‌شود. یعنی نفس در مقام ذات خودش درعین‌حال که آن مقام ذات یک مقامی است که خیلی خفی و لطیف است و در دسترس نیست، و مقامی است که هیچ اسم، صفت و خصوصیّتی در آن مقام راه ندارد، درعین‌حال آن مقام در تنازلی که به اسماء و صفات خودش می‌کند می‌بینیم که با آن مُدرَکات خودش اتّحاد پیدا می‌کند و یکی می‌شود؛ چون نفس دارای مرتبه به‌نحوِ طبقه که نیست!</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -459,51 +474,66 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نفس هم درست همین‌طور است یعنی نفس در آن مقام ذات خودش یک امر واحدی است که از سنخِ مجرّدات است، نه‌اینکه خدا یک تکّه از این نفس را عقل قرار داده است، و یک تکّه از آن را شهوت قرار داده است و یک تکّه را غضب قرار داده است! نه، خود نفس می‌تواند به صورت و ظهورِ شهوت دربیاید، در این‌صورت نفسِ شهوانی می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">توضیح واحد بودن نفس در قالب یک مثال</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">شخصی که مشغول عمل زناشویی است آیا هیچ‌وقت در آن موقع مسئلۀ فلسفی به ذهنش می‌رسد تا بیاید حلّش کند؟! آیا می‌گوید که این حرفی که آقا سید محسن زد به اصالةالماهیّة برمی‌گردد یا به اصالةالوجود؟! بی‌خیال! می‌گوید: خُذِ الغایات و اترک المبادی! جناب مولانا دارند که:</w:t>
+        <w:t xml:space="preserve">شخصی که مشغول عمل زناشویی است آیا هیچ‌وقت در آن موقع مسئلۀ فلسفی به ذهنش می‌رسد تا بیاید حلّش کند؟! آیا می‌گوید که این حرفی که آقا سید محسن زد به اصالةالماهیّة برمی‌گردد یا به اصالةالوجود؟! بی‌خیال! می‌گوید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خُذِ الغایات و اترک المبادی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! جناب مولانا دارند که:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="She'rMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">روزها گر رفت گو رو باک نیست *** تو بمان ای آنکه چون تو پاک نیست</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -539,51 +569,66 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بنابراین این نفس که الآن در اینجا این صُوَر را به خود می‌گیرد خودش نفس متخیّله می‌شود. خیال و وهم دو مرتبه از مراحل نفس هستند که این نفس آن صُوَر را به‌وجود می‌آورد. پس آیا حالاکه این قوّۀ نفس این صورت را درست کرد، شما بین آن صورت و بین آن نفس جدایی می‌بینید؟ نه، ما جدایی نمی‌بینیم بلکه الآن خود نفس است که این صورت را دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">دلیل ممنوعیّتِ توجّه به مطالب پست برای سالک راه خدا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عاشقی که فقط صورت معشوق در ذهنش هست بعد از یک مدت نفسِ آن عاشق می‌شود نفس معشوق؛ چون این نفس یک امر واحدی است که الآن به این صورت پیدا شده است و تداوم در این‌صورت، او را بر آن صورت ملکه می‌کند و ثابت نگه می‌دارد. و هذا مِن ألطف اللّطائف، که سالک همواره در ذهن خودش چه صوَری را باید عبور بدهد!</w:t>
+        <w:t xml:space="preserve">عاشقی که فقط صورت معشوق در ذهنش هست بعد از یک مدت نفسِ آن عاشق می‌شود نفس معشوق؛ چون این نفس یک امر واحدی است که الآن به این صورت پیدا شده است و تداوم در این‌صورت، او را بر آن صورت ملکه می‌کند و ثابت نگه می‌دارد. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Arabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و هذا مِن ألطف اللّطائف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، که سالک همواره در ذهن خودش چه صوَری را باید عبور بدهد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کلام ابن‌سینا دیگر در اینجا بماند که انسان نباید به مسائل، صُوَر و امثال‌ذلک توجّه داشته باشد و در اینجا دیگر باید چه‌کار بکند! و عجیب از ایشان است که با اینکه در مراحل سیر و سلوک نبوده است حرف‌های خیلی جالب و عالی در اینجا زده است که پرداختن به حکایات و امثال‌ذلک ذهن سالک را پایین می‌آورد، ذهن انسان را از آن مرحلۀ تجرد پایین می‌آورد و در عالَم وهم و خیال قرار می‌دهد. و آن استغفارنامه و توبه‌نامه‌ای که ایشان دارند که در آنجا می‌گویند که من توبه می‌کنم که دیگر از این به بعد رُمان، قصّه و حکایات نخوانم چون اینها من را در همین مرحلۀ پایین قرار می‌دهند و از توجّه و ارتقاء به معنویّات باز می‌دارند و با خواندن آنها دیگر نمی‌توانم در آنجا سیر کنم!</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> برگشت همۀ این حرف‌ها به این است که نفس ناطقۀ انسانی با آن صورت، اتّحاد برقرار می‌کند و اگر اتّحاد نداشته باشد دیگر بین تصوّر صُوَر مختلف فرقی نمی‌باشد.</w:t>
       </w:r>
     </w:p>
@@ -1015,61 +1060,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>