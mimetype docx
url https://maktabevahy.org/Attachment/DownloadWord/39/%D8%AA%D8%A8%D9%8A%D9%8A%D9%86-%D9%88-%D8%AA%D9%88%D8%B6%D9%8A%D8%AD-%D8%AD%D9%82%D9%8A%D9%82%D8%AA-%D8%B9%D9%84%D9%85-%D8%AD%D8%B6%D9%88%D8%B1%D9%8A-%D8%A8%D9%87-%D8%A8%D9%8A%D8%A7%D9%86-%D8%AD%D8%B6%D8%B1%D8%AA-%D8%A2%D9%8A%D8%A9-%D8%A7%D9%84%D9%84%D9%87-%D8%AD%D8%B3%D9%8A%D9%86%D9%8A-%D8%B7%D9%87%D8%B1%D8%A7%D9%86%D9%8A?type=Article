--- v0 (2025-10-19)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -137,50 +131,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فقالَ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا أبا عَبداللَه! لَیسَ العِلمُ بِالتَّعلُّمِ، إنَّما هُوَ نورٌ یقَعُ فی قَلبِ مَن یریدُ اللَه تَباركَ و تَعالى أنْ یهْدیهُ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امام صادق علیه‌السّلام به عنوان بصری می‌فرمایند: ای بندۀ خدا! علم به واسطۀ تعلّم نیست. بلكه علم نوری است كه واقع می‌شود در قلب كسی كه خدا بخواهد او را هدایت كند. این علم عبارت است از این نور. نكته‌ای كه در اینجا به نظر می‌رسد این است كه در این عبارت امام صادق می‌فرمایند: كسی را كه خدا بخواهد هدایت كند، در قلب او، این نور را قرار می‌دهد. امّا كسی را كه راهی برای هدایت ندارد، این نور در قلب او نیست. معنای این، این است دیگر. عكس نقیض این قضیه اینطور می‌شود: هر كسی كه خدا بخواهد هدایتش كند این نور را در قلبش قرار می‌دهد و هر كسی را كه خدا نخواهد هدایتش كند و راهی به هدایت ندارد، پس معلوم می‌شود این نور در قلبش نیست. این یك مطلب. مطلب دیگر كه از اینجا استفاده می‌شود این است كه: آن نوری كه خدا در قلب این شخص قرار می‌دهد برای هدایت، آیا ممكن است آن نور به غیر از هدایت رهنمایی و راهبری كند؟ این دیگر امكان ندارد. یعنی اگر خداوند در قلب شخصی نور هدایت قرار داد، این علم قرار داد، دیگر این نور نمی‌شود شخص را به غیر از هدایت و به ضلال و گمراهی راهنمایی كند. معنای روایت این است دیگر. كلام حضرت این را می‌خواهد بفرماید: كسی را كه خدا بخواهد هدایت كند، این نور را در قلبش قرار می‌دهد. حالا اگر در قلب كسی این نور بود، آیا ممكن است دستورات او به غیر از هدایت متوجّه باشد؟ دیگر نمی‌شود، امكان ندارد. پس اگر ما دیدیم كه یك نفر آمد به غیر از هدایت و به طرق دیگری كه قطعاً برای ما مشخّص است كه راه، غیر از راه هدایت است، راهنمایی می‌كند، از این جا ما می‌فهمیم پس این در قلبش این نور نباید باشد. چون تعارض پیدا می‌شود. نوری را كه خدا در قلب این قرار داده، این نور چَپَكی دارد می‌رود؛ این كه نمی‌شود. به این طرف دارد می‌رود. از این طرف در قلبش نور است، بعد دستوراتی كه دارد می‌دهد، دستورات خلاف است. دستوراتی كه قطعاً انسان می‌داند خلاف است؛ نه اینكه جای شك و شبهه‌ای دارد. امام صادق می‌فرماید دیگر، ما حرف خودمان را كه نمی‌زنیم. طبق این بیان و طبق این عبارت، اگر شما در جایی دیدید كه دارد حركت و سمت‌گیری به غیر از آن طریقی است كه وجدان شما آن طریق را نمی‌پسندد، فطرت شما آن طریق را نمی‌پسندد، عقل و منطق شما این طریق را نمی‌پسندد، احكام مسلّمۀ اسلام این طریق را نمی‌پسندد، آن فرامین شریعت این طریق را نمی‌پسندد، اگر ما دیدیم به این سمت دارد می‌رود، بدانیم این اوامر از این نور سرچشمه نگرفته. نمی‌شود این طور باشد. حالا این یك مقدّمه‌ای بود كه ما گفتیم. حالا باید برویم یك راهی را دور بزنیم، برگردیم به این مطلبی كه الآن گفتیم برسیم. ببینیم می‌توانیم امروز از عهده بر بیاییم یا نه؟ یا مثل بقیۀ وعده‌هایی كه می‌دهیم، خلاصه همینطور هی به تأخیر می‌افتد. دیگر با خدا، ما شروع می‌كنیم، دیگر حالا ببینیم چه می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">علومی كه برای انسان حاصل می‌شود، این علوم را به دو دسته تقسیم می‌كنند؛ یكی علم حصولی و دیگری علم حضوری. علم حصولی، علم حصولی ـ اگر یك قدری مشكل هست، حالا یك مقداری تحمّل كنیم إن‌شاءاللَه مسأله خیال می‌كنم كه كم كم روشن بشود ـ علم حصولی آن علمی است كه تصوّر او و صورت علمیۀ آن پدیده و حادثه، فقط در ذهن می‌آید، همین. فرض كنید كه یك تصادفی در خیابان شده، یك شخصی می‌آید الآن به شما خبر می‌دهد: آقا! الآن در خیابان یك تصادفی شد و دو تا ماشین به همدیگر زدند و این خسارت هم آمد. یك صورتی فوراً در ذهن شما می‌آید. همین كه الآن من این حرف را به شما زدم، همین الآن، یك صورت تصادف در ذهن شما نیامد؟ در ذهن همتان آمد ولی نوع ماشین در ذهنتان نیامد؛ درست است؟ آیا این ماشینی كه الآن تصادف كرده، پیكان است؟ این ماشین فرض كنید كه من باب مثال ماشین شورلت است؟ نوع ماشین در هر صورت...، ولی یك صورت مبهمی از تصادف در ذهن شما، در ذهن همه‌مان آمد. یعنی به محض اینكه من این حرف را زدم، بخواهید، نخواهید، این صورت در ذهن شما آمده. به این می‌گویند علم حصولی. پس علم حصولی عبارت است از صُوَر ذهنیه‌ای كه این صوَر ذهنیه از خارج برای انسان حاصل می‌شود و این اصلاً گاهی اوقات ممكن است با واقع منطبق نباشد، شخص دروغ آمده به شما گفته، خلاف آمده نقل كرده. چرا می‌گویند: انسان هر چه را كه می‌شنود نباید ترتیب اثر بدهد؟ چرا؟ به جهت این است كه ممكن است شخص مغرض باشد، غرض داشته باشد، یا اشتباه فهمیده باشد. یك مطلبی را می‌آید اشتباهاً گزارش می‌دهد و شما بر اساس آن گزارش ترتیب اثر می‌دهید. این ممكن است به جاهای نامطلوبی برسد. لذا می‌گویند: قبول نكردن یك خبر از علائم عقل است. دیدید بعضی‌ها فوراً یك مسأله‌ای را قبول می‌كنند. اگر یك بچّه حتّی بیاید یك قضیه‌ای را نقل بكند، فوراً قبول می‌كنند. اینها اصلاً عقل ندارند. كسی كه یك خبری را دیر قبول می‌كند، این علامت عقل است.</w:t>
       </w:r>
@@ -256,98 +251,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یك سؤالی من الآن از شما می‌كنم: چند سال است كه الآن می‌گویند: آپولو رفته، موشك رفته، اینها رفته به كرۀ ماه و آنجا رفتند و دیدند و تحقیق كردند و آمدند؟ چند سال است؟ من از زمان طفولیتم یادم است توی روزنامه‌ها وجراید و رپورتاژها و امثال ذالك، این قضیه را نقل می‌كنند. حالا من از شما یك سؤال می‌كنم: آیا واقعا آپولو به كرۀ ماه رفته است؟ شاید نرفته باشد، همۀ اینها كلَك باشد. كلام یكی از شما می‌تواند با دلیل عقلی و علمی بیاید اینجا ـ همین الآن، من اینجا نشسته‌ام ـ ثابت كند: قطعاً آپولو رفته كرۀ ماه. بیاید ثابت كند، بیایید بگویید، بیایید!. سی و چند سال است كه می‌گویند: آپولو...، لَعَلّ اینكه یك موشك هوا كرده باشند و یك عكسهایی انداخته باشند، آورده باشند، گفتند كه: این كرۀ ماه است. شما را بردند آنجا؟ شما خودتان رفتید؟ من یك نمونه‌ای دارم می‌گویم كه كسی نتواند دیگر راجع بهِش حرف بزند. یعنی یقینی‌ترین یقینیات را من دارم الآن از شما می‌گیرم. آنی كه دیگر دَرَش هیچ شكی ندارید دیگر. هیچ شبهه‌ای شما درش ندارید. بیایید ثابت كنید برای من كه: ‌آقا! این آپولوئی كه رفته كرۀ ماه، نمی‌دانم افرادی كه رفتند ـ نمی‌‌دانم آمسترانگ بودند؟ كی بودند؟ آن افرادی كه، سرنشینان و اینها ـ اینها واقعاً رفتند و یقیناً آمدند بیان كردند، مانند روز قیامت و مانند این خورشید، مانند این چراغی كه الآن شما دارید می‌بینید، مثل این چراغ شما وما یقین داریم این قضیه در خارج انجام شده. نه، هیچ دلیلی نداریم. هزار تا كَلَك می توانند روی ما سوار كنند و بعد هم بگویند: این قضیه در خارج هست. من الآن خودم دارم از شما سؤال می‌كنم، یكی بیاید به من ثابت كند؛ یكی بیاید. این فیلمهایی كه دارند می‌سازند و توی تلویزیون و این برنامه‌ها و كلَك‌ها و با زوم‌ها و بزرگ كردن‌ها و كوچك كردن‌ها و این فیلمهای علمی، تخیلی، اینها، كه همۀ اینها اصلاً كشك است و همه، حقّه بازیهای این كمپانی‌ها و چیزهای فیلم‌سازی و این حرفها است. اینها چطوری است؟ مگر این نیست؟ شما نگاه می‌كنید: آقا! یك آسمان خراش صد و ده طبقه یكمرتبه با یك زلزله برگشت. كدام آسمان خراش؟ كدام شهر؟ كدام شهر وآسمان خراش آمد برگشت، اینها هم منتظرند همان موقع عكسش را بردارند؟ این كَلك است، حقّه‌بازی است دیگر. شما نگاه می‌كنید، می‌بینید كه: فلان شخص از آن بالا، از كوه خودش را پرت كرد پایین. كدام دیوانه‌ای می‌آید تو فیلم خودش را از كوه پرت كند پایین و بعد هم جنازه‌اش تكه تكه بشود؟ اینها همه‌اش كلك است. یك دنیا را با كلك دارند می‌گردانند. حالا فهمیدید؟ با حقّه‌بازی، با كلك دارند می‌گردانند. من نمی‌گویم این قضیه وقوع خارجی ندارد. نه، اتفاقاً آدم عاقل آن كسی است كه هر قضیه را در بوتۀ احتمال خودش قرار بدهد. ولی من دارم این را می‌گویم: یقینی‌ترین یقینیاتی كه الآن برای ما در این عصر و در این قرن هست، من چطور راحت از دست شما گرفتم. هیچ دلیلی نداریم آپولو كرۀ ماه رفته است، بیایید ثابت كنید. نه، آقا جان! این حرفها نیست. ولی همه‌مان هم یقین داریم. چرا؟ چون هِی به گوش ما خورده، هِی تصویر دیدیم، هِی عكس دیدیم، هِی رپورتاژ دیدیم، هِی خبر دیدیم؛ هِی آمدند نقل كردند، با این مصاحبه كردند، با آن مصاحبه كردند، هِی آمدند، هِی چی شد؟ هِی زیاد، زیاد، زیاد، تا اینكه ما به عنوان یك اصل مسلّم و غیر قابل تغییر، آمدیم این پدیده را پذیرفتیم. این چیست؟ این علم حصولی است؛ فایده ندارد. یك مرتبه متوجّه می‌شوید: نه، آقا جان! سرتان را كلاه گذاشتند. این حرفها چیست؟ آپولوی چی؟ موشك چی؟ كرۀ ماه چی؟ كلاه گذاشتند سرمان. آنها هم كه باید بگذارند، بلدند چطوری كلاه می‌گذارند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راه خدا راهی است كه كلاه سرآدم نمی‌رود. علم حضوری علمی است كه دیگر كسی نمی تواند سر آدم كلاه بگذارد. نمی‌تواند كلاه بگذارد. حالا می‌آیم عرض می‌كنم. ـ دعا كنید وقت، كِش پیدا بكند، بتوانیم به آنچه كه وعده دادیم برسیم ـ در علم حضوری كسی نمی‌‌تواند كلاه سرت بگذارد، چرا؟ چون </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نورٌ یقَعُ فی قَلبِ مَن یشآء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">. نوری را كه خدا قرار می‌دهد در قلب كسی برای هدایت، می‌شود آن نور هم كلك باشد؟ آن نور اشتباه درآید؟ خدا یك نور اشتباه بگذارد، انسان را به سمت دیگر ببرد، به یك كیفیت دیگر ببرد؟! می‌شود؟ می‌شود نوری كه خدا در قلب پیغمبر گذاشته برای هدایت ما، ما را به سمت جهنّم سوق دهد؟ امكان ندارد. نوری كه خدا در قلب امام مجتبی علیه‌السّلام قرار داده برای صلح با معاویه، بعد بیایند بگویند:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یا مُذلَّ المؤمنین! </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«ای كسی كه باعث بدبختی مؤمنین شدی!» اِ...پس این نور نیست، این ظلمت است. این امام حسن، امام حسنی است كه باعث ذلّت شده، باعث بدبختی مؤمنین شده، این دیگر نمی‌تواند نور باشد. نوری كه در سید‌الشّهداء هست و می‌گوید: من می‌خواهم با یزید مقابله كنم، مقاتله كنم. آیا می‌شود فرض كنید كه ما تصوّر كنیم كه نه، امام حسین علیه‌السّلام صحیح نبود ـ بعضی‌ها می‌نویسند. از همین نویسندگان فارسی. حالا چه داعی داشتیم؟ـ .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یك شخصی یادم است، آن شخصی بود به نام عبداللَه ریاضی، كه یك وقتی رئیس مجلس شورا بود زمان شاه، زمان سابق، همان زمان طاغوت. ایشان گفته بود كه: این حسین ـ به یك عبارت توهین آمیزی ـ این دور از عقل و منطق و سیاست است كه یك شخصی بیاید با حاكم زمان خودش دربیفتد و هر كسی این كار را بكند سزایش همین است. عقل و منطق اجازه نمی‌دهد كه انسان بیاید با یزید و با أمیرالمؤمنین و با آن خلیفۀ آن زمان بیاید مقابله كند. این كار را كرد نتیجۀ كارش را هم دید. خیلی وقیحانه و خودش هم نتیجۀ حرفهایش را دید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امام حسین علیه‌السّلام در قلبش نور است و این نور او را به سمت مقابلۀ با یزید و لشكریان یزید دارد می‌كشاند. ما هم اگر خودمان را در آن خیمه قرار دادیم، ما هم مشمول این نور خواهیم شد. اگر قرار ندادیم، آن نور تخطّی نمی‌كند، آن كار خودش را می‌كند؛ ما اینجا بدبخت شدیم. ما خودمان را خارج قرار دادیم. او در قلبش نور است، در آن حرفی نیست. پس بنابراین آن نوری كه منظور امام صادق علیه‌السّلام به عنوان بصری است كه می‌فرماید</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: لَیسَ العِلمُ بالتَّعلُّم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، نمی‌تواند علم حصولی باشد، چون قابل اشتباه است، قابل خطا است. شما بالاتر از امام صادق كسی را سراغ دارید؟ ـ همان امام صادقی كه داریم بیانات عالیةالمضامین ایشان را با آن عقل ناقص و جاهل خودمان داریم تفسیر می‌كنیم ـ الآن یك راوی می‌آید از همین امام صادق برای ما یك خبر نقل می‌كند. از كجا ما می‌دانیم راست گفته؟ شاید اشتباه كرده، شاید در كلماتی كه از امام صادق شنیده، پس و پیش كرده، یك واو پس و پیش بشود، مطلب عوض می‌شود. از امام صادق كه ما بالاتر سراغ نداریم كسی. از ابی‌بصیر هم كه شخص بهتری سراغ نداریم. ولی شما می‌توانید قسم بخورید: این مطلبی را كه الآن ابی‌بصیر آمده از امام صادق برای شما نقل كرده، این مسأله صد در صد دُرُست و طبق همانی است كه حضرت فرمودند؟ ما این ادّعا را نمی‌توانیم بكنیم. كی ما می‌توانیم متوجّه بشویم كه یقیناً این كلام، كلام امام صادق است؟ كی می‌توانیم؟ ـ دیگر خودتان باید بتوانید با مطالب...ـ كی می‌توانیم این حرف را بزنیم؟ وقتی كه آن عبارتی را كه از دهان مبارك امام صادق علیه‌السّلام دارد در می‌آید، بتواند از دهان ما در بیاید. این می‌شود آن نور. آن حقیقتی كه از دهان امام صادق علیه‌السّلام دارد به عنوان بصری، دارد مطرح می‌شود، آن حقیقت را هم ما هم بتوانیم بگوئیم. اینجا دیگر اشتباه وجود ندارد. این می‌شود علم حضوری. پس علم حضوری، ما یك چیزی آقاّ از ولایت شنیدیم، یك چیزی از مراتب شنیدیم، اصلاً نمی‌دانیم چه هست. همینطوری راه افتادیم و یا علی!؛ این ولی است، ‌آن وكیل است، آن امام است، آن پیغمبر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آقاجان! ولی می‌دانید به كه می‌گویند؟ ولی به كسی می‌گویند كه اگر حرفی را بزند، امام زمان علیه‌السّلام بیاید، امام او را تخطئه نمی‌تواند بكند. به این می‌گوئید ولی. كیست این؟ كجاست این؟ اگر خود امام زمان بلند شود بیاید، امام زمان نمی‌تواند این را تخطئه كند. بگوید: آقا! اشتباه كرده؛ در این تكّه‌اش اشتباه كرده، دو سوّم را درست گفته، یك سوّم را غلط گفته، مَزج بین غیره و... . این را ما اسمش را چه می‌گذاریم؟ اسمش را ولی می‌گذاریم. پس كه باید ولی بشود، كسی كه علمش حضوری بشود. آن می‌شود ولی؛ آن می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -434,154 +431,159 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یعنی اگر آن نور را از سَموات و أرض شما بگیرید، عدم بر عالم حاكم خواهد شد؛ نیستی مطلق بر عالم حاكم خواهد شد؛ تمام حبابها از بین خواهد رفت. آن نور همان چیزی است كه در صورتهای مختلف، از او تعبیر به اسامی مختلف ما می‌آوریم؛ دشت و دمن و كوه و صحرا و درخت و... . آن </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿اللَه نُوِر السَّمواتِ و الأرض﴾.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آیا در ذات الهی، به علم حصولی است یا به علم حضوری؟ به علم حضوری است. پس علم حضوری پروردگار نسبت به جمیع خلائق، عبارت است از وجود خود اشیاء در ذات پروردگار. این عبارتی را كه امام صادق علیه‌السّلام می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العلمُ نورٌ یقعُ فی قَلب مَن یشآء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، با توجّه به همان حقیقت نور كه عبارت است از علم حضوری، یعنی آن حقیقت وجود انسان با آن واقعۀ خارجی كه مَظهرِ برای ظهور پروردگار هست در عالم خارج، اتّحاد برقرار كند؛ یكی بشود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا فهمیدیم كلام أمیرالمؤمنین علیه‌السّلام را كه می‌فرماید:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أتَزعَمُ أنَّكَ جِرمٌ صَغیرٌ ** وَ فیک انْطَوَی العالَمُ الأکبَر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«تو خیال می‌كنی فقط یك بدن و گوشت و استخوانی، در حالتی كه عالمی در وجود توست، تو خبر نداری.» تو باید بروی با آن عالَم در وجود خودت، وحدت برقرار كنی، آشتی كنی، مصاحب بشوی، آن عالَم در وجود خودت را باید ببینی. یك سری ممكن است یك شخصی معلوماتی داشته باشد در ذهن خودش، غفلت كند، می‌آیند می‌نشانند: آقا! شما متوجّه باش! شما یك همچنین درسهایی خواندی! یك همچنین استعدادهایی داری، می‌توانی به اینجا برسی، قدرت داری، به كار ببند، همّت داشته باشد، تا به آنچه كه در درون توست، برسی. یكی گوش می‌دهد، می‌رود تجربه می‌كند، یاد می‌گیرد، تمرین می‌كند، هِی ممارست می‌كند، هِی یك به یك آنچه را كه در درون اوست، برای او ظهور پیدا می‌كند. یكی، نه، اعتنا نمی‌كند، آنچه را كه در درون اوست، مانند یك پرده‌ای رویش می‌افتد و این نمی‌تواند به او برسد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أتَزعَمُ أنَّكَ جِرمٌ صَغیرٌ ** و فیكَ انْطَوَی العالَمُ الأكبَر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یعنی: «تو خیال می‌كنی یك جرم صغیری هستی، خیال می‌كنی فقط در این محدودۀ مغز و عصب و اعصاب و استخوان و جهاز هاضمه و گردش خون و همین، فقط همین، نه جانم! این نیست. دنیایی در وجود توست كه از او خبر نداری.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم آقای حدّاد وقتی كه آن نوه‌شان از دنیا می‌رود، مرحوم آقا در كتاب، نمی‌دانم كجای این روح مجرّد، چه فرمودند؟ می‌گویند: من خیال كردم این بچّه است ولی یكمرتبه دیدم روح او آمد، آمد، بزرگ شد، عظیم شد، عظیم شد و آمد گسترش پیدا كرد، رفت، رفت شرق و غرب عالم را آمد روحِ او گرفت، یعنی چه؟ یعنی با تمام حوادث و پدیده‌هایی كه در عالم هست اتّحاد پیدا كرد و همه را در وجود خودش آمد هضم كرد. این معنای </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ فیكَ انْطَوَی العالَمُ الأکبَر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> است. آن نور اسپهبدیه‌ای كه مرحوم آقا در رسالۀ لب‌اللباب نوشتند كه آن حقیقت نور می‌آید و تمام عالم را می‌گیرد، همین است؛ این علم حضوری است كه این علم حضوری عبارت است از احاطه و سیطرۀ وجودی، نه فقط یك اطّلاع، اطّلاع تصویری و صوری، این احاطۀ وجودی است بر همه. الآن من در اینجا نشستم، جناب آقای شیبانی هم اینجا هستند. آنچه كه من از ایشان اطّلاع دارم همینی است كه الآن دارم می‌بینم. این اطّلاع من را هم یك دوربین عكسبرداری هم می‌تواند انجام بدهد. یعنی همینی را كه من الآن دارم می‌بینم چیست؟ همین را یك دوربین می‌آید در صفحۀ كاغذ؛ چشمها و گوش و بینی و دهان و مو و ابرو و تمام خصوصیات. امّا دوربین عكسبرداری می‌تواند برود از این تخیلات ایشان و صور ذهنیۀ ایشان، از او هم یك عكس بردارد؟ از او كه دیگر نمی‌تواند. خیلی كار توانستند بكنند، یك امواجی می‌فرستند و می‌آید و یك كیفیتی، یك خصوصیاتی را می‌آید حالا... . امّا كجا؟ آیا دوربینی می‌تواند بیاید از غرائز ایشان هم عكس بردارد و نشان بدهد: آقا! این تفكّر ایشان است؟ تفكّر كه روی كاغذ نمی‌آید. حالات و خصوصیات نفسانی كه روی كاغذ نمی‌آید. امّا اگر من بخواهم علم حضوری پیدا كنم به ایشان، این است كه من بیایم، بیایم، بروم داخل بدن بشوم، از این بدن بگذرم، بروم در نفس ایشان، در صورت ایشان، در مثال ایشان، و در سرّ ایشان و در باطن ایشان، بشوم: آقای محمّد حسن شیبانی؛ این می‌شود علم حضوری. پس اولیاء و بزرگان كه علم حضوری دارند، آن علم حضوری آنها عبارت است از وجود خود آنها در ضمن وجودهای خارجی؛ می‌شود او. وقتی كه شد او، این دیگر قابل تخطّی نیست. چطور این خطا برمی‌دارد؟ چطور این اشتباه برمی‌دارد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا صحبت در این است ـ این، فقط من این را به عنوان مقدّمه فقط عرض كردم كه برای اینكه به این نكتۀ تربیتی و سلوكی برسیم ـ امام صادق علیه‌السّلام می‌فرماید: علم عبارت است از نوری كه در قلب كسی خدا قرار می‌دهد. نور را گفتیم عبارت است از علم حضوری. پس بنابراین اگر شخصی بخواهد در راه راست باشد و راه حقیقت را بپیماید، آیا با علم حصولی انسان می‌تواند راه حقیقت را برود؟ یا نه، باید علم، علم حضوری باشد؟ آیا اگر فلان شخص، فلان عالِم، فلان روحانی، فلان غیر روحانی، گفت: آقا! راه سعادت شما این است، آیا با گفتن او، راه هدایت برای انسان روشن و واضح می‌شود یا نه؟ نه، شاید نباشد، شاید اشتباه كند. اگر فلان شخص بگوید: اگر شما بخواهید به بهشت بروید، امروز باید اینكار را انجام بدهی، فردا باید آن كار را انجام بدهی، این عمل را از شما سر بزند؛ آیا با گفتن او برای انسان الزامی می‌آید برای انجام دادن یا نه؟ نه، چرا؟ چون علمش حصولی است، حضوری كه نیست؛ شاید اشتباه كرده، عوضی فهمیده، در ترتیب مقدّمات اشتباه كرده، عوضی بهش گزارش دادند، آنهم عوضی به مردم می‌گوید، اشتباه به او گزارش دادند، آنطوری كه باید و شاید مسائل مطرح نشده، لذا عكس‌العمل او یك عكس‌العمل غیرصحیحی ممكن است باشد. این </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نورٌ یقعُ فی قَلب مَن یشاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نیست. كدام شخص امر او برای انسان الزام‌آور است؟ آن شخصی كه امر او، امر علم حضوری باشد، نه علم حصولی؛ مثل امام علیه‌السّلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امام علیه‌السّلام چرا جاودانه است؟ چرا همیشگی است؟ چون علمش حضوری است، علم حضوری كه از بین نمی‌رود. دارد واقعیت را می‌بیند، نه اینكه می‌بیند، واقعیت در وجود اوست. وقتی كه یك واقعیتی را امام علیه‌السّلام احساس می‌كند با وجودش، همینطوری كه وجود خودش را دارد احساس می‌كند، این دیگر احتمال خطا ندارد. این برای انسان الزام می‌آورد. اینجاست كه ما به این نكته می‌رسیم: در انطباق بین تكوین و تشریع، در انطباق بین مسائل منطقی و واقعی باید یك معاملۀ صحیح و منطقی و ریاضی وجود داشته باشد، بر اساس آن پارادوكس ریاضی و منطقی است كه ما می‌توانیم چكار بكنیم؟ ترتیب اثر بدهیم. یعنی امام علیه‌السّلام، چرا حرف امام علیه‌السّلام برای ما لازم است؟ چون خدا گفته؟ نه، ما اصلاً به خدا كاری نداریم، علم امام حضوری است. اگر خدا هم نمی‌گفت، اگر خدا نمی‌آمد فرض كنید كه كلام پیغمبر را تأیید كند، نكند، شما برو ببین، احساس كن، علم او حضوری است. خب حالا خدا هم گفته به جای خود، دیگرخب بهتر، تأئید كرده. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
@@ -618,211 +620,214 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴾</w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1"/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> «خدا می‌آید شهادت به رسالت می‌دهد، خدا می‌آید نفاق منافقین را برملا می‌كند» امام علیه‌السّلام به این جهت است كه كلام او برای ما كلام منطقی است؛ چون با اصول ریاضی این كلام امام علیه‌السّلام تطبیق می‌كند، چون علمش علم حضوری است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فلهذا ما می‌بینیم امام صادق علیه‌السّلام در آن رسالۀ بسیار عجیب كه منصوب به فضیل بن عیاض هست كه از امام صادق علیه‌السّلام نقل می‌كند. حضرت می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لایجوز الفُتیا لِمَن لایسْتَفتی مِن اللَه بصَفاء سِرّه و برهانٍ مِن رَبّه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«جایز نیست فتوی دادن، جایز نیست به اجتماع حكمی را الزام كردن ـ كلام امام صادق است من نمی‌گویم ـ جایز نیست فتوی دادن مگر برای كسی كه بدون واسطه از همان حقیقت نوریه‌ای كه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یقعُ فی قلبِ مَن یشاء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> هست و خود او به علم حضوری، تمام حقیقتِ شرع و احكام را با وجود خود لمس می‌كند و با صفاء سرّ و دلیل غیر قابل تغییر و تبدیل از پروردگار می‌گیرد، به غیر از او شخصی بیاید متصدّی مقام فتوی بشود» بیاید خودش را در معرض قرار بدهد؛ بیاید مردم را دعوت كند به عمل به فتوای او و عمل به رساله‌های عملیۀ او؛ جایز نیست؛ امام علیه‌السّلام می‌فرماید نمی‌شود. فتوی چیست؟ فتوی چیزی است كه ممكن است باعث كشتن بی‌گناه بشود؛ باعث از بین رفتن عرض و ناموس بشود؛ باعث از بین رفتن شخصیت و حیثیت افراد بشود؛ باعث از بین رفتن اموال بشود. این فتوی است، نه اینكه حتماً مسائل طهارت و نجاست و اینها، این نیست. منظور امام علیه‌السّلام این است كه انسان خودش را در معرض دخل و تصرّف شئون مردم قرار بدهد. این است قضیه. مجتهد و فقیهی كه حوادث برای او به علم حضوری روشن شده باشد ـ نه به علم حصولی؛ حسنعلی آمد این حرف را زد، حسینقلی آمد این را گفت، زید آمد این را گفت، پس بنابراین ما فتوی به اینطور می‌دهیم. اینكه... ـ كی؟ آن شخصی كه با من از مسجد قائم حركت كند بیاید به طرف منزل ـ قبل از اینكه انقلاب به پیروزی برسد ـ به روزنامه فروشی وقتی كه می‌رسد، رو می‌كند به من، می‌گوید: آقای سید محسن این عكس كیست؟ می‌گویم: آقا این عكس ابوالحسن بنی صدر است‌. یك نگاهی بهش می‌اندازد و می‌گوید: عن قریب است كه از این مرد بر سر ایران آنچه بیاید كه دیگر قابل جبران نباشد. این می‌تواند فتوی بدهد. درست است؟ این علمش می‌شود چه؟ علم حضوری. علم حضوری، دارد می‌بیند. خودش، واقعه در وجودش چیست؟ لمس است، خطا نمی‌كند. این شخص اگر بگوید: بایست! انسان باید چكار كند؟ بایستد؛ اگر بگوید: برو! انسان باید برود؛ اگر بگوید: بنشین! باید بنشیند؛ اگر بگوید: حركت كن! باید حركت كند. این شخص. دیدید دیگر، همه‌تان دیدید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">البتّه خب مطالب هنوز باقی مانده، امیدواریم كه...، من هم یك قدری قبلاً خسته هم شده‌ بودم. خیال می‌كنم به علم حضوری گرسنگی همه رسیدند دیگر، دیگر موقع ختم مجلس است و امیدواریم إن‌شاءاللَه خداوند ما را موفّق كند به این مطالب و مضامینی كه از امام صادق ـ جدّاً من بعضی وقتها می‌گویم كه اگر ما این حرفها را نداشتیم چه خاكی بر سرمان می‌كردیم؟ واقعاً كلمات امام صادق علیه‌السّلام، این بیخود نیست كه ایشان می‌فرمودند: من هفته‌ای دو بار، در نجف و بعد، این روایت را همه‌اش در جیبم گذاشته بودم و مطالعه می‌كردم ـ آخر این، ببینید آخر این حضرت چه می‌گوید و ما آقا چقدر از قضیه پرتیم، امام صادق چه دینی را دارد برای ما تعریف می‌كند و ما دنبال چه مسائلی هستیم. آن چه دارد می‌گوید ما كجائیم، ما كجائیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امیدواریم خداوند ما را مشمول شفاعت و مشمول دستگیری امام صادق علیه‌السّلام قرار بدهد و ما را از شیعیان خالص و مطیع أمیرالمؤمنین علیه‌السّلام و ائمّه قرار بدهد. ما را از شیعیان و ذابّین از حریم مقدّس حضرت بقیه‌اللَه أرواحنا فداه قرار بدهد. در دنیا از زیارت و در آخرت از شفاعتشان ما را بی‌نصیب مگرداند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمّ صلِّ عَلی محمَّد و آلِ محمّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId6"/>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="first" r:id="rId8"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1083,61 +1088,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="9" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0009" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5328,56 +5333,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5393,51 +5397,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5662,51 +5666,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6481,51 +6485,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6595,72 +6599,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6870,62 +6877,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6985,250 +6994,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7305,50 +7343,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7797,120 +7847,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>