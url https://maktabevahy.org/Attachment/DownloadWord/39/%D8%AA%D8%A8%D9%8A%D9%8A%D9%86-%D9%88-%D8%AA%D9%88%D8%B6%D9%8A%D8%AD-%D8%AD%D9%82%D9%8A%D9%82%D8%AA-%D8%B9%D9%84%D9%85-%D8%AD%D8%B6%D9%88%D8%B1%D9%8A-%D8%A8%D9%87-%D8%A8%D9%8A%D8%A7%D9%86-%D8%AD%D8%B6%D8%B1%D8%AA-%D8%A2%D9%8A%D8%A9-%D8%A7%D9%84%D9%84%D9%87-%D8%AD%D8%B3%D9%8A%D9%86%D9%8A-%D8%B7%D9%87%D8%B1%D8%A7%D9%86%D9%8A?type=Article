--- v1 (2026-05-07)
+++ v2 (2026-08-13)
@@ -1088,61 +1088,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="40" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="35" name="_x0000_i0035" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0040" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0035" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>