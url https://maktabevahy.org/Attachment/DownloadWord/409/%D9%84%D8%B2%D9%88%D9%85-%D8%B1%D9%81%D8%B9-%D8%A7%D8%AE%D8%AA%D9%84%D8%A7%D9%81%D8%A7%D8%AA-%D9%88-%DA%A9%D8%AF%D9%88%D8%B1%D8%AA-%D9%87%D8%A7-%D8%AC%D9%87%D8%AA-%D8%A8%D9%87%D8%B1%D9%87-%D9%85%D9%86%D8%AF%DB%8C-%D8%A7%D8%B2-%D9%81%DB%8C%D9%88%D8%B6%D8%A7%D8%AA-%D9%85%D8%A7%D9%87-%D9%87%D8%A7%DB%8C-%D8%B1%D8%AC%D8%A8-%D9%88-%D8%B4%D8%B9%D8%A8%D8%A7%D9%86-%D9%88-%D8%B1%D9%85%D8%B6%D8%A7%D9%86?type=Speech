--- v1 (2025-12-21)
+++ v2 (2026-05-07)
@@ -61,51 +61,63 @@
         </w:rPr>
         <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لزوم رفع اختلافات و کدورت‌ها جهت بهره‌مندی از فیوضات ماه‌های رجب و شعبان و رمضان</w:t>
+        <w:t xml:space="preserve">لزوم رفع اختلافات و کدورت‌ها </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جهت بهره‌مندی از فیوضات ماه‌های رجب و شعبان و رمضان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عنوان بصری - جلسۀ 189</w:t>
       </w:r>
@@ -920,62 +932,64 @@
         </w:rPr>
         <w:t xml:space="preserve">همین‌طور قرائت قرآن بسیار بسیار مهم است، و دعاهایی كه در این ماه مبارك آمده، این دعاها را انسان بخواند، نسبت به معانی آن توجّه كند. نگوید ما حالا از عهده اینها برنمی‌آییم، نه. بخواند، هر كسی به اندازه فهم خودش و سعه خودش فیض خود را می‌برد و استفاده می‌كند. ماه ماهی است كه طوری نباشد كه به اتمام برسد و انسان حسرت گذشت زمان و عدم فیضی را كه بتواند ببرد بخورد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمدلله خداوند وسایل را جور كرده، برای ما مهیا كرده و فیض خودش را و رحمت خودش را نسبت به ما افاضه كرده، مطالب را در اختیار گذاشته، فهم مطالب را به ما عنایت كرده است. شما الان نگاه كنید ببینید افرادی مثل خودتان، چه در زی اهل علم چه در زی غیر اهل علم، چطور خدا فهم ایشان را بسته است. دُگم، بسته، نفهم، هیچی نمی‌فهمد. درس خوانده ولی نفهم است، مطالعه كرده ولی دگم است، فهم بسته شده است. ولی خدا فهم شما را باز كرده، راه را برای شما هموار كرده است، این شكر ندارد؟ این شكر ندارد؟ اگر خدا فهم ما را هم مثل آنها می‌بست چكار می‌كردیم؟ چكار می‌كردیم واقعاً؟ می‌بینیم دیگر، داریم این مسائل را می‌بینیم. همین‌كه این راه هموار شده است باید نسبت به او هم پاسخ بدهیم، خداوند راه را هموار كرده مسائل را هموار كرده است، ما باید پاسخ بدهیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">إن‌شاءاللَه امیدواریم كه خداوند دست ما را بگیرد و ما را تنها نگذارد، و در این اوقات و ایام متبركه‌ای كه در پیش داریم و در همه ایام و لحظات ما را از فكر و ذكر و ورد و حضور در حریم خود محروم نكند، و صاحب ولایت را پشتیبان ما قرار دهد و همواره ما را ریزه‌خوار خوان نعمت او قرار دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
@@ -1347,61 +1361,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="4" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0004" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>