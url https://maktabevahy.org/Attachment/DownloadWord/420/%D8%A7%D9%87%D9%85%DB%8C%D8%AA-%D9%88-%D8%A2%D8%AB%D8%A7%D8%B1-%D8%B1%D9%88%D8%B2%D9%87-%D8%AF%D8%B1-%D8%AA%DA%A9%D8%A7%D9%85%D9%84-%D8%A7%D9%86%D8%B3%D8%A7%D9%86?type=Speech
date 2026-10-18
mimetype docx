--- v2 (2026-07-08)
+++ v3 (2026-10-18)
@@ -13,52 +13,56 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr/>
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Doroos_Matn"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هوالعليم</w:t>
       </w:r>
     </w:p>
@@ -833,51 +837,51 @@
         </w:rPr>
         <w:t xml:space="preserve">خود </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم آقا [علامه طهرانی] </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در اواخر حیات خودشان روزه نمی‌گرفتند؛ اطبّاء منع كرده بودند. ما می‌رفتیم پیششان افطار می‌كردیم، می‌گفتند: سفره را بیندازید! خودشان هم می‌آمدند می‌نشستند و می‌گفتند: ما كه روزه نمی‌گیریم! اگر سحری نخوریم و افطار هم نخوریم كافر مطلقیم! اقلّا می‌آییم با شما افطار بكنیم! اگر نخوریم دیگر كافر می‌شویم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">درست؟ اما حالشان چگونه است؟ تفاوت نمی‌كند! چون الآن خدا این حال را خواسته، الآن این مسئله را خواسته، ممكن است برای همه پیدا بشودها! خود بنده شاید، بله، بنده كسالتی كه داشتم، پانزده سال بود كه من روزه نمی‌توانستم بگیرم؛ حالا الحمدلله چند سالی است كه خداوند توفیق داده، این حالی كه برای انسان در یك همچنین وضعیتی پیدا می‌شود، و آن انكساری كه هست، یعنی خدایا تو هرچه خیر برای من تقدیر می‌كنی من به همان رازی هستم؛ سلامتی بدهی، روزه می‌گیریم، سلامتی ندهی و امر به افطار بكنی، ما همانیم. ممكن است همین، بیش از آن روزه حتی برای انسان یك منافعی داشته باشد، كه در روزه به دست نمی‌آید!</w:t>
+        <w:t xml:space="preserve">درست؟ اما حالشان چگونه است؟ تفاوت نمی‌كند! چون الآن خدا این حال را خواسته، الآن این مسئله را خواسته، ممكن است برای همه پیدا بشودها! خود بنده شاید، بله، بنده كسالتی كه داشتم، پانزده سال بود كه من روزه نمی‌توانستم بگیرم؛ حالا الحمدلله چند سالی است كه خداوند توفیق داده، این حالی كه برای انسان در یك همچنین وضعیتی پیدا می‌شود، و آن انكساری كه هست، یعنی خدایا تو هرچه خیر برای من تقدیر می‌كنی من به همان راضی هستم؛ سلامتی بدهی، روزه می‌گیریم، سلامتی ندهی و امر به افطار بكنی، ما همانیم. ممكن است همین، بیش از آن روزه حتی برای انسان یك منافعی داشته باشد، كه در روزه به دست نمی‌آید!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ببینید! چقدر رحمت خدا گسترده است! خیال نكنید فقط به روزه است: ای داد! ما كه محروم هستیم! ای وای، مؤمنین، رفقا، دوستان دارند روزه می‌گیرند و ما نمیگیریم. نه! ممكن است سهم آنها از این قضیه حتی بیشتر هم باشد، وقتی كه انسان مطالب را به این كیفیت و با این دیدگاه بخواهد نگاه بكند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این قضیه را هم بگویم ظاهرا دیگر وقت دارد می‌گذرد : در سفر حج بودیم، در زمان حیات مرحوم آقا، در همان اوّلین سفر، كه بنده سنّم هنوز به حدود هفده سال نرسیده بود. بله، در سفر بودیم، در مدینه، یكی از افراد از دوستان نبود، ولی خیلی نسبت به </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -1199,51 +1203,51 @@
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -1564,61 +1568,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="43" name="_x0000_i0043" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0043" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5837,115 +5841,115 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="165"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -7676,50 +7680,61 @@
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
     <w:name w:val="ChapChin"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Doroos_Matn">
+    <w:name w:val="Doroos_Matn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00941857"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Anvar" w:hAnsi="_F Anvar"/>
+      <w:color w:val="5F4A79" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="54159998">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -8351,120 +8366,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
-  <cp:revision>19</cp:revision>
+  <cp:lastModifiedBy>محمد مغاری</cp:lastModifiedBy>
+  <cp:revision>21</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2026-07-28T13:49:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
-  <TotalTime>2720</TotalTime>
+  <Template>Normal.dotm</Template>
+  <TotalTime>2729</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C6A05B2-C267-4E6B-9A66-9BD85C684966}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>