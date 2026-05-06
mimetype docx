--- v0 (2025-11-16)
+++ v1 (2026-05-06)
@@ -13,297 +13,386 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:rPr/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوالعلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اهمیت و خصوصیات دهه اول ماه ذی‌الحجة الحرام</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح حدیث عنوان بصری ـ کیفیت تغذیه در مکتب عرفان ـ جلسه 202</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذ باللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الحمد للّه ربّ العالمین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و صلّی اللَه علی سیّدنا و نبیّنا أبی‎القاسم محمّد </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیبین الطّاهرین و اللعنة علی أعدائهم أجمعین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...10 lines deleted...]
-    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به مناسبت ایّام ذی‌حجّه و عنایتی که بزرگان نسبت به این ایّام داشته‌اند و تذکّراتی که می‌داده‌اند، آن بحث مستمرّ خودمان را ان‎شاءاللَه به جلسه‌ای دیگر موکول می‌کنیم و قدری راجع به مطالبی که بیشتر باید به آن توجّه بشود ـ گرچه بسیاری از آن‌ها را، یا همۀ آن‌ها را رفقا اطلاع دارند، اما از باب تذکّر و تکرار آن مطالب ـ می‌پردازیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این ایام، ایامِ مبارکه‌ای است و توجّه خاصّ و عنایت خاصّی نسبت به این ایام هست که از سایر ایّام آن را متمایز می‌کند. دهۀ اوّل شهر ذوالحجّة الحرام، از معدود ایّامی است که بنا بر فرمایش بزرگان، اهل معرفت برای آن ایّام خاص، از قبل انتظار می‌کشیدند. و به همین جهت در اربعین حضرت موسی علیه السلام هم این مسئله به چشم می‌خورد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در آیۀ قرآن نسبت به این مسئله اشاره شده که می‌فرماید:﴿</w:t>
+        <w:t xml:space="preserve">در آیۀ قرآن نسبت به این مسئله اشاره شده که می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وَوَاعَدْنَا مُوسَى ثَلَاثِينَ لَيْلَةً</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">﴾</w:t>
+        <w:t xml:space="preserve">﴿وَوَاعَدْنَا مُوسَى ثَلَاثِينَ لَيْلَةً﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ ما با حضرت موسی سی روز را وعده برای مناجات و حالت خاص در کوه طور قرار دادیم. آن ایامی که نسبت به آن، در روایات داریم حضرت موسی در آن ایام نه چیزی خورد، و نه آشامید و نه لحظه‌ای او را خواب در ربود. و این همان حالت جذبه است که برای سالک پیدا می‌شود و در آن حال گرچه به امور عادی می‌پردازد و به مسائل ظاهری، ولی کشش روحی و انجذاب نفسی، دیگر مجالی برای پرداختن به جسم برای او نمی‌گذارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این حال برای خیلی از سلّاک ممکن است پیدا بشود. البته موقت است، و ممکن است در یک روز پیدا بشود، ممکن است در یک هفته پیدا بشود، ممکن است در یک ساعت. برای بعضی از افراد این مسئله در طول شب پیدا می‌شود و گاهی از اوقات ممکن است اشتداد پیدا بکند به حدّی که توان را ببرَد و غلبه بر نفس کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در زمان رسول خدا صلّی اللَه علیه و آله و سلم، امیرالمؤمنین علیه السلام که هنوز به مرتبۀ ولایت و امامت نرسیده بودند، چون در یک زمان دو امام امکان ندارد و از نقطۀ نظر سیر نزولی ولایت در نشئات مادون و در عوالم مادون باید نفس، نفس واحده باشد ـ لذا درآن زمان رسول خدا هم پیامبر بودند و هم امام، هر دو جنبه را حضرت دارا بودند. بعد از ارتحال پیامبر، امامت و ولایت به امیرالمؤمنین علیه السلام رسید، با همان کیفیّت خاص. و این منافاتی ندارد با اینکه حالا امیرالمؤمنین در زمان خودِ پیغمبر به بعضی از کارهای خارق العاده دست می‌زد. ممکن است یک شخص به همان مرتبۀ ولایت نرسیده باشد ولی در عین حال یک همچنین اموری برای او حاصل شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در جریان جنگ خیبر داریم حضرت وقتی در قلعه را از جا درآوردند و پل قرار دادند برای حرکت افراد، خب این با توان و استعداد و با قوّت عادی امکان‌ پذیر نیست. لذا خود حضرت می‎فرمایند: «</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+        <w:t xml:space="preserve">در جریان جنگ خیبر داریم حضرت وقتی در قلعه را از جا درآوردند و پل قرار دادند برای حرکت افراد، خب این با توان و استعداد و با قوّت عادی امکان‌ پذیر نیست. لذا خود حضرت می‎فرمایند: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ما قلعتُ بابَ خیبرَ بالقوة الجَسَدانیّة»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ من باب خیبر را با قوۀ جسدانی یا جسمانی نکندم؛ و با یک نیرو و توان دیگری بوده است. یا معجزاتی که از امیرالمؤمنین علیه السلام مثل ردّ شمس، تحقّق پیدا کرد، آن ردّ شمسی که در زمان رسول خدا بود، و رسول خدا به امیرالمؤمنین فرمود که: «یا علی خورشید را برگردان!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت نفرمود: من برمی‌گردانم تو نمازت را بخوانی؛ حضرت فرمودند:«تو برگردان!»</w:t>
       </w:r>
     </w:p>
@@ -382,65 +471,59 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در آن زمان حضرت به این وضعیّت بوده‌اند، حالاتشان به این نحو بوده، ولی یک همچنین حالاتی پس از رسیدن به مرتبۀ ولایت و امامت کلیّه از آن حضرت دیگر دیده نشد. و همین قضیه را نیز راجع به اولیا و بزرگان و اهل معرفت هم نقل می‌کنند. در مراتب رفت و برگشت، در مراتب توجّه و انجذاب و رجعت، قبل از رسیدن به ملکۀ تامّه، و قبل از حصول فعلیّت و استقرار، همچنین مطالبی هست و نقل شده و حتی دیده شده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این مسئله مربوط به حضرت موسی علیه السلام بوده که خداوند در این مدّت آن‌طور حالت جذبه برای آن حضرت به وجود آورد که در تمام این مدّت این جسم احساس خواب و احساس گرسنگی و احساس تشنگی نکرد! و هیچ بعید نیست، و اشکالی هم ندارد. وقتی که انسان بتواند به واسطۀ قوای روحی بر قوانین مادّه حکومت کند و غلبه کند، این بدن در تحت تسخیر نفْس درمی‌آید و سر سوزنی تغییر و تحوّل در او پیدا نمی‌شود. این یک قسمت قضیه است. البته در بعضی از حالات دیگر هست که مشابه این حال است و تأثیر روی بدن می‌گذارد اما به این ارتباط ندارد، آن یک مسائل دیگری است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و در این حال حضرت موسی به این کیفیت حضرت بود؛ که داریم «</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+        <w:t xml:space="preserve">و در این حال حضرت موسی به این کیفیت حضرت بود؛ که داریم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لم ینم و لم یأکل و لم یشرب»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نه خواب حضرت را گرفت و نه جرعۀ آبی در عرض این مدت نوشید و نه به چیزی نیاز پیدا کرد. چقدر خوب است! چقدر خوب است! آدم دیگر از خوردن و خوابیدن راحت می‌شود! حالا یک روز به جایی می‎رسد که آدم به جای اینکه غذا بخورد و تشنه بشود، یک قرص به آدم بدهند و دیگر آدم روزی یک قرص بخورد و خیالش راحت بشود و دیگر مدام به این مسائل نپردازد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون بالاخره این خوردن‌ها و این آشامیدن‌ها جنبۀ مقدِّمی دارد، نه اینکه جنبۀ اصلی و موضوعی داشته باشد؛ و انسان به مراتبی از لذّات معنوی و روحی دست پیدا می‌کند که اصلا نمی‌توان آن را وصف کرد. مرحوم آقا یک وقت می‌فرمودند: ما کربلا بعضی از شب‌ها بود که می‌نشستیم با مرحوم آقای حداد به صحبت و گفت‎وگو، حالا چه می‌گفتند خب دیگر بماند! نه ما تصوّر آن مطالب را داریم و نه آنها چیزی از آن به ما فرمودند.</w:t>
       </w:r>
     </w:p>
@@ -519,92 +602,102 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مدام دارد می‌گوید چرا سفره نمی‌اندازید؟! اینها می‌گفتند ولش کن! ـ آقا می‌فرمودند: ـ تا اینکه دیگر حوصلۀ آقای حداد سر می‌آمد، می‌فرمودند:«آقا سید محمدحسین پاشو سفره را بینداز، یک شامی به گردنمان افتاده، خلاصه رهایمان هم که نمی‌کند! بیا بخوریم راحت شویم! راحت شویم! بخوریم و راحت شویم و برویم به کارمان برسیم!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها این‎طور بودند، حالشان این‎طور بود. می‌گفتند: بلند شویم شام را بخوریم دیگر، این بندۀ خدا درست کرده و مدام به در می‌زند، رها نمی‌کند! مدام می‌آید می‌گوید: چرا مسئله این‌طور است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خب خوش به حالشان! امام سجّاد علیه السلام در آن مناجات محبّین، واقعا حضرت عجیب می‌فرماید. حضرت می‌فرماید:«</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">...»</w:t>
+        <w:t xml:space="preserve">خب خوش به حالشان! امام سجّاد علیه السلام در آن مناجات محبّین، واقعا حضرت عجیب می‌فرماید. حضرت می‌فرماید: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«إلهی من ذا الذی ذاق حلاوة محبّتک...»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">؛خدایا کیست که یک ذرّه از محبتت را به او چشاندی «فرام من دونک بدلاً؟!»؛ بیاید غیر از تو کسی را انتخاب کند «</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">»؛ بیاید جای دیگر برود، بیاید ذهن خودش را به جای دیگر معطوف کند. اینها در چه حالی بودند؟ در کجا بودند؟ اصلا نمی‌خواستند تنازل کنند، نمی‌خواستند ذهنشان را، فکرشان را به این مسائلِ دیگر معطوف کنند.</w:t>
+        <w:t xml:space="preserve">؛ خدایا کیست که یک ذرّه از محبتت را به او چشاندی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«فرام من دونک بدلاً؟!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ بیاید غیر از تو کسی را انتخاب کند «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و فابتغی عنک حولاً»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ بیاید جای دیگر برود، بیاید ذهن خودش را به جای دیگر معطوف کند. اینها در چه حالی بودند؟ در کجا بودند؟ اصلا نمی‌خواستند تنازل کنند، نمی‌خواستند ذهنشان را، فکرشان را به این مسائلِ دیگر معطوف کنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خلاصه حضرت موسی در این اربعین، نه خورد و نه آشامید و نه خوابید. دائماً در تمام مدّت در حال جذبه بود. از آن جذبه‌هایی که اگر خدا قسمت کند، و یک خرده‌اش را اگر به ما بدهد، یک خرده‌اش را، تمام عالم را ما با ما فیها و من فیها کنار می‌گذاریم! هم هرچه هست و هم هرکه هست، هر دو را به کناری می‌گذاریم و دیگر اصلا انسان نمی‌تواند توجه کند؛ حالت تهوّع پیدا می‌کند اگر بخواهد ذهن و فکر خودش را به مسائل دیگر بیاورد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">واقعا در این مجالسی که خب مجالس ذکر است و مجالس توجّه است، مجالس صحبت از محبوب است، مجالس سخن از محبوب است، سخن از معشوق است، یاد بزرگان است، ذکر بزرگان است، آدم بلند شود بیاید حرف‌های سیاسی بزند، حرف‌های اجتماعی بزند: گران شد، ارزان شد، خراب شد، درست شد، این چیست؟! تهوّع آور است، تهوع می‌آورد، انقلاب برای انسان می‌آورد، خراب می‌کند، فضا را خراب می‌کند، نفس را خراب می‌کند، فکر را خراب می‌کند، صعود را خراب می‌کند، عروج را به هم می‌ریزد؛ یک حرف‌ همه را خراب می‎کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -700,66 +793,59 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا مرحوم آقا همیشه می‌فرمودند: رفقا و دوستان در مجالسی که با هم دارند حرف‌های دنیا نزنند، حرف از سیاست نزنند، حرف از مجالس اجتماعی نزنند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن را همه جا می‌شود زد، خیابان، بقالی، بیابان، خانه و همه جا هست دیگر! بگوییم، نگوییم، هست. آن مطالبی که هر جایی نیست و به دنبالش باید برویم. آن مسائلی که هرجا پیدا نمی‌شود، آن را باید دریابیم و فرصت را نباید از دست بدهیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">حضرت موسی یک همچنین وضعیتی داشت. بعد خداوند می‌فرماید:﴿ </w:t>
+        <w:t xml:space="preserve">حضرت موسی یک همچنین وضعیتی داشت. بعد خداوند می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وَأَتْمَمْنَاهَا بِعَشْرٍ</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">﴾</w:t>
+        <w:t xml:space="preserve">﴿وَأَتْمَمْنَاهَا بِعَشْرٍ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ده روز دیگر به این وعده‌ای که با حضرت موسی دادیم اضافه کردیم. اول، وعده سی‌روز بود، و الاّ می‌فرمود: و واعدنا موسی أربعین لیلة، خداوند می‌فرماید چهل روز وعده ندادیم، یک ماه وعده دادیم، سی روز؛ که سی روز قضیه تمام می‌شود، حضرت موسی برایش فتح باب می‌شود، مسائل و حجاب‌ها را رد می‌کند، از عوالم معنا عبور می‌کند، انکشاف حقایق ربوبی و اسرار عالم ربوبی برای او در این یک ماه تحقّق پیدا می‌کند. یک ماه که شد، دیدیم نه! ده روز دیگر جا دارد، یک مقدار چاشنی را اضافه کنیم، پیاز داغش را خلاصه یک مقدار اضافه کنیم، آن واقعیّت توحید باید باز ادامه داشته باشد که به چهل روز برسد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و عجیب است که این مسئله برای خیلی‌ها هست. همین الآن یاد یک قضیه‌ای از مرحوم آقا ـ رضوان اللَه علیه ـ افتادم. ایشان می‌فرمودند که یکی از علمای نجف، از علمای خیلی مبرّز نجف، مردِ وارد، مدرّس، این شخص برایش یک شبهۀ توحیدی پیدا شده بود، و حالا به چه جهت؟ معلوم نیست دیگر. علی‎کلِّ‎حال یک شبهه‌ای از مسائل توحیدی برایش پیدا شده بود و خیلی فکرش را آشفته کرده بود و حتی در نمازها و عباداتش تأثیر گذاشته بود و ایشان‌ را هم کاملا به هم ریخته بود. به کسی هم نمی‌تواند بگوید! حالا یک شخصی که با ریش سفید و گذشت شصت سال از عمرش بیاید بگوید آقا من تازه کافر شدم! مردم چکارش می‌کنند؟! می‌گویند که دستت درد نکند! این همه مدت آنجا بودی چکار کردی؟ حالا داری این مسائل را بیان می‎کنی؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -912,76 +998,76 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">همین‎طوری یک جایش را باز کرد و روایتی بود به مناسبتی؛ حالا یک روایت از امام مربوط به مسائل فقهی، روایاتی که در لمعه است دیگر، این‌ روایات مشخّص است که در چه زمینه‌هایی هست؛ مربوط به مسائل اخلاقی و این‌ها که نیست! مسائل فقهی و این چیزها است دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فرمودند که خب بخوان. شروع کرد خواندن و در ضمن خواندن رسید به روایتی از امام صادق علیه السلام راجع به یک مسئله‌ای بود. همین که آن روایت را خواند یک مرتبه دید آن شبهه بر‎طرف شد. دید عجب این که چیزی نبوده. این شبهه‎ای که تا به حال در دلش همین‌طور خلجان می‌کرده و برای او مشکل ایجاد می‌کرده، این که چیزی نبوده! یک چیز عادی و بسیط و خیلی هم جوابش روشن و مسئله واضح بوده است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">خلاصه صحبت در این است که صرف بودن در این چهل روز، معلوم می‌شود یک خبرهایی هست؛ و نسبت به قضیۀ چهل هم که خیلی مسائل، روایات، کلمات بزرگان و اینها هست و ما یک مقدار هم نسبت به قضیۀ چهل و خصوصیّات چهل در همین کتاب اربعین ذکر کرده بودیم و مرحوم آقا هم راجع به تأثیراتش در رسالۀ بحرالعلوم مطالبی دارند. بزرگان نسبت به قضیۀ چهل و گرفتن اربعینیات، که چگونه تأثیر این ذکر و تأثیر ورد باید پس از گذشت چهل روز باشد مطالب بسیاری دارند. اینها یک مسائل تخیّّلی و اعتباری نیست، یک سری واقعیّات خارجی است.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">در اینجا هم خداوند در آیۀ قرآن برای حضرت موسی این موضوع را بیان می‌کند که﴿</w:t>
+        <w:t xml:space="preserve">خلاصه صحبت در این است که صرف بودن در این چهل روز، معلوم می‌شود یک خبرهایی هست؛ و نسبت به قضیۀ چهل هم که خیلی مسائل، روایات، کلمات بزرگان و اینها هست و ما یک مقدار هم نسبت به قضیۀ چهل و خصوصیّات چهل در همین کتاب اربعین ذکر کرده بودیم و مرحوم آقا هم راجع به تأثیراتش در رسالۀ بحرالعلوم مطالبی دارند. بزرگان نسبت به قضیۀ چهل و گرفتن اربعینیات، که چگونه تأثیر این ذکر و تأثیر ورد باید پس از گذشت چهل روز باشد مطالب بسیاری دارند. اینها یک مسائل تخیّلی و اعتباری نیست، یک سری واقعیّات خارجی است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در اینجا هم خداوند در آیۀ قرآن برای حضرت موسی این موضوع را بیان می‌کند که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و واعدنا موسى ثلاثين ليلة و أتممناها بعشر</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">﴾ دیدیم سی روز برایش کم است، هنوز جا دارد که مسائل توحیدی برای او کاملا بشکفد و باز بشود و در همان حدّ سعۀ وجودی خود مطالب را دریابد، ده روز به او اضافه کردیم؛ این ده روز همین ده روز ذی‌الحجه است، یعنی از همان اول ماه ذی قعده این اربعین شروع می‌شود و این ده روز، ده روز خاص است.</w:t>
+        <w:t xml:space="preserve">﴿و واعدنا موسى ثلاثين ليلة و أتممناها بعشر﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دیدیم سی روز برایش کم است، هنوز جا دارد که مسائل توحیدی برای او کاملا بشکفد و باز بشود و در همان حدّ سعۀ وجودی خود مطالب را دریابد، ده روز به او اضافه کردیم؛ این ده روز همین ده روز ذی‌الحجه است، یعنی از همان اول ماه ذی قعده این اربعین شروع می‌شود و این ده روز، ده روز خاص است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شاید هم قصد و غرض از این نحوه تکلّم، این است که خداوند اهمیّت این ده روز را به ما یادآوری کند که خلاصه این ده روز یک حسابی سوای آن ثلاثین یوماً دارد و مسئله‌اش فرق می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا بزرگان نسبت به رعایت مراقبت در این ده روز خیلی توجّه داشتند، مرحوم آقا هر سال قبل از ورود به ماه ذوالحجة الحرام برای شاگردان و ارادتمندان خودشان صحبت می‌کردند و به اهتمام به پرداختن به دستورات این ده روز به آنها مطالبی را متذکّر می‌شدند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1041,50 +1127,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ـ نه، حضرت نشسته روز عرفات و همین‌طوری بگوییم! بگوییم: این که مثل ماست!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سیدالشهداء در مقام عبودیّت محضه، در عین احاطۀ علّی و إحاطۀ ولائی، در دو مرتبه و در جمع بین این دو رتبه آمده این دعا را فرموده است. توجّه می‌کنید؟ از یک طرف در مقام ولایت و در مقام امامت و در مقام اشراف کلّی و در اشراف عِلّی بر همۀ عالم وجود، و از یک طرف در عبودیّت محض و صفر صفر!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">شما این دعای عرفه را بخوانید، اصلا مگر ممکن است کسی صفرتر و فقیرتر و محتاج‌تر از گوینده و انشاء‎کنندۀ یک همچنین دعایی وجود داشته باشد؟ و باید هم این‌طور باشد! مگر حضرت می‌تواند خودش را در مقابل خدا مطرح کند؟ مگر حضرت می‌تواند در مقابل خدا عرض اندام کند؟ مگر حضرت می‌تواند در مقابل خدا خودش را به حساب بیاورد؟ این مسئله است که باعث تأثیر این ادعیه می‌شود. ادعیه‌ای که بزرگان و اولیای الهی می‌گویند. ما حالا مرتّب می‌آییم از خودمان دعا درست می‌کنیم، زیارت‌نامه درست می‌کنیم. بابا این زیارت‌نامه‌ها، این دعاها، اینها همه برخاسته از نفس ماست، نه برخاسته از آن روح قدسی است. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و کَم مِن فَرقٍ بَینَ هَذا وَ هَذا، مَا بُعدَ المَشرِقین</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این تفاوت، تفاوت جوهری است. در کلامی که از معصوم علیه‎السلام صادر می‌شود با کلامی که از ما صادر می‌شود. دعایی که او می‌کند و دعایی که ما می‌کنیم، دعایی که او می‌کند در آن حقیقت محضه و عبودیّت محضه نهفته است، و دعایی که ما می‌کنیم آمیخته با تصوّراتمان، تعلّقاتمان، سلیقه‌هایمان، کم و زیاد کردن‌هایمان و اینهاست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1178,912 +1265,1007 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها چیزهایی است که به ما فرموده‌اند! این مسائلی است که به ما فرموده‌اند، تذکراتی است که به ما داده‌اند. همین‌هاست که یک دفعه یکی از اینها بگیرد دیگر کافی است. یکی از این پتک‌ها بخورد به سر دیگر کافی است، یکی از این جرقه‌ها بخورد، آتش بر خرمن هستی و هرچه هست و تعلّقات می‌اندازد؛ لذا می‌فرمایند کوتاهی نباید بشود، به همین جهت است. وقتی هم می‌خواهد انجام بشود روی حساب گفته بشود، روی حساب خوانده بشود، روی حساب، آن تأثیر، یک دفعه می‌بینید تأثیر ماندگار شد، تأثیرِ همیشگی شد. استفادۀ از فرصت‌ها بسیار بسیار مغتنم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">از جملۀ مطالب، اذکار توحیدیّۀ امیرالمؤمنین علیه السلام در این دهه است که ده فقره است و بسیار بسیار اذکار عجیبی است که به اذکار توحیدیّۀ موسویّه معروف است، در جریان همین اربعین حضرت موسی، خداوند حقیقت و واقعیّت اینها را به نفس حضرت موسی القا کرد و در روایات هم داریم انسان اینها را هر روز بخواند و در بعضی از روایات هست که اگر بتواند ده مرتبه بخواند، خیلی بهتر است. البته همان‌طوری که عرض شد، اینها را همراه با معنی و توجّه به معنا بخواند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد اللیالی و الدّهور»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خیلی عجیب است! این‌هایی که به این مبانی ایراد وارد می‌کنند، به مبانی فلسفی، به مبانی وجود، به مبانیِ وحدت وجود، به مبانی صرافت وجود، به مبانی حقیقت بسیطۀ وجود، راجع به این ذکر توحیدی چه می‌گویند؟ چگونه معنا می‌کنند؟ غیر از این‌که می‌گویند: آقا بخوانیم برویم؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...230 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد اللیالی و الدّهور»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خدایی نیست، معبودی نیست، مؤثّری نیست، به میزان و به عدد شب‌ها و به عدد دهرها و روزگارها؛ یعنی در تمام عالم مادّه و عالم خلقت، حقیقت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لااله‎الّا‎اللَه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سریان دارد. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عدد اللیالی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، به اندازۀ شب‌ها </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لااله‎الّااللَه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، یعنی آن واقعیت و آن حقیقت، همان ظهوری است که شما آن ظهور را به صورت شب می‌بینید، همان ظهوری است که شما آن را به صورت روزگار می‌بینید، به صورت چرخ و فلک دوّار می‌بینید. آن ظهورش همین است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عددَ أمواج البحور»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به عدد امواج بحور، حقیقت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سریان دارد. یعنی چه عدد امواج البحور؟ یعنی نه تنها خودِ دریا آن ظهور حقیقت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">است و استقلال از خودش ندارد و آن واقعیّت توحیدی و وجود صرف در این دریا و در این بحار سریان دارد، حتّی حرکت او هم همان ظهور و تبلور واقعیّت و مفهوم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا إله إلّا اللَه عددَ أمواج البُحور، لا إله إلا اللَه و رحمتُه خیرٌ ممّا یَجمعون»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هرچه هست در این دنیا، کجا دارید می‌روید؟ به چه دارید توجّه می‌کنید؟ چه را دارید جمع می‌کنید؟ به چه تعلّق دارید پیدا می‌کنید؟ دنبال چه کسانی می‌روید؟ جمع اموال، جمع نفوس، جمع اصدقاء، جمع اطرافیان، چرا از حقیقت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">غفلت کرده‌اید؟ دنبال آن حقیقت بروید و رحمت پروردگار را ببینید که آن رحمت با شما چه می‌کند! آن رحمت را کنار گذاشته‌اید و هی کثرات را چسبیده‌اید؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه و رحمته خیرٌ مما یجمعون»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رحمتی که در ظهور </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در نفس شما پیدا می‌شود، دیگر چیزی را باقی نمی‌گذارد، دیگر تعلّق و توجّه به کثرتی را باقی نمی‎گذارد. دیگرجای صحبت از این چرندیات، صحبت از اینجا را این کار را بکنیم، آنجا را این کار را بکنیم، چرا اینجا این‎طور شد، ای وای بزنیم بر سرمان این بالا رفت، ای وای حالا آن پایین آمد، آی ضرر کردیم، آی نفع کردیم، را باقی نمی‎گذارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن رحمتی که در تجلّی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بر نفس و در قلب می‌آید، دیگر برای این جمع و تفریق‌ها چیزی باقی نمی‌گذارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الا اللَه عدد الشوک و الشجر»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به اندازۀ خارها و به اندازۀ درختان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لااله‎الّااللَه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد الشعر و الوبر»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به اندازۀ تک‌تک موی حیوانات و وَبَر: کرک، تجلّی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود دارد. عجیب است! عجیب است!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد الحجر و المدر»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به اندازۀ سنگ‌های عالَم، نه تنها زمین، و کلوخ‌ها. خدا دیگر چطوری بخواهد خودش را معرفی کند؟ چطوری بگوید من همه چیزم؟ چطوری بگوید من همه جا هستم؟ چطوری آن معنای صرافت خودش را بخواهد همه جا بیان کند؟ دیگر با چه بیانی؟ با چه بیانی؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">به میزان سنگ‌ها لااله‎الّااللَه ، به میزان کلوخ‌های در همۀ عالم لااله‎الّااللَه، یعنی هر حقیقتی را که دارید می‌بینید، یک سرِ ربطی به او دارد، و یک سرِ فنای در خود دارد، بدون او فانی است، لااله‎الّااللَه، با او باقی است!</w:t>
+        <w:t xml:space="preserve">به میزان سنگ‌ها </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لااله‎الّااللَه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، به میزان کلوخ‌های در همۀ عالم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لااله‎الّااللَه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، یعنی هر حقیقتی را که دارید می‌بینید، یک سرِ ربطی به او دارد، و یک سرِ فنای در خود دارد، بدون او فانی است، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لااله‎الّااللَه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">، با او باقی است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">با ارتباط به او بقا پیدا می‌کند و بدون ارتباط به او فنا پیدا می‌کند. این غیر از همان سریان حقیقت توحید در همۀ اعیان خارجی است؟ غیر از این معناست؟ پس چیست؟ اگر این نیست پس چیست؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">یکی از رفقا و دوستان می‌گفت وقتی بین‎الطلوعین ذکر می‌گفتم، وارد حیاط می‌شدم می‌دیدم از برگ ‌برگِ درختان در حیاط، صدای لااله‎الّااللَه بلند است!</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد لمح العیون»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به اندازۀ تمام پلک زدن‌ها، واقعیّت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود دارد! این پلکی که داری به هم می‌زنی ظهور </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">است، همین پلکی که داری به هم می‌زنی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یکی از رفقا و دوستان می‌گفت وقتی بین‎الطلوعین ذکر می‌گفتم، وارد حیاط می‌شدم می‌دیدم از برگ ‌برگِ درختان در حیاط، صدای </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بلند است!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بفرمایید! این هم چشم‌بندی است؟ این هم تخیّل است؟ کلام امیرالمؤمنین علیه السلام است:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">«لا اله الّا اللَه عدد لمح العیون»؛ به عدد زدن‌های پلک چشم، حقیقت و واقعیّت لااله‎الّااللَه وجود دارد.</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد لمح العیون»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ به عدد زدن‌های پلک چشم، حقیقت و واقعیّت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم آقا نقل می‌کردند می‌فرمودند که یک شب نیمۀ شعبانی، یک شخصی بود از دوستانشان، خدا رحمت کند، مرحوم آقاسیدعبداللَه فاطمی شیرازی ـ یک وقتی بیشتر با هم مأنوس بودند، ولی سال‌های آخر حیات آن مرحوم، یک قدری ارتباط کم‌تر شد ـ در نجف بود، شب نیمۀ شعبان، مرحوم آسید جمال گلپایگانی آن مرد بزرگ که یاد و نامش را ایشان در کتاب‌ها آورده‌اند، می‌گفتند: من را دید، گفت: فلانی من شب نیمه نمی‌توانم بروم زیارتی سیدالشهداء، ـ مردم از همه جا برای زیارت می‌آیندـ بیا، این پول را بگیر و عوض من برو و زیارت کن و حاجت من را بگیر و بیاور.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ایشان می‌گویند که ـ همان مرحوم آقاسیدعبداللَه برایشان تعریف می‌کردند ـ ما آمدیم در کربلا و رفتیم در خیمه‌گاه، و اوّل حمام رفتیم، غسل زیارت کردیم، وقتی که وارد حمام شدیم، خزینه داشت، وارد خزینه ‌شدیم، این آب که تکان می‌خورد، دیدم از همۀ این آب و حرکت آب، صدای </w:t>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">. خلاصه ما نفهمیدیم چه شد، غسل کردیم، نکردیم؟! آمدیم بیرون و رفتیم زیارت حضرت سیدالشهداء و همین که می‌خواستیم به حضرت عرضه کنیم و آمدیم بگوییم فلانی تقاضایی دارد، حاجتی دارد، حضرت به ما گفتند: دادیم! برو به او بگو دادیم!</w:t>
+        <w:t xml:space="preserve">ایشان می‌گویند که ـ همان مرحوم آقاسیدعبداللَه برایشان تعریف می‌کردند ـ ما آمدیم در کربلا و رفتیم در خیمه‌گاه، و اوّل حمام رفتیم، غسل زیارت کردیم، وقتی که وارد حمام شدیم، خزینه داشت، وارد خزینه ‌شدیم، این آب که تکان می‌خورد، دیدم از همۀ این آب و حرکت آب، صدای یاهو بلند شد! در هر موجی که می‌آید، دارد می‌گوید یاهو. آن موج از آن طرف می‌گوید یاهو موج دیگر از آنطرف ـ حالا خزینه هرچه وسعتش بوده ـ این امواج همه یاهو می‌گویند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و حقیقت یاهو، خب از </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">یک قدری قوی‌تر است. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‌گفت: دیدیم از همه جا دارند همه می‌گویند یاهو. خلاصه ما نفهمیدیم چه شد، غسل کردیم، نکردیم؟! آمدیم بیرون و رفتیم زیارت حضرت سیدالشهداء و همین که می‌خواستیم به حضرت عرضه کنیم و آمدیم بگوییم فلانی تقاضایی دارد، حاجتی دارد، حضرت به ما گفتند: دادیم! برو به او بگو دادیم!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">می‌گفت: آمدیم نجف از کربلا و وقتی به او رسیدیم، می‌خواستم بگویم حاجت را گرفتم، گفتند: دیشب رسید! همان دیشب این مسئله به ما رسید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب خوش به حالشان! خوش به حالشان که اینها مسئله را بردند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">»</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدد أمواج البحور»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">امیرالمؤمنین می‌فرماید به عدد امواجِ حرکت‌های دریا، حقیقت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ظهور دارد، این برای خیلی‌ها پیدا می‌شود، برای خیلی‌ها تجسّم پیدا می‌کند، این معنا برای خیلی‌ها روشن می‌شود. بسیاری از افراد، از دوستان، از رفقا، از اصدقاء بودند، هستند، این معانی برایشان روشن است، این معانی برایشان ظاهر است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه فی اللّیل إذا عسعس و الصّبحِ إذا تنفّس»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شب وقتی که می‌آید، صبح وقتی که باز می‌شود، در همۀ این‌ها </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ظهور دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه عدَدَ الرّیاح فی البَراری و الصُّخور»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">عدد بادهایی که در بیابان‌ها و در صخره‌ها در جریان است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بعضی از دوستان به من می‌فرمودند که وقتی صدای باد را ما می‌شنیدیم، همراه با آن صدای لااله‎الّااللَه به گوشمان می‌رسید. البته گوش دل. اینها همه هست.</w:t>
+        <w:t xml:space="preserve">بعضی از دوستان به من می‌فرمودند که وقتی صدای باد را ما می‌شنیدیم، همراه با آن صدای </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به گوشمان می‌رسید. البته گوش دل. اینها همه هست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آن شخصی که نقل می‌کند و می‌گوید: وقتی امیرالمؤمنین شب‌ها می‌آمد به من سر می‌زد، علامتش این بود که وقتی می‌آمد می‌دیدم سنگریزه‌های این در و دیوار، با او به ذکر تسبیح مشغول است. اینها شوخی نیست‌! نه اینکه در آن موقع ایجاد بشود، این هست، گیرنده را باید بالا ببریم تا بشنویم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن در این اتاق همۀ امواج هست، ولی ما می‌شنویم؟ نه! گیرنده نداریم! ضبط نداریم! گیرنده داشته باشیم، به مقدار قدرت و قوّت گیرنده دریافت می‎کنیم. گیرنده‌مان ضعیف باشد بعضی از امواج را می‌گیرد؛ گیرنده را قوی بکنیم، آن فرکانسش قوی بشود، امواج بیشتری را می‌گیرد، قوی‌تر باشد، بیشتر می‌گیرد. هرچه آن گیرنده بالاتر و قوی‌تر باشد، قدرت جذب و ظهور امواج بیشتری را دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">به فرمایش مرحوم حاجی سبزواری رحمة اللَه علیه:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">موسی‌ای نیست که دعوی‌ أنا الحق شنود ** ورنه این زمزمه اندر شجری نیست که نیست</w:t>
+      <w:pPr>
+        <w:pStyle w:val="AshaarFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موسی‌ای نیست که دعوی‌ أنا الحق شنود *** ورنه این زمزمه اندر شجری نیست که نیست</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">موسایی پیدا نمی‌شود که بشنود و الاّ هیچ شجری نیست که این زمزمه را نداشته باشد، همه دارند، تو موسی بشو، تا أناالحق را بشنوی. پس همیشه أناالحق هست. أناالحق در آن شجر بوده، أناالحق در این میکروفونی که الآن در جلوی من است هم موجود است، چه کسی این را می‌شنود؟ موسی باید بیاید تا بشنود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أناالحق در این ستون است، أناالحق در این فرش است، أناالحق در این طاق است، أناالحق در این پنکه‌ای که الان دارد می‌گردد، هست. در همۀ اینها آن ظهور توحید و آن ظهور حقّیّت و سریان توحید هست، گیرنده را قوی کن تا بفهمی! در این سطح بالا بیا، همین سطح را بهت نشان می‌دهند، بالاتر را نشان نمی‌دهند. بالاتر بیا، باز همین سطح را به تو نشان می‌دهند. هرچه بالاتر آمدی هی مطابق آن افقی که می‌رسی می‌بینی. نه این‌که نیست، هست؛ ما باید به آن مرتبه برسیم تا ببینیم که مسائل چیست؟ حقایق پشت پرده چیست؟ حقایقی که وجود دارد، نه اینکه بعداً خلق می‌شود، الآن وجود دارد، اما چشم، چشم دیدن ندارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">در تمام عالم وجود سریان حقیقت لااله‎الّااللَه وجود دارد.</w:t>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«لا اله الّا اللَه من الیَوم إلی یوم یُنفَخ فی الصُّور»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در تمام عالم وجود سریان حقیقت </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا اله الا اللَه </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وجود دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">خب مطلب یک قدری به درازا کشید و خلاصه توصیۀ بزرگان در این ایّام بر مراقبۀ بسیار بیشتر، و توجّه بیشتر است، در روز عید خواندن نماز روز عید بسیار مستحب است، و همه می‌خواندند و حتّی تا آنجا که به نظر بنده می‌رسد، اولیای الهی نسبت به نماز روز عید قربان، بیشتر نظر داشتند، ـ این طور به نظر بنده می‌رسد ـ تا حتی نسبت به نماز عید فطر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چون حالات و خصوصیّاتی که در این روز هست، یک جنبه‌ها و تجلیّات توحیدی خاصّی دارد. آن ماه مبارک و ضیافت الهی و امثال ذلک برای خودش یک حساب و کتابی دارد؛ ولی این روز بی‌حساب روز عید نام نگرفته و بی‌جهت روز عید قربان نام نگرفته است. لذا بنده نسبت به این مسئله مطالبی را از بزرگان دیده‌ام. البته در میان مردم عید فطر بهتر است و از اوّل هم به این کیفیت بوده، و مشخص است که بالاخره یک ماه روزه و الآن فراغت از روزه و آن شادی و عیدی که به واسطۀ این حالات پیدا شده، جای خود را دارد. اما برای خاصّان، روز عید قربان باز حالت خاصّ خودش را دارد. لذا رفقا هم از نماز روز عید قربان دریغ نورزند و حتما این نماز را به جای بیاورند، و نماز بسیار بسیار مهمی است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ان‎شاءاللَه امیدواریم خداوند همۀ ما را در راه اولیای خودش و در راه دوستان درگاه خودش ثابت قدم بدارد. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهمَّ صلِّ عَلی محمَّد و آلِ مُحمَّد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2344,61 +2526,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="32" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="11" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0032" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0011" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -2429,143 +2611,143 @@
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سوره الأعراف (٧) آیه١٤٢.</w:t>
+        <w:t xml:space="preserve"> سوره الأعراف (٧) آیه١٤٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">الخرائج و الجرائح، ج٢، ص٥٤٢.</w:t>
+        <w:t xml:space="preserve"> الخرائج و الجرائح، ج٢، ص٥٤٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحار الأنوار، ج٦٠، ص٧٩.</w:t>
+        <w:t xml:space="preserve"> بحار الأنوار، ج٦٠، ص٧٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">قسمتی از دعای خمسى عشر – مناجات محبین</w:t>
+        <w:t xml:space="preserve"> قسمتی از دعای خمسى عشر – مناجات محبین</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">مفاتیح الجنان، اعمال دهۀ اول ماه ذی الحجّة.</w:t>
+        <w:t xml:space="preserve"> مفاتیح الجنان، اعمال دهۀ اول ماه ذی الحجّة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -6658,56 +6840,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -6723,51 +6904,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -6992,51 +7173,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -7811,51 +7992,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -7925,72 +8106,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -8200,62 +8384,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -8315,250 +8501,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -8635,50 +8850,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -9127,120 +9354,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>