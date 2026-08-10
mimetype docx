--- v0 (2026-06-11)
+++ v1 (2026-08-10)
@@ -1,1634 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
-    <w:p>
-[...1558 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidSect="006A46D0">
-      <w:footerReference w:type="even" r:id="rId5"/>
-[...6 lines deleted...]
-      </w:footnotePr>
+      <w:footerReference w:type="even" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -1982,4911 +416,90 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="51" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0051" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
-</file>
-[...4819 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
@@ -10986,57 +4599,50 @@
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...5 lines deleted...]
-  </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -13182,51 +6788,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122870525">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maktabevahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>