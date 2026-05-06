--- v0 (2025-11-12)
+++ v1 (2026-05-06)
@@ -13,101 +13,229 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...16 lines deleted...]
-        <w:pStyle w:val="VasatChinArabi++"/>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوالعلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سیر و سلوک الهی به معنای قطع و رها کردن تعلقات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح حدیث عنوان بصری ـ حلم و بردباری و روابط اجتماعی ـ جلسه 236</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیة الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
@@ -138,50 +266,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«وَ أَمَّا اللَوَاتِي‌ فِي‌ الحِلمِ؛ فَمَن قَالَ لَكَ: إن قُلتَ وَاحِدَةً سَمِعتَ عَشرًا؛ فَقُل: إن قُلتَ عَشرًا لَم تَسمَع وَاحِدَةً؛ وَ مَن شَتَمَكَ فَقُل لَهُ: إن كُنتَ صَادِقًا فِيمَا تَقُولُ فَأَسأَلُ اللَه أَن يَغفِرَ لِي‌؛ وَ إن كُنتَ كَاذِبًا فِيمَا تَقُولُ فَاللَه أَسأَلُ أَن يَغفِرَ لَكَ؛ وَ مَن وَعَدَكَ بِالخَنَي‌ فَعِدْهُ بِالنَّصِيحَةِ وَ الرَّعَآءِ.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راجع به این فقرات مطالبی خدمت رفقا عرض شد و سخن به اینجا رسید که همۀ این مطالبی که امام علیه السلام می‌فرمایند که اگر کسی به تو حرفی زد پاسخ او را نده و اگر کسی گفت که من از تو برتر هستم، بگو برای خودت باش ـ البته مفهوم و مصادیق این کلمات را عرض می‌کنم ـ و اگر کسی گفت من از تو جلوتر هستم، تو بگو در اینجا جلو و عقب معنا ندارد؛ کی جلوتر است کی عقب‌تر است. اگر کسی گفت من بر تو تفوق دارم و چه و چه ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">راجع به این مطالب عرض شد که همۀ اینها برگشتش به نفس است؛ این نفسی که حضرت مولانا رحمت اللَه علیه می‌فرماید: «نفست اژدرهاست او کی مرده است/ از غم بی‌آلتی افسرده است»</w:t>
       </w:r>
@@ -401,105 +530,109 @@
         </w:rPr>
         <w:t xml:space="preserve">الان فهم من این است! الان درک من این است! الان من دارم این درس را می‌دهم! الان من این افراد در دورم هستند! الان من چی هستم! الان آن هستم! الان کسی به من حرف نمی‌تواند بزند! الان کسی به من ایراد نمی‌تواند بگیرد! و وقتی‌که اگر یک کسی ایراد گرفت به جای اینکه برود ایراد را به دست بیاورد و ببیند که واقعاً ایراد درست است یا نه (شاید هم ایراد غلط باشد) به جای این دنبال این می‌رود که آن ایراد را از بین ببرد و بکوبد و خود را در آن موقعیت برتر حفظ کند، دنبال این است. این می‌شود علم در دست بدگوهر؛ در دست کسی که بدگوهر است، نمی‌رود اشکال خودش را برطرف کند، می‌رود دنبال اینکه ایراد او را از بین ببرد، اشکال او را بکوبد، دنبال این و آن می‌گردد که این اشکال را ... در حالتی‌که اشکال و ایراد متوجه اوست. بگو آقا ایراد درست است، بله ان‌شاءاللَه تصحیح می‌کنیم. دنبال این می‌رود که یک جوری از این‌طرف و از آن‌طرف این مسائل به دست بیاورد، اگر پیدا نشد برود یک نقطه ضعف‌هایی از او به دست بیاورد که اصلا ربطی به مسئله ندارد، با هو و جنجال و مغلطه و مغالطه و اینها مطلب را بپوشاند که ایراد متوجه او نشود. توجه کردید؟ این چیست؟ این یکی از اسباب و ادواتی است که خداوند قرار داده و بسیار هم کارساز است، بسیار این مسئله کارساز است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینجاست که خیلی وظیفه بزرگی متوجه علما هست؛ آنهایی که دین رسول خدا و شریعت را می‌خواهند ابلاغ کنند خدایی نکرده گرفتار نفس و گرفتار این آفات و این آهات نشوند. باید فقط به خدا پناه برد. خیلی عجیب است که انسان چطور همیشه یک‌جور حرف بزند، همیشه یک‌جور صحبت کند، همیشه یک لحن صحبت داشته باشد؛ آن وقتی‌که دارای یک موقعیتی نیست وقتی صحبت می‌کند، وقتی نصیحت می‌کند، یک لحن دارد و وقتی‌که به یک موقعیت می‌رسد، به جاهی می‌رسد شما می‌بینید لحنش تغییر کرد، اخم‌هایش آمد درهم، صحبتش عوض شد، باید بایدهایش در حرفهایش که قبلا نبود حالا پیدا شد. این برای چیست؟ تو که فرقی نکردی! موقعیتت عوض شده، آن علم آمده در این طریق خلاف قرار می‌گیرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">امام صادق علیه السلام ـ خیلی حدیث عجیبی است، خیلی حدیث عجیبی است ـ می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مَجارِي الاُمورِ وَالأَحکامِ عَلى أيدِي العُلماءِ بِاللَه، الاُمناءِ عَلى حَلالِهِ وحَرامِهِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مجاری امور و احکام در دست علمای باللَه است، آنهایی که عالم هستند به ذات پروردگار. نمی‌فرماید العلماء باحکام اللَه، العلماء بتکالیف اللَه، العلماء بدین اللَه، حضرت می‌فرماید: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العلماء باللَه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ آنهایی که عالم به خدا هستند، معرفت باری تعالی را دارند، شناخت ربوبی پیداکردند، به معرفت توحیدی رسیدند. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">العلماء باللَه </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این افراد چه کسانی هستند؟ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">الامناء علی حلاله و حرامه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، امین بر حلال و حرام هستند؛ یعنی همان‌طوری که آن حلال و حرام از جانب ربوبی شرف صدور می‌یابد و نزول پیدا می‌کند، همان‌طور آن احکام را تلقی می‌کنند و بدون دست‌کاری و بدون تحریف و بدون کم و زیاد و بدون مصلحت‌نگری دنیوی، بر اساس اهواء و بر اساس سلیقه‌های شخصی می‌آیند آن را در اختیار مردم قرار می‌دهند. انسان وقتی‌که به اینها مراجعه می‌کند نفسش آرام است، نفسش مطمئن است، می‌داند دیگر مطلبی نیست، انگار رفته پیش خود امام. امام علیه السلام نفسش معصوم است. یعنی چه؟ یعنی اصلا نفس ندارد، امام نفس دنیوی ندارد، نفس او نفس ربوبی شده، نفس او از مرحله خطا بیرون آمده، از مرحله عناد خارج شده، از مرحله تفاخر بیرون آمده، و صرفاً نفسی شده که تعلق به بدن دارد برای اینکه این بدن را نگه دارد چندروزی و چندصباحی و بعد هم پرواز بکند و همین. دیگر غیر از این چیزی نیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">نفس ما نفسی است که وقتی‌که تعلق دارد به بدن ما در عین حال به دنیا تعلق دارد، به زوائد تعلق دارد، به حشو و زوائد تعلق دارد، به آن مسائلی که هیچ ارتباطی به ما ندارد تعلق دارد. چیزهای خارج از وجود ما را می‌گیرد و به ما نسبت می‌دهد و ما را نسبت به آنها متولی می‌گرداند، این نفس نفسی نیست که به او بگوییم نفس امین. لذا می‌بینید دو جور حرف می‌زند، سه جور حرف می‌زند، اینجا یک جور حرف می‌زند، فردا یک جور، پس فردا یک جور دیگر، هر زمانی یک جور بر اساس مصالح و بر اساس اقتضائات عوض می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -651,162 +784,162 @@
         <w:t xml:space="preserve">چه کسی این وظیفه را بر عهده او گذاشت؟ فطرتش، وجدانش، آن این کار را کرد. این شخص در روز قیامت در کنار امیرالمؤمنین علیه السلام می‌ایستد. البته نه با آن وضع! با وضع بهتر، مناسب با همان موقع، چرا؟ چون دلش پاک است، دلش صاف است. اما آن که دارد دم از امیرالمؤمنین و تشیع می‌زند ـ دیگر خودتان بهتر می‌دانید ـ آن باید کجا برود؟ دیگر خودتان می‌دانید، چه می‌دانیم؟ دیگر ان‌شاءاللَه برویم ببینیم. ببینیم اینهایی که بزرگان فرمودند بالاخره قضیه و مسئله‌اش چیست.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بزرگان ما را در این راه انداختند، بزرگان می‌گویند آقا بیا به این حقیقت برس، نگاه به ظاهر نکن، از ظاهر عبور کن به باطن نگاه کن، به واقع نگاه کن. ببین امیرالمؤمنین چه بود. آیا الان آن حقیقت امیرالمؤمنین هست یا نیست؟ اگر نیست در آن زمان هم امیرالمؤمنین نبوده، فقط داماد پیغمبر بوده و یک آدم معمولی بوده. اما اگر علی در آن زمان مظهر صدق بود، مظهر صفا بود، مظهر حقیقت بود، مظهر عدالت بود، مظهر رافت و عطوفت و رحمت بود، اگر بود الان هم همین است، الان هم همان حقیقت هست، همان واقعیت هست، منتها آن ظهور و بروز نیست. آن سیما و نما الان در زیر خاک است ولی خود آن حقیقتش هست. پس برو دنبال آن حقیقت، برو دنبال او، ببین اگر علی در این موقع بود به تو چه می‌گفت! اگر علی در این زمان وجود داشت چه دستوری به تو می‌داد! چه تکلیفی متوجه تو می‌کرد. پس بنابراین میزان این است که انسان به همان راهی برود که آن راه را بزرگان و اولیاء برای ما ترسیم کردند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ان‌شاءاللَه خداوند توفیق متابعت و عمل به دستورات و حرکت در همان مسیر آنها را قسمت ما بفرماید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1067,61 +1200,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="23" name="_x0000_i0023" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0023" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5335,56 +5468,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5400,51 +5532,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5669,51 +5801,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6488,51 +6620,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6602,72 +6734,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6877,62 +7012,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6992,250 +7129,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7312,50 +7478,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7804,120 +7982,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>