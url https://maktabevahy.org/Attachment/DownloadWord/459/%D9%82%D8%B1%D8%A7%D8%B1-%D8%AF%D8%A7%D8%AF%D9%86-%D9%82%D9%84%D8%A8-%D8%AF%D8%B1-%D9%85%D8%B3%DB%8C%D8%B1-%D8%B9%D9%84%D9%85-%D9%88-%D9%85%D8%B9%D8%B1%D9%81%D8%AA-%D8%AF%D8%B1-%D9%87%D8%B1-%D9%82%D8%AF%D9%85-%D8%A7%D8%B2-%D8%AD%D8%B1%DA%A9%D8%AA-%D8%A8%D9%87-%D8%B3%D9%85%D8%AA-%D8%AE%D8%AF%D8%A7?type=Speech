--- v0 (2025-10-29)
+++ v1 (2026-05-06)
@@ -13,101 +13,227 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...16 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوالعلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قرار دادن قلب در مسیر علم و معرفت در هر قدم از حرکت به سمت خدا</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح حدیث عنوان بصری ـ فراگیری علم از علما ـ جلسه 239</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیة الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذباللَه من الشیطان الرجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بسم اللَه الرحمن الرحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
@@ -138,264 +264,273 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و امّا اللَواتِى فِى العِلمِ: فَاسْألِ العُلَمَاءَ ما جَهِلتَ، و إيّاکَ أن تَسألَهُم تَعَنُّتاً و تَجرِبَةً؛ و إيّاک أن تَعمَلَ بِرَأْيِکَ شَيئًا، و خُذ بِالاحْتِياطِ فِى جَمِيعِ ما تَجِدُ إلَيهِ سَبِيلًا؛ واهْرُب‌ مِنَ الفُتيا هَرَبَکَ مِنَ الاسَدِ، و لاتَجعَل رَقَبَتَکَ لِلنّاسِ جِسرًا؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آنچه را که مربوط به علم و معرفت است یکی این است که: هرچه را که نمی‌دانی سؤال کن، با جهل حرکت نکن. نگو ان‌شاءاللَه مسئله‌ای نیست. هر قدمی که برمی‌داری آن قدمت باید از روی علم باشد، و از روی یقین باشد. با ان‌شاءاللَه ان‌شاءاللَه کار درست نمی‌شود بلکه خرابکاری می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و إيّاکَ أن تَسألَهُم تَعَنُّتاً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ وقتی‌که از علما سؤال می‌کنی به قصد تحقیر و تذلیل آنها و اینکه آنها را به خفت بیندازی سؤال نکن، سؤالت باید برای استفهام باشد، برای فهمیدن باشد، نه اینکه بخواهی آنها را امتحان کنی ـ البته مسئلۀ امتحان فرق می‌کند که بعداً عرض می‌کنم ـ ولی اینکه بخواهی آنها را دست بیندازی، تحقیرشان کنی، و ببینی که مثلا این نظرش چیست بعد هم با نظر او به جدال برخیزی که اینها همه‌اش خلاف است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و إيّاک أن تَعمَلَ بِرَأْيِکَ شَيئًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ بپرهیز از اینکه به رأی خودت و به سلیقه خودت بدون اینکه بر یک اساس و بر یک پایۀ رصین و متین و استوار باشد بخواهی عمل کنی. و در جمیع آنچه که می‌توانی طریق احتیاط در پیش بگیری احتیاط کن. ـ عجیب است، واقعاً مسائل عجیبی است ـ از فتوا و حکم بین مردم فرار کن آنچنان که شیر تو را تعقیب می‌کند. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هَربَکَ یا هَرَبَکَ مِنَ الاسَدِ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ـ این عبارت‌ها عبارت‌های عجیبی است ـ حضرت نمی‌گویند فرار کن از فتوا دادن، فرار کن از رساله بیرون دادن، فرار کن از اینکه خود را در معرض مرجعیت و فتوا دربیاوری، نه، همان‌طوری که شیر دنبالت کرده. این قضیه تفاوت می‌کند با فرار؛ یعنی وقتی شیر دنبال آدم می‌کند آدم از فرار شش تا پشتک هم می‌زند، آن‌طوری فرار کن! چون آن با دو تا جهش به آدم می‌رسد. اینها چه درک کردند که این‌طور مسائل را به این نحوه بیان می‌کنند و ما کجا هستیم، ما کجا هستیم؟! از فتوا بپرهیز و فرار کن همان‌طوری که شیر به دنبالت گذاشته است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لا تَجعَل رَقَبَتَکَ لِلنّاسِ جِسرًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ گردنت را جسر قرار نده، پل قرار نده که بیایند به ‌واسطه تو بخواهند به مطلوب برسند. تو را وسیله قرار بدهند برای رسیدن به خواسته‌های خودشان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این آخرین فقراتی است که در این حدیث شریف حضرت بیان می‌کنند و البته ملیّء از مطالب که هر کدام جا دارد که جلساتی را به آن اختصاص بدهیم. واقعاً این حدیث «عنوان» همان‌طوری که بزرگان می‌فرمودند باید هر هفته انسان به این حدیث بپردازد و نگاه کند. مرحوم آقا می‌فرمودند من در نجف که بودم این حدیث را نوشته بودم ـ من هم نوشته ایشان را دیده بودم ـ و این در جیب من بود و من هر هفته به این حدیث نگاه می‌کردم، می‌آمدم در کنار صحن علوی می‌نشستم و این حدیث درمی‌آوردم و همین‌طور به آن نگاه می‌کردم، در فواصلی که مباحثه داشتند یک فرصتی نیم ساعتی. نتیجه‌اش چه می‌شود؟ نتیجه این می‌شود که آن روش انسان، فکر انسان، مرام و ممشای انسان به یک سمت دیگری برود. زندگیش، معاشش، حرکتش، علمش، درسش، کارش، مرامش، خودش را منطبق کند با این حدیث. و این خیلی عجیب است و خیلی فرق می‌کند که انسان یک مطلبی را بداند و اینکه یک مطلبی را هر روز به آن توجه کند. ما خیلی چیزها می‌دانیم، در حافظه ما خیلی مسائل حفظ است، در ذاکره ما، اما آیا آنها را هر روز در ذهن می‌آوریم و مرور می‌کنیم؟ با اینکه می‌دانیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک وقتی مرحوم آقا در طهران بودند حتی اواخر عمرشان به من می‌گفتند: فلانی یک زمانی بود که ما منبر می‌رفتیم صحبت می‌کردیم، برای مردم، برای رفقا، در مسجد برای عموم، الان دلم می‌خواهد بنشینم یکی برای من صحبت کند، یکی بیاید من را نصیحت کند. ـ این را اواخر عمرشان می‌فرمودند ـ و من بنشینم گوش بدهم و به آن مطالبی که می‌گوید توجه کنم. من درست کلام ایشان را درک نمی‌کردم، آخر چطور می‌شود انسان با این وضعیت با این موقعیت یک همچنین حرفی [بزند]. گاهی نهایتش حمل بر تواضع و از این چیزها می‌کردیم. الان من احساس می‌کنم ایشان راست می‌گفتند. خودم دلم می‌خواهد بنشینم به جای اینکه بیایم برای رفقا سرشان را درد بیاوریم، یکی بیاید از همین رفقا، از همین دوستان، از همین اهل علم، بیاید بنشیند ـ من جداً می‌گویم ـ وقتی من در مجالس می‌آیم می‌نشینم، چه در مجالس منزل و چه در جای دیگر مثل اینجا، رفقا صحبت می‌کنند می‌روم در همان فضایی که مرحوم آقا این مطلب را می‌فرمودند و می‌بینم چقدر استفاده می‌کنم، چقدر بهره می‌گیرم. می‌دانید چرا؟ چون مطلب مطلب این و آن نیست، مطلبی است که از جای دیگر می‌آید. اگر مطلب خلاف و خطا باشد آن یک مطلب دیگری است، ولی اگر مطلب صحیح باشد و گاهی اوقات می‌گویم عجب من چطور اصلا از این معنا غافل بودم و الان که خطیب دارد این مطلب را بیان می‌کند می‌بینم یک مطلب جدیدی به ذهنم می‌آید و رویش تأمل می‌کنم، فکر می‌کنم و بعد وقتی‌که جلسه منقضی می‌شود پیگیری می‌کنم، یعنی ول نمی‌کنم، آن مطلبی که آمده می‌روم به دنبالش و حتی مطالب دیگری هم می‌آید.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اینها برای چیست؟ اینها برای این است که فیض خدا و علم خدا و رزق خدا انتها ندارد، انتها ندارد. مگر پیغمبر نمی‌فرمود: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ربّ زدنی فیک تحیرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> او که پیغمبر است، این تحیر برای چیست؟ این تحیر برای علم است؛ یعنی رسول خدا با اینکه مظهر اتم و اسم اعظم پروردگار است و بالاترین حقیقت نازلۀ بعد از مقام ذات است که همه اسماء منبعث از وجود آن اسم است و همۀ صفات و همه ظهورات در همۀ عوالم همه منبعث از اوست، ولی در این دستگاه خدا چه چیزی نهفته است و چه مسئله‌ای هست که رسول خدا عرضه می‌دارد به پروردگار </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ربّ زدنی فیک تحیرا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ یعنی این‌قدر که من فهمیدم این تا این مقدار است، بعد از این کو؟ دوباره نازل می‌شود. دوباره عجیب، چه دستگاهی است که این را متوجه نبودند و الان حضرت متوجه هستند. اگر متوجه بودند که تحیر معنا ندارد؛ یعنی دائماً در حال تغییر، دائماً در حال انکشاف، دائماً در حال ظهور بعد از ظهور، تجلی بعد از تجلی، چرا؟ چون ذات پروردگار لایتناهی است. اگر خود رسول خدا که در مقام معلولیت، اول اسم اعظم اول تجلی است برسد به یک نقطه‌ای که بعد از آن دیگر جهل معنا نداشته باشد پس معلوم می‌شود خدا متناهی شد، خدا از آن اطلاق و از آن تناهی به مقام تقیّد و تشخّص و تعیّن نزول پیدا کرد، درحالتی‌که ذات خدای متعال لایتناهی است و رسول خدا در مقام صفات لایتناهی و اسما لایتناهی او حرکت و سیر می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مرحوم آقا از قول مرحوم حدّاد رضوان اللَه علیهما می‌فرمودند که من در بعضی از موارد می‌بینم که من را حرکت دادند و سیر دادند در یک عوالمی ـ همین مراتب اسما و صفات است دیگر ـ تا می‌خواهم ببینم که در آن مرتبه چه هست و چه حقایقی نهفته است می‌بینم از آنجا رد شدم و رفتم در یک عوالم دیگر. یعنی فرصت برای برگشت به آن عالم را هم به من نمی‌دهند که من برگردم ببینم این پشت سر چه خبر بود و این عالمی که طی شد و این حقایقی که قبلا طی شد اینها چه خبر بود. خداوند قسمت کند ان‌شاءاللَه، از کرم خدا چه استبعادی دارد؟ از همانی که به آنها هم می‌داد، برای خدا هیچ فرقی نمی‌کند تمام عالم را بکند مثل مرحوم قاضی، اشکالی دارد؟ منعی هست؟ همه عالم را ولی خدا بکند، همه عالم را از آن مواهبی که به خاصان خودش چشانده به همه بچشاند. منتها شرطش این است که ما در مقام استغاثه و در مقام اتکا و التجاء صادق باشیم، اگر صادق باشیم خدای متعال بخیل نیست، خدای متعال کریم است و برای او هیچ فرق نمی‌کند چه به یک نفر بدهد چه به تمام عالم بدهد. چرا؟ چون لا یتناهی است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک نفر از همین رفقا رفته بود در کربلا و در حرم حال خوشی پیدا کرده بود. برای ما می‌گفت که به امام حسین گفتم که می‌خواهم امام حسین فقط همه‌اش برای من باشی! گفتم بنده خدا امام حسین اگر تمام دنیا هم بیاید در آنجا باز برای همه هست. یعنی با تمام وجود برای تو است، با تمام وجود برای این است. نه اینکه از ارتباط با تو و نشستن با تو کم می‌شود برای بقیه. آن یک دریایی است که هر کسی بیاید در آن اقیانوس غرق است و هیچ سر سوزنی از او نه کم می‌شود و نه زیاد می‌شود. پس چرا تو می‌خواهی بُخل کنی و بقیه را از این... انسان نباید این‌طور باشد، انسان باید از همان سعۀ اطلاقی مقام پروردگار در وجود خودش این احساس تأمین و احساس شمول را همیشه داشته باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">واقعاً این عبارات عبارات عجیبی است، عبارتی که حضرت می‌فرمایند این است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَاسْألِ العُلَمَاءَ ما جَهِلتَ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هر چیزی را که نمی‌دانی سؤال کن، اما از که باید سؤال کنی؟ از اهلش. این مطلبی است که اصل و اساس حرکت انسان است و این مطلب هیچ‌گاه نباید مغفول‌عنه باشد. در حرکت به سوی پروردگار و سیر به سوی پروردگار آن نکتۀ اساسی این است که انسان در هر قدم علم و معرفت او اضافه بشود، و هیچ‌گاه دریچۀ قلب خود را و نفس خود را به روی دانستن نبندد که خطر از همین نقطه شروع می‌شود. اگر یک وقتی ما به اینجا رسیدیم که وقتی یک قضیه‌ای می‌خواهد برای ما روشن بشود ما نسبت به او پرده بیندازیم یا جلوی ما را بگیرند و بگویند نیازی نیست این مطالب را بدانی، یا خود ما تفاوتی نکند که آیا این مسئله را بدانیم یا ندانیم آن نقطه نقطه توقف یا به عبارت دیگر نقطه سقوط است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حرکت انسان به سوی پروردگار حرکت علمی است و حرکت معرفتی است، نه حرکت کمّی. ما در این دنیا با جسم خودمان به سوی پروردگار که حرکت نمی‌کنیم. یکی شصت کیلو وزنش است، یکی نود کیلو، یکی هشتاد کیلو، یکی هفتاد کیلو، اینکه برای بدن ظاهر است. آنچه که در ما موجب تغییر و تحول است و ما را به سمت مقام قرب حرکت می‌دهد معرفت و علم است. هیچ قضیه دیگری در ما تحقق پیدا نمی‌کند و هیچ مسئله‌ای در ما تغییر و تبدیل نمی‌شود. فقط و فقط علم و معرفت هی در حال زیاد شدن است و به‌واسطه آن علم و معرفت انسان به سمت تجرد نفس و به سوی توحید حرکت می‌کند. در هرجا در آن نقطه این مسئله متوقف شد در همان‌جا هم این حرکت متوقف است. پس بنابراین این مکتب‌هایی که می‌گویند: آقا بیا اینجا به بقیه‌اش کار نداشته باش! آقا بیا اینجا چه کار داری چه قضیه‌ای اتفاق می‌افتد! آقا بیا اینجا چشمت را ببند و گوشت را کر و زبانت را لال بگردان! اینها همه کفر است، اینها همه شیطان است، اینها همه کلک‌ها و شبکه‌های دام افراد است که مچ‌شان باز نشود، به خاطر اینکه فسادشان رو نشود. آقا چرا اینجور شد؟ نباید حرف بزنیم! آقا چرا آن قضیه آن‌طور است؟ صدایت نباید دربیاید! آقا در این قضیه چه اتفاقی افتاده؟ این کار خلاف شرع است، به تو چه ارتباطی دارد! آقا این مسئله چرا این‌طور است؟ تو حرف نزن! بعدا می‌فهمی، بعدا درک می‌کنی! می‌گوید بعدا چیه؟ همین الان. چرا بعدا؟ خب بعدا هم مثل الان. حالا فرض کنیم بعدا یک سال دیگر، حالا گیرم که یک سال اتفاق افتاد، یک سال دیگر شد می‌گویند یک سال بعد، یک سال دیگر شد پنج سال دیگر. بالاخره کی باید این قضیه را بفهمیم؟ کی باید این مطلب را بفهمیم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">تمام این مکتب‌ها همه همین است؛ یعنی اول حرفی که در آنجا هست این است که صدایت درنیاید. منطق چیست؟ منطق منطق ابوبکر، حرف نباید بزنی، صدا نباید بکنی، هرچه هست همین است، حرف بخواهی بزنی با مسائل و مطالب دیگر برخورد خواهی کرد. این منطق منطق امیرالمؤمنین نیست، این منطق منطق امام صادق نیست، در منطق امام صادق همه باید بیایند، شیعه باید بیاید مطالبش را بپرسد، سنی باید بیاید بپرسد، منکر خدا و ملحدین باید بیایند سؤالاتشان را بکنند. در مسجد به روی همه باز است، یهود باید بیایند. یهود می‌آمدند در مسجد مدینه امیرالمؤمنین می‌آمدند نمی‌گفتند تو یهودی هستی بلندشو برو بیرون، نه در خود مسجد مدینه امیرالمؤمنین با یهود صحبت می‌کرد و می‌گفت: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">السّلام علیک یا أخا الیهود</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ای برادر یهودی. چرا؟ به خاطر اینکه او گناهی نکرده. تابه‌حال یهودی بوده، حق به او نرسیده، مطلب به او نرسیده. چرا امیرالمؤمنین با او بد برخورد کند؟ چرا به او پرخاش کند؟ چرا به‌واسطه جهل بلااختیار او، نه در مقام عناد، جهل بلااختیار او حضرت بیایند او را محاکمه کنند؟ او تقصیر ندارد بسم اللَه حالا آمد. مسئله این است. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
@@ -549,162 +684,162 @@
         <w:t xml:space="preserve">زیارت امام رضا که مستحب است را با یک استحباب عادی هم تفاوتی نمی‌گذارند، این مستحب است آن هم مستحب است! اما اینکه این معرفت چگونه حاصل می‌شود، اصلا در این وادی نبودند، اصلا در این مسئله اینها حرکت نکردند. اینها همه برای چیست؟ اینها همه برای جهل است، اینکه انسان بخواهد به یک مطلب و مطلوبی برسد باید این جهل را از بین ببرد، به‌واسطه برخورد با آن افرادی که آنها حال و هوای‌شان فرق می‌کند، مسائل‌شان فرق می‌کند و در تحت یک فضای دیگری هستند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ان‌شاءاللَه امیدواریم که خداوند متعال توفیق بدهد که ما بتوانیم آن علمی که مقصود و منظور امام علیه السلام است آن علم را به دست بیاوریم و آن فهم را به دست بیاوریم وگرنه این مطالب و این کتاب‌ها و اینها را همه خواندند، همه اینها را یاد گرفتند. واقعا من گاهی از اوقات یک مطالبی را می‌شنیدم مثلا فلان عالم خب عالم است، مرد بزرگی است، ولی صحبت‌هایی که می‌کند و مطالبی که [مطرح] می‌کند چرا این‌جوری است؟ چرا اینطوری است؟ چرا توقع ما بیش از این مطالب است؟ بعد می‌گوییم بالاخره این دیگر یک راه دیگری می‌خواهد، یک روش دیگری می‌خواهد که آن در همه جا پیدا نمی‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ان‌شاءاللَه خدای متعال توفیق بدهد که همه ما در صراط اهل‌بیت و صراط اولیای خودش ما را بیش از پیش موفق بدارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صلی علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -965,61 +1100,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="26" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="3" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0026" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0003" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5256,56 +5391,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5321,51 +5455,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5590,51 +5724,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6409,51 +6543,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6523,72 +6657,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6798,62 +6935,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6913,250 +7052,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7233,50 +7401,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7725,120 +7905,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>