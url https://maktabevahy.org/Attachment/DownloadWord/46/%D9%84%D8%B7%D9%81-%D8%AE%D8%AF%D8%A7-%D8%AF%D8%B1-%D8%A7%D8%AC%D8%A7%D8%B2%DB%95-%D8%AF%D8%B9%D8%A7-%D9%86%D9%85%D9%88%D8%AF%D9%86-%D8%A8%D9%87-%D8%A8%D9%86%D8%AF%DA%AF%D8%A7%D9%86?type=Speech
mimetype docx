--- v0 (2025-11-03)
+++ v1 (2026-05-07)
@@ -13,58 +13,52 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinFarsi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -2965,152 +2959,152 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پس انسان در مُستراح هم می‌رود باید متذکّر به ذکر خدا باشد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3371,61 +3365,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="69" name="_x0000_i0283" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="28" name="_x0000_i0044" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0283" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0044" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -9353,56 +9347,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -9418,51 +9411,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -9687,51 +9680,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -10506,51 +10499,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -10620,72 +10613,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -10895,62 +10891,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -11010,250 +11008,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
-[...14 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
     <w:name w:val="MatnVasatChin"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
-[...76 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
     <w:name w:val="Naghleghol Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="808080"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
     <w:name w:val="Naghleghol Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:left="1134"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="B3B3B3"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
-    <w:name w:val="VasatChin Matn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
+    <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
+    <w:name w:val="She'r Naghleghol"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="666699"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
+    <w:name w:val="She'r Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="008080"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
+    <w:name w:val="Soal Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
+    <w:name w:val="VasatChin Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E051F1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -11330,50 +11357,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -11822,120 +11861,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>