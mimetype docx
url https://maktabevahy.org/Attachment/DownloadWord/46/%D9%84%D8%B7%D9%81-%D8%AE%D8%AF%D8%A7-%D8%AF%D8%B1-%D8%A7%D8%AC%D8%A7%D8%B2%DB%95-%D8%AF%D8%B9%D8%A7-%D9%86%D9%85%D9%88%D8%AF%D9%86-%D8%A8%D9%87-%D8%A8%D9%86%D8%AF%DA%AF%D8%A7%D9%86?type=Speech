--- v1 (2026-05-07)
+++ v2 (2026-07-14)
@@ -18,1480 +18,1432 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لطف خدا در اجازه دعا نمودن به بندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح دعای افتتاح ـ مجلس چهارم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">علامه حاج سید محمدحسين حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
+        <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinFarsi++"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أعوذُ باللَه من الشّیطان الرّجیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسم اللَه الرّحمن الرّحیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و صلّی اللَه علیٰ محمّدٍ و آله الطّاهرین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لعنةُ اللَه علیٰ أعدائهم أجمعین مِن الآنَ إلیٰ قیامِ یوم الدّین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinArabi++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و أیقَنتُ أنّکَ أنتَ أرحَمُ الرّاحمینَ فی مَوضعِ العفوِ و الرَّحمة، و أشَدُّ المُعاقِبینَ فی مَوضعِ النَّکالِ و النَّقِمة، و أعظَمُ المُتَجَبِّرینَ فی مَوضعِ الکِبریاءِ و العَظَمة.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«من یقین دارم که تو دارای رحمت و منّت هستی در موضع عفو و رحمت، و معاقب هستی در موضع انتقام و پاداش، و جبّار و عظیم هستی در جایی که با کبریائیّت و سلطنت و عظمت و بزرگواریِ تو برخورد و مبارزه می‌شود.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پروردگارا، وقتی تو را به این صفات یاد کردم و حمد و ثنای تو را بر اساس این صفات جمال و جلالت ذکر کردم، حال از تو تقاضاهایی دارم:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholArabiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَهمَّ أذِنتَ لی فی دُعائِکَ و مَسألتِکَ؛ فَاسمَعْ یا سَمیعُ مِدحَتی، و أجِبْ یا رَحیمُ دَعوَتی، و أقِلْ یا غَفورُ عَثرَتی! فکَمْ یا إلَهی مِن کُربةٍ قد فَرَّجتَها، و هُمومٍ قد کَشفتَها، و عَثرةٍ قد أقَلتَها، و رحمةٍ قد نَشرتَها، و حلقةِ بلاءٍ قد فَکَکتَها!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«خداوندا! تو به من اذن دادی که تو را بخوانم و از تو سؤال و خواهش کنم. حال که به من اذن دادی؛ پس ای خدای شنوا، بشنو این مدحی که از تو می‌کنم! و ای پروردگار رحیم و مهربان، اجابت کن و ردّ مکن دعایی را که می‌کنم و تو را می‌خوانم! و ای پروردگار آمرزنده، در گذر از گناه و لغزش من!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گناهانی از من سر زده، و خطرات و لغزش‌هایی برای من پیدا شده، و گرفتاری‌ها و غمومی مرا احاطه کرده، و بلاهایی از هر طرف مرا در پوشش خود گرفته است که تو به رحمتِ رحیمیّتت مرا شامل شدی، و از همۀ گناهانم گذشتی، و مرا از همۀ خطرات و لغزش‌ها نجات دادی، و دست مرا در آن نقاط سخت و خطرناک گرفتی!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس برای تو یک امر بدیع و بی‌سابقه نیست؛ کارِ تو این است! و چون رویّه و روش تو این است، از تو تقاضا می‌کنم که این تقاضای مرا هم بپذیری و این مدح مرا قبول کنی و این چیزهایی را که از تو می‌خواهم به منصّۀ اجابت برسانی!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لطف خدا در اجازۀ دعا نمودن به بندگان</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اللَهمّ أذِنتَ لی فی دُعائِکَ و مَسألتِکَ؛ «تو به من اذن دادی که بیایم و از تو بخواهم!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر خدا اذن نداده بود چه می‌شد؟ انسان اجازۀ دعا نداشت؛ او بنده است و خدا مولا است، و این مولا به این بنده اجازه نمی‌دهد که: تو بیا و عرض حاجت به آستان مقدّس ما بیاور! بلکه خودت باش و خودت و انانیّت و نفس خودت! هیچ راهی به ما نداری؛ تو بندۀ ما هستی و ما مولا، بنده را با مولا چه کار؟! خاک را با خورشید چه کار؟! </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«أینَ التّرابُ و رَبُّ الأربابِ؟!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ما را از خاک ـ پست‌ترین چیز ـ آفریدی؛ و تو هم ربُّ الأربابی، از همۀ ارباب‌ها بالاتر و از همۀ پروردگارها پرورنده‌تر هستی، و ربوبیّتت از همۀ رَب‌ها شدیدتر و بیشتر و عظیم‌تر است. بنابراین اگر به ما اذن نمی‌دادی، این عین واقع بود؛ نه اینکه اذنی که ما داریم تا دعایی و مسئلتی از تو کنیم، حقّی است برای ما! نه، هیچ حقّی نیست! بلکه فقط مرحمت و لطف تو است که این اذن را به ما دادی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اذن تکوینی و تشریعی خداوند به بندگانش برای دعا نمودن در هر زمان و شرایطی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و اذن تو در دو مرحله است: یکی در مرحلۀ تکوین، و یکی هم در مرحلۀ تشریع؛ که هر وقت دلتان می‌خواهد، بگویید: یا اللَه! زمان و مکانی برایش قرار ندادی، کیفیّت و وضعیّت و موقعیّت خاصّی برایش قرار ندادی.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">انسان نصف‌شب خدا را مخاطب قرار می‌دهد و می‌گوید: یا اللَه! در روز می‌گوید: یا اللَه! وقت خاصّی ندارد. در حرکت می‌گوید: یا اللَه! در سکون می‌گوید: یا اللَه! در مشهد می‌گوید: یا اللَه! در طهران می‌گوید: یا اللَه! در مکّه می‌گوید: یا اللَه! در افغانستان می‌گوید: یا اللَه! در طیّاره می‌گوید: یا اللَه! در کشتی می‌گوید: یا اللَه! در هر جایی، مغرب یا مشرق می‌گوید: یا اللَه!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عجیب این است که خدا به ما اذن داده که هرجا بگوییم و او هم هر وقت که بگوییم، می‌شنود! این، عجب رادار و عجب تلگراف و عجب بی‌سیمی است که هر وقت و هرجا و از هر گوشه بگوییم: یا اللَه! او فوراً می‌شنود و بله هم می‌گوید!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و این نه فقط اختصاص به ما‌‌‌‌‌‌‌ دارد، بلکه برای همۀ افراد است؛ نه فقط همۀ افراد، بلکه همۀ حیوانات و جنّ و انس و ملک و ماهی‌های زیر دریا و پرندگان فراز آسمان. اینها همه در اصلِ وجود و سرّشان به پروردگار متّصل‌اند، و در حدود إنّیّات و ماهیّات خود، می‌خواهند و تقاضا می‌کنند؛ و او هم إفاضۀ وجود می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس اذن هم در مرحلۀ تشریع است و هم در مرحلۀ تکوین. امّا در مرحلۀ تشریع، به ما اجازه داده است که همیشه بگوییم: یا اللَه! و همیشه نماز بخوانیم، و نماز اختصاص به زمان خاصّی ندارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استحباب أکید نمازهای نافله</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آن نماز واجبی که انسان می‌خواند، برای اقلّ مأمومین و اضعف مأمومین است. در روایت داریم که رسول اللَه صلّی اللَه علیه و آله و سلّم فرمود: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این هفده رکعتی را که خدا واجب کرد به خاطر ضعفاء و اضعف مأمومین است.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چون از زن و مرد و ضعیف و قوی دیگر کسی نیست که از عهدۀ این هفده رکعت برنیاید، و همه برمی‌آیند؛ لذا واجب شد. امّا برای کسانی که می‌توانند راه را بیشتر طی کنند، مستحبّ مؤکّد است که نوافل را بجا بیاورند و باید دو برابر این مقدار نوافل بخوانند.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و نوافل هم خیلی مهم است؛ مکتوبه است، یعنی نوشته شده است! مثل: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿يَـٰٓأَيُّهَا ٱلَّذِينَ ءَامَنُواْ كُتِبَ عَلَيۡكُمُ ٱلصِّيَامُ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="VasatChinFarsi++"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿كُتِبَ عَلَيۡكُمۡ ... ٱلۡوَصِيَّةُ﴾ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. اینها را می‌گویند: نوافل مکتوبه یعنی نوشته شده، باید بجا بیاوری!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روایتی بسیار مهم از حضرت صادق علیه السّلام راجع به نمازهای نافله</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">روایتی داریم از حضرت صادق علیه السّلام که:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شخصی می‌گوید: یا بن رسول اللَه! نوافلی که باید بجا بیاورم هیچ، نوافلی هم از من فوت شده، چه کار کنم؟ حضرت فرمودند: «باید قضا کنی!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دو مرتبه گفت: زیاد است، من نمی‌توانم قضا کنم، چه کار کنم؟ حضرت فرمودند: «قضا کن!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">باز گفت: چه کار کنم؟ حضرت فرمودند: «باید قضا کنی!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفت: حالا اگر قضا نکنم، تصدّق کنم و کفّاره بدهم؟ حضرت فرمودند: «بده!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لذا مؤمنین و آن افرادی که اهل مراقبه هستند اصلاً بین نماز واجب و نافلۀ مکتوبه تفاوت نمی‌گذارند، و همۀ این پنجاه و یک رکعت جزء نمازهایی است که به‌طور وظیفه بجا می‌آورند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکمت عدم وجوب نمازهای نافله</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">خب خداوند این را به عنوان مستحب قرار داد، امّا چرا واجب نکرد؟ چون اگر واجب می‌کرد که نمی‌شد؛ آخر او پیغمبر رحمةٌ للعالمین است، و تکلیف او هم بر اساس حکمت است، و شریعت او هم شریعت سمحۀ سهله، یعنی آسان است. آن‌وقت اگر پنجاه و یک رکعت را بر همه واجب کند؛ آن دختری که تازه بالغ می‌شود و آن پیرمرد ضعیف و رنجور و آن مریض باید پنجاه و یک رکعت نماز بخوانند! نه اینکه غیر ممکن است، اگر غیر ممکن باشد و متعذّر باشد که به او تکلیف نمی‌شود، بلکه متعسّر و مشکل است؛ ولی این تکلیف مشکل هم برداشته شد:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholArabiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">و أیقَنتُ أنّکَ أنتَ أرحَمُ الرّاحمینَ فی مَوضعِ العفوِ و الرَّحمة، و أشَدُّ المُعاقِبینَ فی مَوضعِ النَّکالِ و النَّقِمة، و أعظَمُ المُتَجَبِّرینَ فی مَوضعِ الکِبریاءِ و العَظَمة.</w:t>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿رَبَّنَا لَا تُؤَاخِذۡنَآ إِن نَّسِينَآ أَوۡ أَخۡطَأۡنَا رَبَّنَا وَلَا تَحۡمِلۡ عَلَيۡنَآ إِصۡرٗا كَمَا حَمَلۡتَهُۥ عَلَى ٱلَّذِينَ مِن قَبۡلِنَا رَبَّنَا وَلَا تُحَمِّلۡنَا مَا لَا طَاقَةَ لَنَا بِهِۦ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«من یقین دارم که تو دارای رحمت و منّت هستی در موضع عفو و رحمت، و معاقب هستی در موضع انتقام و پاداش، و جبّار و عظیم هستی در جایی که با کبریائیّت و سلطنت و عظمت و بزرگواریِ تو برخورد و مبارزه می‌شود.»</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این دعایی است که رسول خدا صلّی اللَه ع‍لیه و آله و سلّم در شب معراج کرد و پذیرفته شد و این نمازهای مستحبّی، مستحبّ شد؛ و الاّ اگر پیغمبر تقاضا نمی‌کرد، واجب می‌بود.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مصادیقی از تکالیف بسیار سخت شرایع سابق</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پروردگارا، وقتی تو را به این صفات یاد کردم و حمد و ثنای تو را بر اساس این صفات جمال و جلالت ذکر کردم، حال از تو تقاضاهایی دارم:</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">اللَهمَّ أذِنتَ لی فی دُعائِکَ و مَسألتِکَ؛ فَاسمَعْ یا سَمیعُ مِدحَتی، و أجِبْ یا رَحیمُ دَعوَتی، و أقِلْ یا غَفورُ عَثرَتی! فکَمْ یا إلَهی مِن کُربةٍ قد فَرَّجتَها، و هُمومٍ قد کَشفتَها، و عَثرةٍ قد أقَلتَها، و رحمةٍ قد نَشرتَها، و حلقةِ بلاءٍ قد فَکَکتَها!</w:t>
+        <w:t xml:space="preserve">کما اینکه برای اُمَم سالفه، تکالیف سخت‌تری از این تکالیفی که ما داریم، بود. مثلاً در میان قوم موسی بعد از اینکه دیگر گوساله‌پرست شدند و حضرت موسی از کوه طور آمد، خداوند برای کفّارۀ گناه آنها و برای قبولی توبۀ آنها نگفت که: بایستید رو به قبله و رو به بیت‌المقدس و دعا کنید تا خداوند شما را بیامرزد؛ گفت: «شمشیرها را برهنه کنید و به جان همدیگر بیفتید و خودتان را بکشید!» با این گناهی که شما انجام دادید دیگر باید خودتان را بکشید و نفْستان را نابود کنید! امر پروردگار است! و توبه در صورتی قبول می‌شود که همدیگر را بکشید. هفتاد هزار نفر در یک صحرای بی‌پایان با شمشیرها به جان همدیگر افتادند، این او را می‌کشت، او این را می‌کشت، ضجّه و ناله و گریه؛ تا اینکه توبۀ‌شان قبول شد و تکلیف برداشته شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">«خداوندا! تو به من اذن دادی که تو را بخوانم و از تو سؤال و خواهش کنم. حال که به من اذن دادی؛ پس ای خدای شنوا، بشنو این مدحی که از تو </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیۀ قرآن در سورۀ بقره است: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿فَتُوبُوٓاْ إِلَىٰ بَارِئِكُمۡ فَٱقۡتُلُوٓاْ أَنفُسَكُمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> امّا برای ما چنین کاری نکرده و هم‌چنین تکلیفی هم نکرده است که اگر شما فلان گناه را کردید حتماً بایستی خودتان را بکشید! اینها همه به برکات نفس نفیس رسول خدا است که بر امّت تخفیف کرده است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سیره و ممشای رسول خدا در برداشتن حرَج و سختی از احکام</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در سفر حجّة‌الوداع که رسول خدا برای حج آمد، هر کس هر مسئله‌ای از پیغمبر سؤال می‌کرد: اینجا اشتباه کردم، آنجا اشتباه کردم، اینجا چه‌کار کردم؛ حضرت می‌فرمود: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إمضِ و لا حَرَج؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حرجی نیست!»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">الآن فقها خیلی اشتباهات مهمی می‌کنند و خیلی دستورات اشتباهی می‌دهند! مثلاً این وقوف در عرفاتی که می‌گویند: حتماً بایستی به این کیفیّت باشد! اوّل که این‌طور نبود، اوّل واجب بود که از ظهر بمانند تا به غروب. بعد بعضی‌ها ظهر نرسیدند، و یک ساعت به غروب ـ مسمّای وقوف ـ رسیدند؛ حضرت فرمودند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و لا حَرَج!» </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بعضی از ظهر تا غروب نرسیدند و شب آمدند و فقط مشعر را درک کردند، از رسول اللَه سؤال کردند؛ فرمودند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لا حَرَج!»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اینها همه لا حرج‌هایی است که رسول خدا فرموده است. و الاّ اگر تکلیف بود، کسی که از اوّل ظهر به عرفات نمی‌رسید و حتّی پنج دقیقه دیرتر می‌رسید، حجّش باطل بود و باید دو‌ مرتبه به حج می‌آمد؛ یا اینکه اگر اضطراری یا اختیاری، مسمّای وقوف را در روز درک نمی‌کرد و شب به مشعر می‌رسید و آن را درک می‌کرد، باید می‌گفتیم: باطل است! و إلیٰ ما‌شاء‌اللَه مسائلی در باب صلات و زکات و حجّ و صوم و اینها داریم که مدام می‌فرمودند: عیب ندارد! عیب ندارد! عیب ندارد! اگر خدا می‌گفت: «همه عیب دارد!» چه کسی می‌توانست حرکت کند؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعمت بزرگ دین آسان و سهل، حاصل زحمات و مرارت کشیدن‌های رسول خدا</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">می‌کنم! و ای پروردگار رحیم و مهربان، اجابت کن و ردّ مکن دعایی را که می‌کنم و تو را می‌خوانم! و ای پروردگار آمرزنده، در گذر از گناه و لغزش من!</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پس رسول خدا ما را از یک راه روشن و مستقیم حرکت می‌دهد و خودش مدام آشغال‌ها را جمع می‌کند، خار و خاشاک‌ها را جمع می‌کند، و مدام راه را نشان می‌دهد و مدام خودش عرق می‌ریزد، و در شب معراج و در نیمه‌های شب دعا می‌کند و نمازهای طولانی می‌خواند و مرارت‌ها می‌کشد؛ برای اینکه راه را برای ما روشن کند. یک دین سهلِ سمحه به دست ما داده و ما قدرش را نمی‌دانیم، آن‌وقت منّت گردن او می‌گذاریم که ما مسلمانیم و ما شیعه هستیم و چنین و چنان! و چه نعمت بزرگی است همین آسان بودن!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">رضوان خدا در نماز اوّل وقت، و غفران و گذشت خدا از نماز آخر وقت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نماز در اوّل وقت واجب است؛ «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">أوّلُ الوقت رضوانُ اللَه، و آخِرُ الوقت غفرانُ اللَه!»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کسی که نمازش را دیر بخواند و آخر وقت بخواند، کأنّه گناهی انجام داده و باید نماز را به‌عنوان غفران و گذشتی که پروردگار از او می‌کند، بجا بیاورد؛ نماز آخر وقت و نمازی که از وقت بگذرد، رضوان نیست. ولی او نیامد این را واجب کند؛ گفت: حالا اگر باز هم نتوانستی، آخر وقت بخوان! یک بهره‌ای ببر دیگر! سفره افتاده و صاحب منزل هم تمام افراد را دعوت کرده است، و باید اینها از اوّل سفره بیایند و از همۀ غذاها بخورند و سیر بشوند و اشباع بشوند. حالا یکی تنبلی می‌کند و دیر می‌آید و آخر سر مثلاً به ته‌دیگش یا به نان و پنیر و یا به نان و سرکه‌اش می‌رسد؛ او می‌گوید: باز هم بیا و بخور! حالا که سفره افتاده است، تو هم نا امید برنگرد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افرادی که در نماز کوتاهی می‌کنند و در اوّل وقت نمی‌خوانند و به بعد می‌اندازند، اینها همین است! اینها از آن مطالب درجه اوّل بهره نمی‌برند؛ این حکم غفران بر آنها دارد. حالا که تو می‌گویی من مسلمانم، باید از این سفره بخوری! هر کسی که اسلام می‌آورد و نماز می‌خواند، پیغمبر که او را با کشتن و... تنبیه نمی‌کرد! بعضی‌ها کارهایی زشت می‌کردند و اصحاب می‌گفتند: «اجازه بده او را بکشیم!» حضرت می‌فرمودند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من مأمور نیستم؛ او نماز می‌خواند!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در مدینه سه نفر بودند که اینها جزء مُخَنَّثینِ معروف بودند. یکی از اینها در چادر و در نزدیکی پیغمبر مطالبی را از یک زن به مردی گفت که: شما وقتی طائف را گرفتید، حتماً بروید سراغ آن دختر و او را بگیرید! او قد و بالایش چنین است، مویش چنان است! و تمام جزئیّات بدنش را شرح داد. حضرت اوقاتشان خیلی تلخ شد و گفتند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">عجیب! عجیب! این خبیث عجب حرف‌های بدی می‌زند!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» و او را از مدینه بیرون کردند و گفتند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برود بین مکّه و مدینه در یک جایی زندگی کند!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» و چون او غلام و برده بود، و مردیّ نداشت؛ فلذا حضرت فرمود: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اصلاً او خطر است! اگر او در بین زنان عبدالمطّلب بیاید خطر است! این مرد خبیث است!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="RevayatFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هرچه اصحاب ‌گفتند: آقا اجازه بدهید اصلاً او را بکشیم! فرمودند: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من مأمور نیستم او را بکشم.»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">گناهانی از من سر زده، و خطرات و لغزش‌هایی برای من پیدا شده، و گرفتاری‌ها و غمومی مرا احاطه کرده، و بلاهایی از هر طرف مرا در پوشش خود گرفته است که تو به رحمتِ رحیمیّتت مرا شامل شدی، و از همۀ گناهانم گذشتی، و مرا از همۀ خطرات و لغزش‌ها نجات دادی، و دست مرا در آن نقاط سخت و خطرناک گرفتی!»</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پیغمبر این‌طور بودند که در مجازات به حداقل اکتفا می‌کردند. حالا که این مرد این‌طور است، برود در یک ناحیۀ دوری زندگی کند که جامعه از وجود او خراب و کثیف نشود، و زن‌ها و مردها مبتلا به افکار باطل او نشوند؛ و در عین حال چون نماز هم می‌خواند، محترم است و ما هم اجازۀ کشتن او را نداریم. این می‌شود یک شریعت سمحۀ سهله.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نعمت بزرگ اسلام در اجازۀ برقراری ارتباط با خدا در هر زمانی و مکانی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">پس برای تو یک امر بدیع و بی‌سابقه نیست؛ کارِ تو این است! و چون رویّه و روش تو این است، از تو تقاضا می‌کنم که این تقاضای مرا هم بپذیری و این مدح مرا قبول کنی و این چیزهایی را که از تو می‌خواهم به منصّۀ اجابت برسانی!</w:t>
+        <w:t xml:space="preserve">این خیلی نعمت بزرگی است که خدا به انسان اجازه داده که همیشه با او صحبت کند! امّا اگر بنا بود که نماز ما هم یک وقت خاصّی داشته باشد، باید مثلاً مانند نصاریٰ در روزهای یک‌شنبه، آن هم فقط در کلیسا نماز می‌خواندیم. نصاریٰ نمی‌توانند در خارج از کلیسا نماز بخوانند و نمازشان باطل است؛ روز شنبه هم نمازشان باطل است؛ اصلاً عبادت ندارند! عبادتشان فقط روز یک‌شنبه و آن هم در خصوص کلیسا و آن هم همان عبادتی که رو به مشرق می‌ایستند و جملاتی می‌گویند به نام خدایان سه‌گانه: أب و ابن و روح‌القدُس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">لطف خدا در اجازۀ دعا نمودن به بندگان</w:t>
+        <w:t xml:space="preserve">تعالیم اسلام به استمداد از اسماء حسنای الهی برای رفع هر مشکل و گرفتاری</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اللَهمّ أذِنتَ لی فی دُعائِکَ و مَسألتِکَ؛ «تو به من اذن دادی که بیایم و از تو بخواهم!»</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">اگر خدا اذن نداده بود چه می‌شد؟ انسان اجازۀ دعا نداشت؛ او بنده است و خدا مولا است، و این مولا به این بنده اجازه نمی‌دهد که: تو بیا و عرض حاجت به آستان مقدّس ما بیاور! بلکه خودت باش و خودت و انانیّت و نفس خودت! هیچ راهی به ما نداری؛ تو بندۀ ما هستی و ما مولا، بنده را با مولا چه کار؟! خاک را با خورشید چه کار؟! </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">«أینَ التّرابُ و رَبُّ الأربابِ؟!»</w:t>
+        <w:t xml:space="preserve">علاّمه طباطبائی فرمودند:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">من به هانری کُربن فرانسوی گفتم: آخر این نصاریٰ که عبادت را در کلیسا و در وقت خاص مقیّد کرده‌اند، این بستن راه بشر به سوی پروردگار است. هر بنده‌ای در هر وقت می‌‌خواهد با خدا خلوت کند، مناجات کند، نماز بخواند و دعا کند؛ حال بگوییم که: صبر کن روز یک‌شنبه بیاید، بعد برو در کلیسا دعا کن! او الآن می‌خواهد با خدا خلوت کند. این نقص در دین شما نیست؟!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفت: «چرا! نقص است، و من به نقص معترفم.»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NaghlegholFarsiMatn++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">گفتم: در اسلام خداوند اسماء حسنایی دارد:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَلِلَّهِ ٱلۡأَسۡمَآءُ ٱلۡحُسۡنَىٰ فَٱدۡعُوهُ بِهَاۖ ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">اذن تکوینی و تشریعی خداوند به بندگانش برای دعا نمودن در هر زمان و شرایطی</w:t>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گرفتاری داری، بگو: «ای خدای رحمان!» دشمن آمده بالای سرت و می‌خواهد تو را بکشد، بگو: «ای خدای منتقم، بیا و شرّ دشمن را از سر من بردار!» عاجزی، بگو: «ای خدای قادر، به من قدرت بده!» جاهلی، بگو: «ای خدای علیم!» اینها همه اسماء خدا است دیگر!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NaghlegholFarsiMatn++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...990 lines deleted...]
-        <w:t xml:space="preserve">رحیم دارند و نه سوای آن. حالا باز هم یهودی‌ها یک رحمان و رحیمی دارند که شما در بعضی از دعاهایشان هم خوانده‌اید،</w:t>
+        <w:t xml:space="preserve">ما با این أسماءِ خدا، در هر گرفتاری خدا را می‌خوانیم؛ امّا نصاریٰ أسماء ندارند، فقط أب و ابن و روح‌القدس، سه‌تا خدا دارند، پدر و پسر و جبرائیل، همین! دیگر نه علیم دارند، نه حکیم دارند، نه رحمان دارند، نه رحیم دارند و نه سوای آن. حالا باز هم یهودی‌ها یک رحمان و رحیمی دارند که شما در بعضی از دعاهایشان هم خوانده‌اید،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولی نصاریٰ هیچی! حالا اگر کسی بخواهد به خدا بگوید: بیا به من آب بده! چه بگوید؟ خدای آب‌دهنده نیست، خدای شنوا نیست، خدای علیم نیست! هیچ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">هانری کربن: «در وقت مناجات با خدا </w:t>
@@ -3365,61 +3317,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="28" name="_x0000_i0044" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="16" name="_x0000_i0016" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0044" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0016" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>