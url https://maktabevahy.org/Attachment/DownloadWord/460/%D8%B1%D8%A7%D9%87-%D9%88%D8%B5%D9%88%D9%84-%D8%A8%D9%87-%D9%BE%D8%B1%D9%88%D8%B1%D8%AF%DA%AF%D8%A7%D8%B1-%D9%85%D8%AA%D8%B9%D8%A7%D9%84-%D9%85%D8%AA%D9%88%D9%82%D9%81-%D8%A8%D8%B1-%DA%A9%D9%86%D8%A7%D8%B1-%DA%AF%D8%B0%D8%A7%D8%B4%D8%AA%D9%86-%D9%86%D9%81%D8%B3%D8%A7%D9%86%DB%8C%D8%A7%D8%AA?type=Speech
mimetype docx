--- v0 (2025-10-07)
+++ v1 (2026-05-06)
@@ -13,67 +13,193 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جلسه٢٤٠ - راه وصول به پروردگار متعال متوقف بر کنار گذاشتن نفسانیات</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هوالعلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">راه وصول به پروردگار متعال متوقف بر کنار گذاشتن نفسانیات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شرح حدیث عنوان بصری ـ فراگیری علم از علما ـ جلسه 240</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بیانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیة الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس الله سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
@@ -128,227 +254,236 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و علی آله الطّیّبین الطّاهرین و اللعنة علی أعدائهم أجمعین</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">«و امّا اللَواتِى فِى العِلمِ: فَاسْألِ العُلَمَاءَ ما جَهِلتَ، و إيّاکَ أن تَسألَهُم تَعَنُّتاً و تَجرِبَةً؛ و إيّاک أن تَعمَلَ بِرَأْيِکَ شَيئاً، و خُذ بِالاحْتِياطِ فِى جَمِيعِ ما تَجِدُ إلَيهِ سَبِيلا؛ واهْرُب‌ مِنَ الفُتيا هَرَبَکَ مِنَ الاسَدِ، و لا تَجعَل رَقَبَتَکَ لِلنّاسِ جِسراً»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ای «عنوان» آنچه که دربارۀ علم باید به تو بگویم این است: آنچه را که نمی‌دانی از اهل علم و معرفتش سؤال کن، وقتی چیزی را نمی‌دانی از پیش خود کاری انجام نده، و هیچگاه این سؤالت از باب تحقیر آنها و پایین‌آوردن موقعیت آنها و آزمایش آنها نباشد که بخواهی آنها را آزمایش کنید و امتحان کنید و به‌واسطۀ این آزمایش و امتحان و تجربه فخر بفروشید، و هیچگاه به رأی و اندیشۀ خودت عمل نکن ـ قطعاً مورد حضرت این است که آن رأی و اندیشه‌ای که منطبق بر موازین و تحقیق نباشد و إلاّ اگر آن رأی براساس علم و یقین و منطبق بر موازین علمی و مبانی یقینی باشد این بسیار کار پسندیده‌ای هم است ـ و تا جایی که می‌توانی در امورت احتیاط کن. واقعاً فقرات عجیبی است. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و خُذ بِالاحْتِياطِ فِى جَمِيعِ ما تَجِدُ إلَيهِ سَبِيلًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ به همین یک کلام اگر ما عمل می‌کردیم و عمل بکنیم چه خواهد شد؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">واهْرُب‌ مِنَ الفُتيا هَرَبَکَ مِنَ الاسَدِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ همانگونه که از شیر فرار می‌کنی این‌گونه از فتوا دادن بین مردم فرار کن و نیا بین مردم فتوا بده. البته اینها هر کدام بحث‌های مفصل خودش را دارد و ما تا جایی که خدا توفیق بدهد با این بضاعت ناقص ما بتوانیم اینها را تا حدودی روشن کنیم. که امام صادق علیه السّلام چه دیدند در مسئله فتوا که با این تعبیر «عنوان» را زنهار می‌دارند؟ که خودت را در دست مردم قرار نده. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک وقتی انسان یک رأیی دارد، یک نظری دارد، مجتهدی است ـ برای مجتهد مسلماً تقلید حرام است ـ و به یک رأی و نظری می‌رسد و واجب است که بر طبق آن عمل کند. دستور هم است و این اشکال ندارد. اگر شخصی از او سؤال بکند می‌گوید که رأی من این است می‌خواهی عمل کن و یا عمل نکن، مجبورت نمی‌کنم که بیایی از این نظر من تقلید کنید. یک وقتی می‌آید و به مردم می‌گوید بیایید از رأی من عمل کنید! این دومی مورد نظر است نه اولی، و إلاّ هر مجتهدی جایز نیست که بخواهد غیر از رأی خود را بیان کند. چرا؟ چون رأی دیگری در نزد او باطل است و او شرعاً نمی‌تواند یک رأی و حکم باطل را بیان کند. البته همان‌طور که عرض کردم این مطلب مباحث خودش را دارد و مباحث فنّی هم هست، ولی حضرت در اظهار فتوا ... یعنی فرض کنید یک شخصی ابلاغیه، نامه یا بیانیه‌ای بدهد که نظر من این است، ایها الناس! بیایید به این رساله‌ای که نوشتم عمل بکنید! إن شاءاللَه مجزی است...!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لا تَجعَل رَقَبَتَکَ لِلنّاسِ جِسرًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ هیچگاه گردن خودت را برای حرکت مردم جسر قرار نداده که مردم بیایند و سوار تو بشوند و بعد به آمالشان برسند و از تو کمک بگیرند و تو را واسطه قرار بدهند برای اینکه به آن اهداف غیر شرعی برسند. مثل چی؟ ابن زیاد می‌آید شریح قاضی را می‌خواند برای اینکه فتوا بدهد بر اینکه حسین‌بن‌علی از دین و شریعت جدش خارج شده است و دفع او واجب است. خب چقدر گیرت آمد جناب شریح؟ یک کیسه طلا، با این یک کیسه طلا می‌آیی امضاء می‌کنی که دفع حسین‌بن‌علی واجب است و به‌واسطه این عمل تو افراد می‌آیند تجهیز جیوش می‌کنند، لشکر فراهم می‌کنند و حرکت به سوی کربلا می‌کنند و آن بساط و مسائل را به‌وجود می‌آورند. کی به اهدافش رسیده است؟ ابن زیاد رسیده است و یزید و عمرسعد رسید - البته عمر سعد که نرسید و بدبخت شد - اینها رسیدند به آن هدفشان. پس از روی او عبور کردند و از او گذشتند و از او وسیله و آلت برای آن اهداف خودشان قرار دادند و بدبختی و لعن و وزر و وبال آخرت نصیب شریح می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">و لا تَجعَل رَقَبَتَکَ لِلنّاسِ جِسرًا</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ گردن خودت را جسر قرار نده، پل قرار نده و حواست جمع باشد که نیایند از تو بدبخت کولی بگیرند، کولی بگیرند برای اینکه خودشان را به آن آمالشان و اهدافشان برسانند. همین‌طوری که نمی‌رسد انسان، مقدمات و وسایل و اسباب و وسائط می‌خواهد، یک عده‌ای باید باشند دور آدم را بگیرند، سلام و صلوات بفرستید، در روزنامه چاپ کند... اینها وسائط است دیگر و إلاّ مسئله‌ای اتفاق نمی‌افتد. این وسط کی در اینجا باعث و بانی برای این مطلب شده است؟ همین کسانی که... بله! إن شاءاللَه راجع به این مطالب بعداً صحبت خواهد شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صحبت ما دربارۀ مسئلۀ علم بود که امام صادق علیه السلام می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَاسْألِ العُلَمَاءَ ما جَهِلتَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ هرچه را که نمی‌دانی اقدام نکن و توقف کن و برو از عالمش سؤال کن و برو از عالم بپرس تا آنکه به مرتبۀ علم برسی. در جلسه گذشته ـ اگر نظر شریف رفقا و دوستان باشد ـ عرض کردم در اینجا دو سه تا مسئله مهم هست که فعلا به آن اولی می‌پردازیم. مسئله مهمی که حضرت در اینجا اشاره می‌کنند می‌فرمایند </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَاسْألِ العُلَمَاءَ ما جَهِلتَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">، این عالم چه عالمی است؟ از کدام عالم باید سؤال کرد؟ پیش کدام عالم باید رفت؟ هرکسی که انسان می‌بیند که ظاهری دارد آیا این عالم است؟ هرکسی که مدعی بشود و ادعایی بکند آیا عالم است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک وقتی ما با خودمان شوخی داریم، ولی امام صادق شوخی ندارد و مزاح نمی‌کند، حضرت مطلب را واقع می‌گوید. می‌گوید: اگر می‌خواهی بدبخت باشی دیگر چرا روایت عنوان را می‌خواهی بخوانی؟! برو هر کاری می‌خواهی بکنی بکن، هرچه و با هر کیفیتی و به هر قسمی باش. إن‌شاءاللَه درست است! و إن‌شاءاللَه گربه است و سینه‌اش گرفته است! با این چیزها می‌شود مطلب را گذراند. ولی یک وقتی نه! صحبت در این است که تو «عنوان» آمدی پیش من و من نمی‌خواهم بدبخت بشوی.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">یک وقتی من در مشهد خدمت مرحوم آقا بودیم، یک شخصی از شاگردان ایشان که تقریباً جنبۀ تمرد پیدا کرده بود و دیگر ایشان مدتی به او توجهی نمی‌کردند و متمرد شده بود آمده بود مشهد خدمت ایشان و من نشسته بودم، آمده بود که ببیند مسئله چیست؟ البته می‌دانست مسئله چیست! همه ما می‌دانیم مسئله چیست! همه ما می‌دانیم مشکل ما کجاست! هر کسی به حد و اندازه درک و به اندازه فهمش می‌داند. واللَه می‌داند، قسم بخورم که همه ما می‌دانیم؟ مهم این است که آیا در مقام عمل هم نسبت به این علم پایبند هستیم یا نه؟ در آن مجلس</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> روز میلاد امام عسکری علیه السّلام آن روایت حضرت را عرض کردم که وقتی از آن حضرت راجع به علمای نصاری و یهود و راجع به علمای مسلمین سؤال می‌کند که چه فرقی بین آنهاست، حضرت می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">لَا جَرَمَ أَنَّ مَنْ عَلِمَ اللَه مِنْ قَلْبِهِ مِنْ هَؤُلآء الْقَوْمِ أَنَّهُ لَا يُرِيدُ إلَّا صِيَانَةَ دِينِهِ‌ وَ تَعْظِيمَ وَلِيِّهِ، لَمْ يَتْرُکْهُ فِى يَدِ هَذَا الْمُتَلَبِّسِ الْکَافِرِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> اگر خداوند از قلب شخصی اطلاع پیدا کند که می‌خواهد دنبال واقع برود، نمی‌خواهد در این دنیا سر خودش را گرم کند، نمی‌خواهد همین‌طوری مثل خر عصاری بچرخد و صبح را به شب و شب را به روز بیاورد و به هر کیفیتی و به هر قسمی و سرش را مانند کبک زیر برف کند، نه! می‌خواهد مسئله را پیگیری کند، می‌داند که دیگر فرصت تمام است، می‌داند که خداوند دو بار عمر به او نداده است و یک عمر به او داده است و آن عمر هم دارد تمام می‌شود و هیچ تضمینی هم برای بقای انسان نیست. کسی در اینجا تضمین گرفته است که تا فردا زنده بماند؟ دستش را بلند کند. از من و بقیه، نه! ابدا ابدا. هیچ‌کس از ناحیۀ حضرت عزرائیل تضمین نگرفته است که تا فردا بخواهد زنده بماند. اگر خدا بداند کسی این مسئله را دارد ...</w:t>
       </w:r>
@@ -362,50 +497,51 @@
         </w:rPr>
         <w:t xml:space="preserve">الان در راه که می‌آمدیم خدمت آقای دکتر می‌گفتم که آقا همه قضیه برگشت به نفس است، مسائل همه به نفس مربوط است، نه به علم است، نه به اطلاعات است، نه به عقل است، نه به فکر است، نه به انتساب است، همه‌اش به نفس برمی‌گردد، اگر این نفس در کار باشد پیامبر هم بیاید حرف پیامبر را هم نمی‌پذیرد. چرا؟ چون پای نفس در کار است. اگر پای نفس در کار نباشد در پنج دقیقه همه چیز حل می‌شود، اگر نفس در کار نباشد. بریم به داد نفس خود برسیم، اوّل برویم آن را حل کنیم و آن هم بالاخره با توسل [حل می‌شود]: خدایا خودت که ضعف و نقایص ما را می‌دانی، اوضاع ما را که می‌دانی، خودت ما را خلق کردی و این‌طور درست کردی، پس خودت هم بیا دست ما را بگیر... وقتی قضیه نفس درست شد حالا هرچه می‌خواهی بگو، دیگر مشکل نداریم، وقتی قضیه نفس درست بشود دیگر مشکلی نیست، دیگر مطلبی نیست، دیگر اشکالی ندارد، بالا و پایین ندارد، دیگر این‌قدر مقاله نوشتن و این‌طرف و آن‌طرف پخش کردن ندارد، دیگر این‌قدر کتاب نوشتن و سخنرانی ندارد. چرا؟ چون هم این و هم آن هر دو می‌دانند مطلب چیست، دیگر چه می‌خواهد بنویسد؟ پس همۀ این مقاله نوشتن‌ها بخاطر این است که می‌خواهد پا روی حق بگذارد، از همان اوّل بسم اللَه آن پیدا است که دارد پا روی حق می‌گذارد، نیازی نیست تا آخرش انسان بخواند، چون خودش می‌داند که دارد دروغ می‌گوید، پس قضیه این نیست که این یا آن چه گفتند، قضیه این است که این داخل چه می‌گذرد، این نفس در چه موقعیت و در چه وضعیتی قرار دارد که حالا انسان بخواهد نسبت به او چه اقدامی انجام دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا این آقا آمده بود خدمت مرحوم آقا که: آقا من چه کردم که شما با من این‌گونه کردید؟ تو نمی‌دانی که چه کردی؟! تو پیغام‌هایی که آقا دادند به گوشت نرسیده است؟ و مخالفت‌هایی که کردی! خود من به تو پیغام [ایشان را] دادم، به گوشت نرسیده است؟ تو مخالفت نکردی؟ آقا به تو نگفتند این حرف را نزن و می‌زدی؟ به تو نگفتند این کار را نکن و کردی؟ حالا آمده‌ای می‌گویی من چه کردم؟ چیست؟ داری ملق و پشتک می‌زنی؟ جلوی قاضی ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">آن روایتی که عرض کردم را تمام کنم بعد سراغ این بیایم. امام عسکری علیه السّلام می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وَ لَکِنَّهُ يُقَيِّضُ لَهُ مُؤْمِنًا يَقِفُ بِهِ عَلَى الصَّوَابِ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ خدا وقتی این شخص را ببیند یک مؤمنی را سر راهش قرار می‌دهد. حالا هر کس که باشد، عمامه ای باشد یا بدون عمامه، پیرمرد نود ساله باشد یا جوان بیست و سه ساله، وقتی قرار است خدا دستگیری بکند دستگیری می‌کند، هیچ تفاوتی برای خدا ندارد. به ‌انحای وسایل: دارد می‌رود یک کیلو پرتقال بخرد یک‌دفعه می‌بیند در میوه فروشی یک جوانی هم آنجا ایستاده و نگاه می‌کند، می‌بیند چه جوان خوبی است، چقدر خوش سیما و چقدر ... سلام‌علیکم، احوال شما، به‌به!! آن هم با او سلام و علیک می‌کند، خدا آن را هم در دل او می‌اندازد، همان‌طور که در دل این می‌اندازد که جواب خوب بدهد و خوب برخورد کند. بعد یک‌دفعه در میان حرف‌ها آن جوان یک چیزی می‌گوید، عجب! این چه چیزی گفت؟ این چه مطلبی گفت؟ چرا من متوجه این نبودم؟ چرا تا به‌حال به این مطلب نرسیده بودم؟ حالا شصت سال سن دارد ولی آن جوان بیست و سه سال دارد، خدا می‌خواهد از زبان او یک مطلب برسد. می‌گوید دست از سرت برنمی‌دارم و باید بیایی باهم رفیق بشویم، خیال نکن، گیر افتادی. نگاه می‌کند می‌بیند عجب جوانی، عجب حرف‌ها و مطالبی می‌گوید، می‌آید و آن را می‌کِشد و به آن مطالب نگاه می‌کند حرف‌هایی‌که می‌زند با فطرتش این حرف‌ها می‌خواند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چرا مردم به سمت انبیاء گرایش پیدا می‌کردند؟ چون می‌دیدند حرف‌های انبیاء با فطرت آنها تناسب دارد. توجه کردید؟! شما اگر "خدا" بگویید اما در خدای شما غرض و مرض باشد مخاطب شما خواهد فهمید و به آن خدا روی نمی‌آورد و سراغ خدایی می‌رود که در آن غرض و مرض نباشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -426,50 +562,51 @@
         </w:rPr>
         <w:t xml:space="preserve">الان هم همین است؛ بنده الان خیلی مطالب [به نقل] از مرحوم آقا می‌شنوم ولی قبول نمی‌کنم، زیرا می‌بینم این با منطق من نمی‌خواند، می‌گویم این حرف ایشان نیست! می‌گویند: آقا ما شنیدیم! می‌گویم: هرچه! صد تا قسم هم روی حرفت بخورید... </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چندی پیش بود یک جا دیدم مرحوم آقا شیخ مهدی حائری ـ برادر مرحوم آقا شیخ مرتضی حائری ـ مرد فاضلی بود. ایشان در دوران مسائل بین مصدق و کاشانی جزء طرفداران مصدق بود و طرف مقابل را تخطئه می‌کرد. یک روز آقای کاشانی به یک مناسبتی که شخصی آمده بود، برای دیدن به منزل آشیخ مهدی حائری در طهران می‌آید، موقعی که خواست برود به ایشان رو می‌کند و می‌گوید: به تمام مقدسات عالم قسم که حق با من است. ایشان هم می‌گوید: به تمام مقدسات عالم قسم حق با مصدق است! حالا حق با کدام است؟ یا با هیچ‌کدام است، نه حق با این است و نه با آن. چرا؟ این بر اساس ذهنیات خودش در یک فضایی ‌است می‌گوید حق با من است، تازه می‌گوید به همۀ مقدسات عالم! آن هم می‌گوید به همۀ مقدسات عالم! من از تو که کم نمی‌آورم، حالا با این قسم غلاظ و شِداد چیزی اثبات نمی‌شود. ما همین‌طور هستیم، فوری به همۀ مقدسات قسم می‌خوریم! نه آقاجان! همۀ این حرف‌ها کشک است و همۀ قسم‌های ما کشک است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حضرت می‌فرمایند این شخص می‌آید و دست این را می‌گیرد </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَيَجْمَعُ اللَه لَهُ بِذَلِكَ خَيْرَ الدُّنْيَا وَ الآخِرَة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ به‌واسطۀ این دستگیری خدا خیر دنیا و آخرت را برای این فراهم می‌کند ـ حالا من از باب مثال یک جوان بیست ساله را مثال زدم ولی افرادی که خداوند توفیق مصاحبت با آنها را برای انسان فراهم می‌کند ممکن است مراتبی داشته باشند ـ خدا خیر دنیا را به آنها عطا می‌کند. برای چیست؟ چون خدا می‌داند این از نفسش گذشته است و این می‌خواهد به واقع برسد، نمی‌خواهد خودش را گول بزند، نمی‌خواهد دور بزند و بچرخد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ما می‌خواهیم هم خدا را داشته باشیم و هم خرما را داشته باشیم، هم از آن طرف برویم به سمت آن مکتب و مبانی و به سمت آن واقعیات، و هم موضع خودمان را داشته باشیم. این موضع خودمان را در پشت پستو در آن صندوق قایم کردیم بعد می‌رویم سراغ مرحوم آقا: آقا من چه کردم که شما این حرفها را زدید؟ ما چه کردیم که این حرفها را زدید؟ مرحوم آقا سرشان را پایین انداختند بعد گفتند: ما کاری با شما نداریم. بعد صحبتشان به اینجا کشیده شد که: شما اگر از این مسیر بخواهید تخطی کنید و به رأی خودت عمل کنید با سر به جهنم خواهی رفت. بعد آن شخص گفت: من نمی‌خواهم جهنمی بشوم. ایشان فرمودند: نمی‌خواهی جهنمی بشوی شما این کار را انجام بده. ـ درست همان نقطه‌ای که در آن نقطه ضعف داشت ـ به ظاهر گفت بله. ولی همان‌موقع که گفت بله، من به دلم خطور کرد که این عمل نخواهد کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -641,187 +778,188 @@
         </w:rPr>
         <w:t xml:space="preserve"> ـ ایشان رفتند در سامرا و فتنه‌ای که داشت اتفاق می‌افتاد را با رفتن خودشان خاموش کردند و برگشتند. مرحوم آقا از ایشان سؤال کردند که آقا این کی بود؟ آن یکی (که در سامرا بود) فرد نفهمی بود و مثل این (که در نجف بود) نبود. این اصلا شخص جانی بود و آن آدم نفهمی بود که خودش هم دچار توهم شده بود. ایشان رفتند و آن را در موقعیت خودش قرار دادند. مرحوم آقا از آقای حداد سؤال کردند که ایشان چه آدمی بود؟ ایشان فرمودند که حالا یک همچنین تعبیرهایی ... و آن مسئله تمام شد. این کار کیست؟ غیر از کسی که خودش باید بینش داشته باشد و بصیرت داشته باشد و چشم داشته باشد و بخواهد آن مطلب را تشخیص دهد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">مطلب در این است و مطلب ما ناتمام ماند. إن‌شاءاللَه بقیه برای جلسه دیگر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انسان در وهله اول پیش از اینکه بخواهد خدمت بزرگان برود و از مطالب بزرگان بخواند و از کلمات بزرگان بخواهد استفاده کند اول باید یک ارزیابی در خودش بکند. وقتی امام صادق می‌فرمایند: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">فَاسْألِ العُلَمَاءَ ما جَهِلتَ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ از هر چیزی که نمی‌دانی و جاهل هستی برو سؤال کن، یعنی امام صادق می‌فرمایند نفست را باید اول کنار بگذاری و إلا رفتن پیش یک عالم چه فایده‌ای دارد؟ مگر اینها پیش پیغمبر نبودند؟ دیدید بعد از پیغمبر چه بساطی درآوردند. اینها کسانی بودند که در صف پیغمبر نماز می‌خواندند، صحبت‌های پیغمبر را می‌شنیدند ولی همۀ اینها با صحبت‌های ‌پیغمبر نتوانستند از نفس خود بگذرند، در نفس ماندند و این نفس بعد از اینکه آن ظاهر به کنار رفت آمد به سراغشان، بسم اللَه، حالا دیگر پیغمبری نیست، حالا دیگر مانعی نیست، حالا دیگر زمینه آماده و بستر آماده، جولان بده تا هرجا که راه دارد و مجال دارد و می‌توانی بروی. لذا آمدند و آن کارها را انجام دادند، با دختر پیغمبر چه کردند؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا چه راهی است که انسان بتواند از این عویصه عبور بکند و بزرگان چه پیشنهادهایی کردند برای این قضیه، إن‌شاءاللَه برای جلسه آینده. از خداوند می‌خواهیم که توفیق عبور از این مهالک و توفیق برای ثبات قدم در مسیر اولیاء خدا را برای ما بیش از پیش فراهم کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId5"/>
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:footerReference w:type="first" r:id="rId7"/>
       <w:footnotePr>
         <w:pos w:val="pageBottom"/>
         <w:numFmt w:val="decimal"/>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1082,61 +1220,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="17" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="18" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0017" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -5396,56 +5534,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:pos w:val="pageBottom"/>
     <w:numFmt w:val="decimal"/>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
@@ -5461,51 +5598,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5730,51 +5867,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6549,51 +6686,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6663,72 +6800,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6938,62 +7078,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -7053,250 +7195,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -7373,50 +7544,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7865,120 +8048,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>