--- v1 (2026-05-06)
+++ v2 (2026-08-17)
@@ -1220,61 +1220,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="18" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="13" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0018" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0013" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>