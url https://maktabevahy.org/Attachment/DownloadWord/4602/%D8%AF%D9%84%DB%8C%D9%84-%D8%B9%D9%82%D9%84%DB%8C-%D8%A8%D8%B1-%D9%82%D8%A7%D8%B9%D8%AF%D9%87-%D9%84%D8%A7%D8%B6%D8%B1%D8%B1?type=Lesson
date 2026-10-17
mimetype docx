--- v2 (2026-07-08)
+++ v3 (2026-10-17)
@@ -18,425 +18,635 @@
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">درس دوّم: دلیل عقلی بر قاعدۀ لا ضرر</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">هو العلیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinMatn"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">بِسمِ اللَهِ الرّحمٰنِ الرّحیمِ</w:t>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلیل عقلی بر قاعده لاضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">بررسی جایگاه عقل و بنای عقلا در اثبات قاعده لاضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">‌ </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">حکم مستقل عقل بر قاعدۀ لا ضَرر</w:t>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلسله دروس قواعد فقهیه ـ قاعده لاضرر ـ جلسه دوم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">عرض شد که قاعدۀ لا ضرر بر طبق ارتکاز فطری و عقلی، مورد حکمِ مستقلّ عقل است و ملاک در این حکم عقل، همان قبح ظلم است و قُبح ظلم یکی از مستقلاّت عقلیّه است.</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بِسمِ اللَهِ الرّحمٰنِ الرّحیمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قاعدۀ لاضرر به عنوان حکم مستقل عقلی در ارتکاز فطری</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‌ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در باب مستقلاّت عقلیّه، لولا وجود دلیل از طرف شارع، ما می‌توانیم بلکه باید ملتزم به مستقلاّت عقلیّه شویم. من‌باب‌مثال در باب برائت عقلیّه، ملاک در حکم به برائت، قبح عقاب بلا بیان است</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> و قبح عقاب بلا بیان، مسبَّب از قبح ظلم است، بنابراین عقاب بلا بیان هم قبیح است و لذا برائت عقلیّه در احکام غیر موصولۀ به ما جاری می‌شود؛ چه عدم وصول از باب اجمالِ دلیل باشد یا تعارض دو دلیل باشد یا فقدان دلیل باشد.</w:t>
+        <w:t xml:space="preserve">عرض شد که قاعدۀ لا ضرر بر طبق ارتکاز فطری و عقلی، مورد حکمِ مستقلّ عقل است و ملاک در این حکم عقل، همان قبح ظلم است و قُبح ظلم یکی از مستقلاّت عقلیّه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NormalA++"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">همین‌طور در قاعدۀ لا ضرر، چون ضرر از نقطه‌نظر حمل مصداقی برابر با ظلم است، بنابراین به مفاد قبح ظلم، قبح ضرر هم در اینجا جاری می‌شود؛ پس جزء مستقلاّت عقلیّه به‌حساب می‌آید. هم‌چنین نه‌تنها اصل ضرر قبیح است، بلکه عدم جبران و عدم ما یَنتَفی الضَّررُ بِوقوعه و وجودِه هم خودش ضررٌ آخَر است، فلهذا آن هم ظلم است و دفع ظلم واجب است و إتیان ظلم حرام است. بنابراین غرامتی که [پرداخت آن] مترتّب بر ضرر می‌شود هم جزء مستقلاّت عقلیّه است.</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اشتراک ملاک برائت عقلی و قاعدۀ لاضرر در قبح ظلم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فَعلی‌ٰهذا در این قاعدۀ مهم ما نیازی به ادلّۀ شرعیّه نداریم، بلکه ثبوت این قاعده عند العقل برای ترتّب آثارش کفایت می‌کند. شاید این قاعده از نادرترین قواعدی باشد که ادلّۀ شرعی در بیان این قاعده، در مقام جعل نیستند بلکه در مقام حکایت‌اند.</w:t>
+        <w:t xml:space="preserve">در باب مستقلاّت عقلیّه، لولا وجود دلیل از طرف شارع، ما می‌توانیم بلکه باید ملتزم به مستقلاّت عقلیّه شویم. من‌باب‌مثال در باب برائت عقلیّه، ملاک در حکم به برائت، قبح عقاب بلا بیان است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و قبح عقاب بلا بیان، مسبَّب از قبح ظلم است، بنابراین عقاب بلا بیان هم قبیح است و لذا برائت عقلیّه در احکام غیر موصولۀ به ما جاری می‌شود؛ چه عدم وصول از باب اجمالِ دلیل باشد یا تعارض دو دلیل باشد یا فقدان دلیل باشد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="NormalA++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بسیاری از قواعدی که داریم، از نقطه‌نظر شارع مجعول است، یعنی عرف عقلاء بیانی در اثبات این قواعد ندارد، مثلاً قاعدۀ «ما یُضمَن بصَحیحه یُضمَن بفاسدِه»</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> مستفاد از حکم عرف عقلاء است.</w:t>
+        <w:t xml:space="preserve">همین‌طور در قاعدۀ لا ضرر، چون ضرر از نقطه‌نظر حمل مصداقی برابر با ظلم است، بنابراین به مفاد قبح ظلم، قبح ضرر هم در اینجا جاری می‌شود؛ پس جزء مستقلاّت عقلیّه به‌حساب می‌آید. هم‌چنین نه‌تنها اصل ضرر قبیح است، بلکه عدم جبران و عدم ما یَنتَفی الضَّررُ بِوقوعه و وجودِه هم خودش ضررٌ آخَر است، فلهذا آن هم ظلم است و دفع ظلم واجب است و إتیان ظلم حرام است. بنابراین غرامتی که [پرداخت آن] مترتّب بر ضرر می‌شود هم جزء مستقلاّت عقلیّه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="NormalA++"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">حکایی بودن ادلّۀ شرعی قاعدۀ لا ضرر</w:t>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">جعل شرعی قواعد در مقابل ثبوت عقلی قاعدۀ لاضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">وقتی که ما این را به لحاظ قبح ظلم و اینکه در ضرر ظلم است، از مستقلاّت عقلیّه گرفتیم، از این نقطه‌نظر می‌توانیم بگوییم که لسان شارع در قاعدۀ لا ضرر حکایی است، نه لسان جعلی. البتّه اصل ضرر ظلم است و لسان آیات و روایات هم دالّ بر حرمت ظلم است</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> و بحث ظلم و ضررِ نوعی یا ضرر شخصی بعداً می‌آید.</w:t>
+        <w:t xml:space="preserve">فَعلی‌ٰهذا در این قاعدۀ مهم ما نیازی به ادلّۀ شرعیّه نداریم، بلکه ثبوت این قاعده عند العقل برای ترتّب آثارش کفایت می‌کند. شاید این قاعده از نادرترین قواعدی باشد که ادلّۀ شرعی در بیان این قاعده، در مقام جعل نیستند بلکه در مقام حکایت‌اند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ثمرات عقلائی دانستن قاعدۀ لا ضرر</w:t>
+        <w:t xml:space="preserve">پرسش تلمیذ درباره میزان دخالت عرف در قاعدۀ لاحرج</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسیاری از قواعدی که داریم، از نقطه‌نظر شارع مجعول است، یعنی عرف عقلاء بیانی در اثبات این قواعد ندارد، مثلاً قاعدۀ «ما یُضمَن بصَحیحه یُضمَن بفاسدِه»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یا قاعدۀ لا حَرَج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و امثال‌ذلک قواعد شرعیّه‌ای هستند که شارع آنها را جعل کرده است؛ ولی بعضی از قواعد هست که جهت عرفی [و عقلائی] دارند، مثلاً قاعدۀ إتلاف: «مَن أتلَف مالَ الغیر فهو له ضامن»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مستفاد از حکم عرف عقلاء است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ استاد پیرامون تفاوت جعل شرعی و بنای عقلائی در لاضرر</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: آیا عرف بیانی در قاعدۀ لا حَرج ندارد؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: البتّه قاعدۀ لا حرج هم تا حدودی این‌گونه است، امّا صحبت در موارد آن است که این موارد را شارع تعمیم داده یا تضییق کرده است؛ مثلاً قاعدۀ مَن أتلَف، به‌نحو کلّی حکم عرف عقلاء است، اما قاعدۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«الطّلاقُ بیَدِ مَن أخذ بالسّاق»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یک قاعدۀ شرعی است که عرف، یک‌چنین قاعده‌ای را بیان نمی‌کند؛ ولی بسیاری از قواعد شرعیّه، از بناء عقلائیّه ناشی می‌شود که ملاکات این قواعد در بناءهای عقلاء وجود دارد و بعد شارع این قاعده را تعمیم داده یا تضییق کرده است. شاید بتوان گفت که تنها قاعده یا از أندر قواعدی که قطعاً عقل مستقلاًّ حکم به ثبوت آن قاعده می‌کند همین قاعدۀ لا ضرر است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">این مطلب بعداً در آنجایی که می‌خواهیم معیار برای توسعه و تضییق در مجاری این قاعده را بگوییم، بسیار به‌درد ما می‌خورد. آیا در توسعه و تضییق این قاعده می‌توانیم به اختبار عقلائیّه تمسّک کنیم یا باید دنبال ملاکات شرعیّه برویم؟ و در مواردی که ملاکات شرعیّه در تشخیص ضرر و مجرای این قاعده وجود ندارد باید به چه چیزی تمسّک کنیم؟ این مطلب در آنجا به‌درد می‌خورد و به عبارت دیگر، از باب براعت استهلال باید عرض کنیم که وقتی این قاعده ثبوتاً جزء مستقلاّت عقلیّه بود، تحدید در توسعه و تضییق آن هم بر عهدۀ عقل است.</w:t>
+        <w:t xml:space="preserve">وقتی که ما این را به لحاظ قبح ظلم و اینکه در ضرر ظلم است، از مستقلاّت عقلیّه گرفتیم، از این نقطه‌نظر می‌توانیم بگوییم که لسان شارع در قاعدۀ لا ضرر حکایی است، نه لسان جعلی. البتّه اصل ضرر ظلم است و لسان آیات و روایات هم دالّ بر حرمت ظلم است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و بحث ظلم و ضررِ نوعی یا ضرر شخصی بعداً می‌آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تحدید توسعه و تضییق مجاری قاعدۀ لاضرر بر عهدۀ عقل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در مواردی که عقلاء در آن موارد، ضرر را تشخیص می‌دهند باید این قاعده را اجرا کرد. هم‌چنین در مواردی که عقلاء تشخیص نمی‌دهند، بلکه شارع تشخیص می‌دهد، از باب نقصان حکم عقل در موارد جزئیّه که بیان شارع، این خلل را کشف می‌کند، در آنجا هم باید براساس این قاعده حکم کرد. هم‌چنین در مواردی هم که شارع به مقتضای بناء عقلائیّه ساکت است باید به این قاعده تمسّک کرد. بنابراین ما در اثبات این قاعده هیچ‌گونه نیازی به ادلّۀ شرعیّه از نقطه‌نظر فهم عرفی از آیات و روایات نداریم، بلکه صرف دلیل ما برای اثبات این قاعده بناء عقلائیّه است و این مطلب را تمام می‌کند.</w:t>
+        <w:t xml:space="preserve">این مطلب بعداً در آنجایی که می‌خواهیم معیار برای توسعه و تضییق در مجاری این قاعده را بگوییم، بسیار به‌درد ما می‌خورد. آیا در توسعه و تضییق این قاعده می‌توانیم به اختبار عقلائیّه تمسّک کنیم یا باید دنبال ملاکات شرعیّه برویم؟ و در مواردی که ملاکات شرعیّه در تشخیص ضرر و مجرای این قاعده وجود ندارد باید به چه چیزی تمسّک کنیم؟ این مطلب در آنجا به‌درد می‌خورد و به عبارت دیگر، از باب براعت استهلال باید عرض کنیم که وقتی این قاعده ثبوتاً جزء مستقلاّت عقلیّه بود، تحدید در توسعه و تضییق آن هم بر عهدۀ عقل است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">تلمیذ:</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">اگر عقلاء ساکت باشند آیا ما به این قاعده تمسّک می‌کنیم؟</w:t>
+        <w:t xml:space="preserve">در مواردی که عقلاء در آن موارد، ضرر را تشخیص می‌دهند باید این قاعده را اجرا کرد. هم‌چنین در مواردی که عقلاء تشخیص نمی‌دهند، بلکه شارع تشخیص می‌دهد، از باب نقصان حکم عقل در موارد جزئیّه که بیان شارع، این خلل را کشف می‌کند، در آنجا هم باید براساس این قاعده حکم کرد. هم‌چنین در مواردی هم که شارع به مقتضای بناء عقلائیّه ساکت است باید به این قاعده تمسّک کرد. بنابراین ما در اثبات این قاعده هیچ‌گونه نیازی به ادلّۀ شرعیّه از نقطه‌نظر فهم عرفی از آیات و روایات نداریم، بلکه صرف دلیل ما برای اثبات این قاعده بناء عقلائیّه است و این مطلب را تمام می‌کند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پرسش تلمیذ درباره تمسک به قاعدۀ لاضرر در صورت سکوت عقلاء</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر عقلاء ساکت باشند آیا ما به این قاعده تمسّک می‌کنیم؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ استاد در باب بطلان تمسک به قاعده در شبهه مصداقی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
         <w:t xml:space="preserve">استاد: نه، اگر عقلاء در مجرای این قاعده ساکت باشند، یعنی در تشخیص ضرر ساکت هستند و ما دیگر نمی‌توانیم به این قاعده تمسّک کنیم. فرض اجرای این قاعده در صورتی است که موضوع برای این قاعده مُحرز بشود و وقتی که ما در تحقّق موضوع شک کنیم، اجرای این قاعده از قبیل تمسّک به عام در شبهۀ مصداقیّه می‌شود، که صحیح نیست. بنابراین آیاتی که علما در اینجا ذکر کرده‌اند، مثل آیۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لَا تُضَآرَّ وَٰلِدَةُۢ بِوَلَدِهَا وَلَا مَوۡلُودٞ لَّهُۥ بِوَلَدِهِۦ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و یا آیۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَلَا تُضَآرُّوهُنَّ لِتُضَيِّقُواْ عَلَيۡهِنَّ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و امثال‌ذلک، تمام این آیات، دلالت تأییدی دارد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دلالت تأییدی آیات قرآن بر قاعدۀ لاضرر و حکم مستقل عقلی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولی مهم‌تر از این آیات، آیاتی است که به مفاد قاعدۀ لا ضرر است، مثل آیۀ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَمَا رَبُّكَ بِظَلَّـٰمٖ لِّلۡعَبِيدِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">؛</w:t>
@@ -968,61 +1178,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="57" name="_x0000_i0067" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0067" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>