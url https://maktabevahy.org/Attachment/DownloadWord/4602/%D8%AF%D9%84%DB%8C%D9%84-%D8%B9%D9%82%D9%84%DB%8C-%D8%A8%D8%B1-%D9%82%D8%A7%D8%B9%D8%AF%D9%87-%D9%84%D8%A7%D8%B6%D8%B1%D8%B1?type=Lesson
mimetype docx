--- v0 (2025-10-03)
+++ v1 (2026-05-07)
@@ -12,58 +12,52 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="VasatChinArabi++"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -409,147 +403,147 @@
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">صرف اینکه این قاعده جزء مستقلات عقلیه است، همچون قبح عقاب بلا بیان که برائت عقلیه در احکام اثبات می‌کند، همانطور این قاعدۀ لاضرر هم جزء مستقلات عقلیه است و یک قاعده‌ای است در قبال بقیّۀ قاعده‌ها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">انشاء الله از فردا بحث می‌رود روی ادلّۀ روایی قاعدۀ لاضرر، به این نحو مختصر فقط عرض کردیم که این مطلب را دیگر از این نظر تمام کنیم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="00FF2A7F">
+    <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
-      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="0" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
-        <w:col w:w="8277" w:space="708"/>
+        <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Anvar">
-    <w:panose1 w:val="02000400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002007" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
+    <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_Quraan">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_F Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+    <w:sig w:usb0="80002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Asrar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="10000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="f anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -810,61 +804,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="70" name="_x0000_i0208" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="93" name="_x0000_i0105" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0208" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0105" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
@@ -4982,56 +4976,55 @@
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:alternateStyleNames="0" w:clearFormatting="1" w:customStyles="0" w:directFormattingOnNumbering="0" w:directFormattingOnParagraphs="0" w:directFormattingOnRuns="0" w:directFormattingOnTables="0" w:headingStyles="1" w:latentStyles="0" w:numberingStyles="0" w:stylesInUse="1" w:tableStyles="0" w:top3HeadingStyles="0" w:visibleStyles="0"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
@@ -5040,51 +5033,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="宋体" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="0" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="0" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="0" w:semiHidden="1" w:uiPriority="29" w:unhideWhenUsed="1"/>
@@ -5309,51 +5302,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="39"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="39"/>
     <w:lsdException w:name="Book Title" w:uiPriority="39"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8177B"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="6804"/>
       </w:tabs>
       <w:bidi/>
       <w:spacing w:after="0" w:line="228" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:pPr>
       <w:keepNext/>
@@ -6128,51 +6121,51 @@
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalA++">
     <w:name w:val="NormalA ++"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalA++Char">
     <w:name w:val="NormalA ++ Char"/>
     <w:locked/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="Times New Roman" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi++">
-    <w:name w:val="Revayat Arabi++"/>
+    <w:name w:val="Revayat Arabi ++"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:color w:val="auto"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RevayatFarsiMatn++">
     <w:name w:val="Revayat Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
@@ -6242,72 +6235,75 @@
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="23"/>
       <w:szCs w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinFarsi++">
     <w:name w:val="Vasat Chin Farsi ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiMatn++">
     <w:name w:val="Ashaar Arabi Matn ++"/>
     <w:basedOn w:val="NormalA++"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiNaghleghol++">
     <w:name w:val="Ashaar Arabi Naghleghol ++"/>
     <w:basedOn w:val="NormalA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarArabiPavaraghi++">
     <w:name w:val="Ashaar Arabi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteTextA++"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00E8177B"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6(-)">
     <w:name w:val="Heading 6 (-)"/>
     <w:basedOn w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00714EC4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rPr>
       <w:sz w:val="16"/>
@@ -6517,62 +6513,64 @@
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiMatn++">
     <w:name w:val="Ashaar Farsi Matn ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="6"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiNaghleghol++">
     <w:name w:val="Ashaar Farsi Naghleghol ++"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AshaarFarsiPavaraghi++">
     <w:name w:val="Ashaar Farsi Pavaraghi ++"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:next w:val="Heading8Char"/>
+    <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009471F6"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00414928"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="6804"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -6632,250 +6630,279 @@
     <w:rsid w:val="009471F6"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Englishpavaraghi++Char">
     <w:name w:val="English pavaraghi ++ Char"/>
     <w:basedOn w:val="EnglishMatn++Char"/>
     <w:rsid w:val="00FF2A7F"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Anvar" w:eastAsia="_F Anvar" w:hAnsi="_F Anvar" w:cs="_F Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00C9631E"/>
     <w:rPr>
       <w:color w:val="D6D4CA" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MatnVasatChin">
+    <w:name w:val="MatnVasatChin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholMatn">
+    <w:name w:val="Naghleghol Matn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="006A46D0"/>
+    <w:pPr>
+      <w:spacing w:line="216" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NaghlegholPavaraghi">
+    <w:name w:val="Naghleghol Pavaraghi"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF098B"/>
+    <w:pPr>
+      <w:ind w:left="1134"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
+      <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
+    <w:name w:val="Revayat Arabi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE3DAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Anvar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="C00000"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rMatn">
     <w:name w:val="She'r Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:bidi="fa-IR"/>
-[...11 lines deleted...]
-    <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="3366FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rNaghleghol">
     <w:name w:val="She'r Naghleghol"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="00CF098B"/>
     <w:pPr>
       <w:spacing w:line="216" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="666699"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="She'rPavaraghi">
     <w:name w:val="She'r Pavaraghi"/>
     <w:basedOn w:val="FootnoteText"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:rsid w:val="00CE342E"/>
+    <w:rsid w:val="006A46D0"/>
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:color w:val="008080"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SoalMatn">
     <w:name w:val="Soal Matn"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
+    <w:rsid w:val="006A46D0"/>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="FF00FF"/>
+      <w:color w:val="3B3B38" w:themeColor="background2" w:themeShade="40"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RevayatArabi">
-    <w:name w:val="Revayat Arabi"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toggle_MS_V1">
+    <w:name w:val="Toggle_MS_V1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A67403"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:left="284" w:right="284" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="7B4B23" w:themeColor="accent6" w:themeShade="80"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Arabi">
+    <w:name w:val="Arabi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004E00B0"/>
-[...42 lines deleted...]
-      <w:lang w:bidi="fa-IR"/>
+    <w:rsid w:val="00E051F1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="_A Asrar" w:eastAsia="_A Asrar" w:hAnsi="_A Asrar" w:cs="_A Asrar"/>
+      <w:color w:val="1F497D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinMatn">
     <w:name w:val="VasatChin Matn"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="339966"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="VasatChinPavaraghi">
-[...1 lines deleted...]
-    <w:basedOn w:val="FootnoteText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ChapChin">
+    <w:name w:val="ChapChin"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00FE37E3"/>
+    <w:rsid w:val="00E051F1"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_F Asrar" w:eastAsia="_F Asrar" w:hAnsi="_F Asrar" w:cs="_F Asrar"/>
-      <w:color w:val="00FF00"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
+    <w:div w:id="54159998">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="79758352">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="187329520">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="289478946">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="406267228">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="407927020">
       <w:marLeft w:val="0"/>
@@ -6952,50 +6979,62 @@
     <w:div w:id="1159494460">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1181622686">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200238293">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1217547524">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299339894">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1368096135">
       <w:marLeft w:val="0"/>
@@ -7444,120 +7483,120 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amin;Mohammad Reza</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>5</cp:revision>
+  <cp:lastModifiedBy>sadek jomaa</cp:lastModifiedBy>
+  <cp:revision>19</cp:revision>
   <cp:lastPrinted>2018-10-29T19:08:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-09-11T14:02:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-09-11T16:40:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2019-09-22T15:42:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2024-01-15T12:06:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-  <TotalTime>150</TotalTime>
+  <Template>Normal</Template>
+  <TotalTime>2720</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Majmaa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{439561B8-367C-45CB-8F78-76552F388B6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C03CE746-167E-4C26-9BCD-3378C92DA4BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Company>Majmaa</Company>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin_x003B_Mohammad Reza</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>