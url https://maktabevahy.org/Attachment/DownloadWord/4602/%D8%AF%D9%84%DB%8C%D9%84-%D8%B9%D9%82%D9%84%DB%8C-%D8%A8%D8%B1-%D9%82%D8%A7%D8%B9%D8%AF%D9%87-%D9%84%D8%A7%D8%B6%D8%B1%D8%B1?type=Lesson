--- v1 (2026-05-07)
+++ v2 (2026-07-08)
@@ -1,456 +1,620 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">درس دوّم: دلیل عقلی بر قاعدۀ لا ضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">أعوذُ بِالله مِنَ الشَّیطانِ الرَّجیم</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بِسمِ الله الرَّحمَنِ الرَّحیم</w:t>
+        <w:t xml:space="preserve">بِسمِ اللَهِ الرّحمٰنِ الرّحیمِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‌ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکم مستقل عقل بر قاعدۀ لا ضَرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">عرض شد که قاعدۀ لا ضرر بر طبق ارتکاز فطری و عقلی، مورد حکمِ مستقلّ عقل است و ملاک در این حکم عقل، همان قبح ظلم است و قُبح ظلم یکی از مستقلاّت عقلیّه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">در باب مستقلاّت عقلیّه، لولا وجود دلیل از طرف شارع، ما می‌توانیم بلکه باید ملتزم به مستقلاّت عقلیّه شویم. من‌باب‌مثال در باب برائت عقلیّه، ملاک در حکم به برائت، قبح عقاب بلا بیان است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و قبح عقاب بلا بیان، مسبَّب از قبح ظلم است، بنابراین عقاب بلا بیان هم قبیح است و لذا برائت عقلیّه در احکام غیر موصولۀ به ما جاری می‌شود؛ چه عدم وصول از باب اجمالِ دلیل باشد یا تعارض دو دلیل باشد یا فقدان دلیل باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">همین‌طور در قاعدۀ لا ضرر، چون ضرر از نقطه‌نظر حمل مصداقی برابر با ظلم است، بنابراین به مفاد قبح ظلم، قبح ضرر هم در اینجا جاری می‌شود؛ پس جزء مستقلاّت عقلیّه به‌حساب می‌آید. هم‌چنین نه‌تنها اصل ضرر قبیح است، بلکه عدم جبران و عدم ما یَنتَفی الضَّررُ بِوقوعه و وجودِه هم خودش ضررٌ آخَر است، فلهذا آن هم ظلم است و دفع ظلم واجب است و إتیان ظلم حرام است. بنابراین غرامتی که [پرداخت آن] مترتّب بر ضرر می‌شود هم جزء مستقلاّت عقلیّه است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">عرض شد که قاعدۀ لاضرر بر طبق ارتکاز فطری و عقلی، عقل، مستقل به حکم به آن است و ملاک در این حکم عقل، همان قبح ظلم است که قبح ظلم یکی از مستقلّات عقلیّه است.</w:t>
+        <w:t xml:space="preserve">فَعلی‌ٰهذا در این قاعدۀ مهم ما نیازی به ادلّۀ شرعیّه نداریم، بلکه ثبوت این قاعده عند العقل برای ترتّب آثارش کفایت می‌کند. شاید این قاعده از نادرترین قواعدی باشد که ادلّۀ شرعی در بیان این قاعده، در مقام جعل نیستند بلکه در مقام حکایت‌اند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بسیاری از قواعدی که داریم، از نقطه‌نظر شارع مجعول است، یعنی عرف عقلاء بیانی در اثبات این قواعد ندارد، مثلاً قاعدۀ «ما یُضمَن بصَحیحه یُضمَن بفاسدِه»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یا قاعدۀ لا حَرَج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و امثال‌ذلک قواعد شرعیّه‌ای هستند که شارع آنها را جعل کرده است؛ ولی بعضی از قواعد هست که جهت عرفی [و عقلائی] دارند، مثلاً قاعدۀ إتلاف: «مَن أتلَف مالَ الغیر فهو له ضامن»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مستفاد از حکم عرف عقلاء است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تلمیذ: آیا عرف بیانی در قاعدۀ لا حَرج ندارد؟</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="NormalA++"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد: البتّه قاعدۀ لا حرج هم تا حدودی این‌گونه است، امّا صحبت در موارد آن است که این موارد را شارع تعمیم داده یا تضییق کرده است؛ مثلاً قاعدۀ مَن أتلَف، به‌نحو کلّی حکم عرف عقلاء است، اما قاعدۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«الطّلاقُ بیَدِ مَن أخذ بالسّاق»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یک قاعدۀ شرعی است که عرف، یک‌چنین قاعده‌ای را بیان نمی‌کند؛ ولی بسیاری از قواعد شرعیّه، از بناء عقلائیّه ناشی می‌شود که ملاکات این قواعد در بناءهای عقلاء وجود دارد و بعد شارع این قاعده را تعمیم داده یا تضییق کرده است. شاید بتوان گفت که تنها قاعده یا از أندر قواعدی که قطعاً عقل مستقلاًّ حکم به ثبوت آن قاعده می‌کند همین قاعدۀ لا ضرر است.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">حکایی بودن ادلّۀ شرعی قاعدۀ لا ضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در باب مستقلات عقلیه، لولا وجود دلیل از طرف شارع هم، ما می‌توانیم و باید به مستقلات عقیله ملتزم بشویم. مثلا در باب برائت عقلیه، ملاک در باب برائت، قبح عقاب بلا بیان است و قبح عقاب بلا بیان مسَّبب از قبح ظلم است، بنابراین عقاب بلا بیان هم قبیح است ولذا برائت عقلیه در احکام غیر موصولۀ به ما، جاری می‌شود، چه عدم وصول از باب اجمال در دلیل باشدیا از باب تعارض در دلیل باشد و یا از باب فقدان دلیل، همین طور در مسألۀ قاعدۀ لاضرر هم چون ضرر از نقطۀ نظر حمل مصداقی با ظلم برابر است بنابراین به مفاد قبح ظلم، قبح ضرر هم در اینجا جاری می‌شود و جزء مستقلات عقلیه به حساب می‌آید و نه تنها اصل ضرر قبیح است بلکه عدم جبران و عدم ما ینتفی الضرر بوقوعه و وجوده هم، خودش ضرر آخر، فلهذا آن هم ظلم است و دفع ظلم واجب است و ایتان ظلم حرام است پس بنابراین غرامتی که مترتب بر ضرر هم می‌شود آن هم جزء مستقلات عقلیه است. </w:t>
+        <w:t xml:space="preserve">وقتی که ما این را به لحاظ قبح ظلم و اینکه در ضرر ظلم است، از مستقلاّت عقلیّه گرفتیم، از این نقطه‌نظر می‌توانیم بگوییم که لسان شارع در قاعدۀ لا ضرر حکایی است، نه لسان جعلی. البتّه اصل ضرر ظلم است و لسان آیات و روایات هم دالّ بر حرمت ظلم است</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و بحث ظلم و ضررِ نوعی یا ضرر شخصی بعداً می‌آید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ثمرات عقلائی دانستن قاعدۀ لا ضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">فعلی هذا در این قاعدۀ مهمه ما نیازی به ادلۀ شرعیه نداریم بلکه ثبوت این قاعده عند العقل برای ترتب آثارش کفایت می‌کند و شاید این قاعده از نادرترین قواعدی باشد که ادلۀ شرعی در بیان این قاعده در بیان جعل نیست بلکه در بیان حکایت است. </w:t>
+        <w:t xml:space="preserve">این مطلب بعداً در آنجایی که می‌خواهیم معیار برای توسعه و تضییق در مجاری این قاعده را بگوییم، بسیار به‌درد ما می‌خورد. آیا در توسعه و تضییق این قاعده می‌توانیم به اختبار عقلائیّه تمسّک کنیم یا باید دنبال ملاکات شرعیّه برویم؟ و در مواردی که ملاکات شرعیّه در تشخیص ضرر و مجرای این قاعده وجود ندارد باید به چه چیزی تمسّک کنیم؟ این مطلب در آنجا به‌درد می‌خورد و به عبارت دیگر، از باب براعت استهلال باید عرض کنیم که وقتی این قاعده ثبوتاً جزء مستقلاّت عقلیّه بود، تحدید در توسعه و تضییق آن هم بر عهدۀ عقل است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بسیاری از قواعدی که ما داریم این قواعد از نقطۀ نظر شارع مجهول است یعنی عرف بیانی در اثبات این قاعده ندارد. فرض بکنید بر اینکه قاعدۀما یُضمَنُ بصحیحه یُضمَنُ بفاسده و یا قاعدۀ عدم حرج و امثال ذلک، اینها قواعدی هست شرعیه که شارع اینها را جعل کرده ولی بعضی از قواعدی هست که اینها جهت عرفی دارد مثلاً قاعدۀ اتلاف، من اتلف مال الغیر فهو ضامن، این قاعدۀاتلاف مستفاد از حکم عرف است.</w:t>
+        <w:t xml:space="preserve">در مواردی که عقلاء در آن موارد، ضرر را تشخیص می‌دهند باید این قاعده را اجرا کرد. هم‌چنین در مواردی که عقلاء تشخیص نمی‌دهند، بلکه شارع تشخیص می‌دهد، از باب نقصان حکم عقل در موارد جزئیّه که بیان شارع، این خلل را کشف می‌کند، در آنجا هم باید براساس این قاعده حکم کرد. هم‌چنین در مواردی هم که شارع به مقتضای بناء عقلائیّه ساکت است باید به این قاعده تمسّک کرد. بنابراین ما در اثبات این قاعده هیچ‌گونه نیازی به ادلّۀ شرعیّه از نقطه‌نظر فهم عرفی از آیات و روایات نداریم، بلکه صرف دلیل ما برای اثبات این قاعده بناء عقلائیّه است و این مطلب را تمام می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال:...؟</w:t>
+        <w:t xml:space="preserve">تلمیذ:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EsmeKetab++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اگر عقلاء ساکت باشند آیا ما به این قاعده تمسّک می‌کنیم؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب: بله؟ البته قاعدۀ لا حرج این هم درست است این هم البته تا حدودی هست اما صحبت در مواردش هست که آن مواردش را شارع می‌آید تعمیم می‌دهد یا تضییق می‌کند ولی آن قاعدۀ مَن أتلف به نحو کلی هست عرف حکم می‌کند، یا اینکه فرض کنید که من باب مثال قاعدۀ الطلاق بید من أخذ بالسّاق این در اینجا، یک قاعدۀ شرعی است عرف یک همچنین قاعده‌ای را بیان نمی‌کند.</w:t>
+        <w:t xml:space="preserve">استاد: نه، اگر عقلاء در مجرای این قاعده ساکت باشند، یعنی در تشخیص ضرر ساکت هستند و ما دیگر نمی‌توانیم به این قاعده تمسّک کنیم. فرض اجرای این قاعده در صورتی است که موضوع برای این قاعده مُحرز بشود و وقتی که ما در تحقّق موضوع شک کنیم، اجرای این قاعده از قبیل تمسّک به عام در شبهۀ مصداقیّه می‌شود، که صحیح نیست. بنابراین آیاتی که علما در اینجا ذکر کرده‌اند، مثل آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿لَا تُضَآرَّ وَٰلِدَةُۢ بِوَلَدِهَا وَلَا مَوۡلُودٞ لَّهُۥ بِوَلَدِهِۦ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و یا آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَلَا تُضَآرُّوهُنَّ لِتُضَيِّقُواْ عَلَيۡهِنَّ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و امثال‌ذلک، تمام این آیات، دلالت تأییدی دارد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">ولی بسیاری از قواعد شرعیۀ ما، اینها ناشی می‌شود از بناء عقلائیه که ملاکات این قواعد در بناهای عقلاء وجود دارد بعد شارع می‌آید این قاعده را تعمیم می‌دهد یا تضییق می‌کند ولی شاید بتوان گفت که تنها قاعده‌ای که، یا اینکه از أندر قواعدی که قطعاً در اینجا عقل، مستقل به ثبوت آن قاعده است همین قاعدۀ لاضرر است، وقتی که ما این را از مستقلات عقلیه گرفتیم به لحاظ قبح ظلم، چون در ضرر ظلم است و بحث ظلم نوعی و ضرر نوعی یا ضرر شخصی که بعداً می‌آید امّا اصل ضرر که ظلم است و هم لسان آیات و هم لسان روایات دال بر حرمت ظلم است از این نقطۀ نظر می‌توانیم بگوئیم که لسان شارع در قاعدۀ لاضرر، لسان حکایی است نه لسان جعلی، و این مطلب بعدها بسیار به درد ما می‌خورد، در آنجایی که معیار برای توسعه و تضییق را در مجاری این قاعده خواستیم بگوئیم، آیا در توسعه و تضییق می‌توانیم تمسک به اختیار عقلائیه بکنیم یا در آنجا باید به دنبال ملاکات شرعیه برویم و در آن مواردی که ملاکات شرعیه در تشخیص ضرر و مجرای اجراء این قاعده وجود ندارد در آنجا باید به چه تمسک کنیم؟ این مطلب در آنجا به درد می‌خورد.</w:t>
+        <w:t xml:space="preserve">ولی مهم‌تر از این آیات، آیاتی است که به مفاد قاعدۀ لا ضرر است، مثل آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَمَا رَبُّكَ بِظَلَّـٰمٖ لِّلۡعَبِيدِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> چون گفتیم که از نقطه‌نظر مصداقی تفاوتی بین ظلم و ضرر نیست، کأنّ آن شخصی که تعدّی به حقّ غیر می‌کند، دارد به او ضرری می‌زند. تعدّی به حقّ غیر، از این نظر ظلم است که حقوق او از لوازم وجودی خودِ او است؛ لذا تعدّی به حقوقِ زید، تعدّی به خود زید تلقّی می‌شود و تعدّی به خود زید ظلم است، بنابراین تعدّی به لوازم زید هم ظلم است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">و به عبارت دیگر از باب برائت از استهلال باید عرض کنیم وقتی این قاعده ثبوتاً جزء مستقلات عقلیه بود تحدید در توسعه و تضییق او هم برعهدۀ عقل است در مواردی که عقلاء در آن موارد، تشخیص ضرر می‌دهند در آنجا باید این قاعده را اجرا کرد در آن مواردی که عقلاء تشخیص نمی‌دهند بلکه شارع تشخیص می‌دهد از باب نقصان حکم عقل در موارد جزئیه که کشف می‌کند بیان شارع از این خلل، در اینجا هم باید حکم به این قاعده کرد. در آن مواردی که شارع در آن موارد ساکت است، به مقتضای بناء عقلائیه در آنجا هم باید به این قاعده تمسک کرد پس بنابراین ما در اثبات این قاعده هیچگونه نیازی به ادلۀ شرعیه (از نقطۀ نظر آیات و روایات) و فهم عرفی نداریم، بلکه صرف دلیل ما در اثبات این قاعده بناء عقلائیه است و این مطلب را تمام می‌کنیم.</w:t>
+        <w:t xml:space="preserve">﴿وَمَا رَبُّكَ بِظَلَّـٰمٖ لِّلۡعَبِيدِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یعنی اگر بنده‌ای عبادت را از باب عدم بیان حکم و از باب فقدان دلیل إتیان نکرد، شارع نمی‌تواند این بنده را به‌خاطر عدم این إتیان، أخذ بکند. معنای </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَمَا رَبُّكَ بِظَلَّـٰمٖ لِّلۡعَبِيدِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این است که اگر شخصی در مقام ناتوانی نتوانست عبادت و تکلیفی را انجام بدهد و إتیان آن تکلیف از آن بنده متعذّر بود، عقابِ او ظلم است. هم‌چنین اگر بنده‌ای عملی انجام داد و بر این عمل باید این مقدار ثواب مترتّب شود ولی شارع این ثواب را مترتّب نکند، این ظلم است و آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَمَا رَبُّكَ بِظَلَّـٰمٖ لِّلۡعَبِيدِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شامل آن می‌شود. در تمام این موارد اگر این حکمی که شارع بر این بنده مترتّب کرده است، از نقطه‌نظر عقلی تعدّی در شئون این عبد تلقّی شود، این آیۀ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَمَا رَبُّكَ بِظَلَّـٰمٖ لِّلۡعَبِيدِ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شامل آن می‌شود.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
-          <w:rtl/>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">سؤال:...؟</w:t>
+        <w:t xml:space="preserve">﴿فَلِلَّهِ ٱلۡحُجَّةُ ٱلۡبَٰلِغَةُ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مگر حجّت بالغه غیر از حکومت عقل در مقام استدلال است؟! مگر غیر از این است؟! تمام آیاتی که ظلم و ضرر و تعدّی به حقّ غیر را حرام می‌داند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ـ که ما به‌خاطر عدم إطاله و بداهت موضوع، آنها را ذکر نکردیم ـ از یک حکم مستقلّ عقلی و از بناء عقلاء بر اینکه دفع ظلم واجب است و خود ظلم حرام است، حاکی هستند. لذا چون ضرر ظلم است، بنابراین حرام است و غرامت و تاوانِ آن ضرر، واجب است. این یک بناء عقلائی است و از مستقلاّت عقلیّه است، و همۀ آیاتی که در این موضوع هستند حالتِ تأییدی دارند. لذا اصلاً اگر این آیات را هم نداشتیم باز فرقی نمی‌کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">جواب:بله؟ نه دیگر اگر عقلاء ساکت باشند از مجرای این قاعده یعنی در تشخیص ضرر ساکت هستند دیگر ما نمی‌توانیم تمسک به قاعده بکنیم .فرض اجرای قاعده در صورتی است که موضوع برای قاعده مُحرز بشود وقتی که ما شک در موضوع کنیم تمسک به آن در شبهۀ مصداقیه می‌شود آن وقت آن نمی‌شود.</w:t>
+        <w:t xml:space="preserve">بنابراین قاعدۀ لا ضرر همچون قبح عقاب بلا بیان ـ که برائت عقلیّه را در احکام اثبات می‌کند ـ جزء مستقلاّت عقلیّه است و یک قاعده در قبال بقیّۀ قاعده‌ها است. إن‌شاءاللَه از جلسۀ بعد بحث دربارۀ ادلّۀ روایی قاعدۀ لا ضرر خواهد بود.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="ChapChin"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بنابراین آیاتی که در اینجا آمدند ذکر کردند آیۀ</w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">اللهم صل علی محمد و آل محمد</w:t>
+        <w:t xml:space="preserve">اللَهمّ صلّ علیٰ محمّدٍ و آلِ محمّد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
-      <w:footerReference w:type="even" r:id="rId4"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="even" r:id="rId5"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:footnotePr>
+        <w:pos w:val="pageBottom"/>
+        <w:numFmt w:val="decimal"/>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -804,90 +968,556 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="93" name="_x0000_i0105" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="57" name="_x0000_i0067" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0105" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0067" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رجوع شود به الفوائد الحائریّة، محمّدباقر بهبهانی، ص ٥٣؛ فرائد الأصول، ج ١، ص ٣٣٥؛ کفایة الأصول، ص ٣٤٣؛ عنایة الأصول، ج ٤، ص ٥٩ ـ ٦٥.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رجوع شود به جامع المقاصد، ج ٥، ص ١٣٢؛ ج ٦، ص ٣٢٤؛ مسالک الأفهام، ج ٣، ص ١٥٤؛ ج ١٢، ص ١٧٤؛ کتاب المکاسب، شیخ انصاری، ج ٣، ص ١٨٢؛ العناوین الفقهیّة، مراغی، ج ١، ص ٣٠٣، العنوان العاشر فی قاعدة نفی الضّرر و الضّرار؛ عوائد الأیّام، ص ٤٣، عائدة ٤: فی نفی الضّرر و الضّرار.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رجوع شود به حاشیة الوافی، بهبهانی، ص ١٨؛ القواعد السّتّة عشر، کاشف الغطاء، ص ٣٣؛ العناوین الفقهیّة، ص ٢٨١، العنوان التّاسع فی قاعدة العسر و الحرج؛ عوائد الأیّام، ص ٦٠ و ١٧٣، عائدة ١٩ فی بیان قاعدة نفی العسر و الحرج و المشقّة.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رجوع شود به العناوین الفقهیّة، ج ٢، ص ٤٣٣، العنوان الثّامن و العشرون: قاعدة الضّمان بالإتلاف؛ القواعد الفقهیّة، بجنوردی، ج ٢، ص ٢٣، قاعدة الإتلاف.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عوالی اللّئالی، ج ١، ص ٢٣٤؛ سنن الدّار قطنی، ج ٤، ص ٢٤ و ٢٥، با قدری اختلاف؛ المعجم الکبیر، طبرانی، ج ١١، ص ٢٣٩، با قدری اختلاف.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> رجوع شود به الکافی، ج ٢، ص ٣٣٠ ـ ٣٣٥، باب الظّلم.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سوره بقره (٢) آیه ٢٣٣. امام شناسی، ج ١١، ص ١٩٨:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«هیچ مادری نباید در مورد بچّه‌ای که زاییده است مورد ضرر واقع شود و هیچ پدری نیز نباید از ناحیۀ بچّه‌اش مورد ضرر قرار گیرد.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سوره طلاق (٦٥) آیه ٦. ترجمه:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«برای آنکه (زندگی را) بر ایشان تنگ گیرید به آنها زیان مرسانید.» (محقق)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سوره فصّلت (٤١) آیه ٤٦. امام شناسی، ج ١٦ ـ ١٧، ص ٥٧٢:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«و پروردگار تو آن‌چنان نیست که به بندگان خود ستم روا دارد.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سوره أنعام (٦) آیه ١٤٩. معاد شناسی، ج ٣، ص ٥٦: «حجّت و برهان بالغه اختصاص به خدا دارد.»</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سوره بقره (٢) آیه ١٩٠: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَقَٰتِلُواْ فِي سَبِيلِ ٱللَهِ ٱلَّذِينَ يُقَٰتِلُونَكُمۡ وَلَا تَعۡتَدُوٓاْ إِنَّ ٱللَهَ لَا يُحِبُّ ٱلۡمُعۡتَدِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سوره بقره (٢) آیه ١٩٣: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَقَٰتِلُوهُمۡ حَتَّىٰ لَا تَكُونَ فِتۡنَةٞ وَيَكُونَ ٱلدِّينُ لِلَّهِ فَإِنِ ٱنتَهَوۡاْ فَلَا عُدۡوَٰنَ إِلَّا عَلَى ٱلظَّـٰلِمِينَ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سوره بقره (٢) آیه ١٩٤: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿ٱلشَّهۡرُ ٱلۡحَرَامُ بِٱلشَّهۡرِ ٱلۡحَرَامِ وَٱلۡحُرُمَٰتُ قِصَاصٞ فَمَنِ ٱعۡتَدَىٰ عَلَيۡكُمۡ فَٱعۡتَدُواْ عَلَيۡهِ بِمِثۡلِ مَا ٱعۡتَدَىٰ عَلَيۡكُمۡ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سوره بقره (٢) آیه ٢٣١: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَلَا تُمۡسِكُوهُنَّ ضِرَارٗا لِّتَعۡتَدُواْ وَمَن يَفۡعَلۡ ذَٰلِكَ فَقَدۡ ظَلَمَ نَفۡسَهُۥ﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سوره مائده (٥) آیه ٣٢: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿أَنَّهُۥ مَن قَتَلَ نَفۡسَۢا بِغَيۡرِ نَفۡسٍ أَوۡ فَسَادٖ فِي ٱلۡأَرۡضِ فَكَأَنَّمَا قَتَلَ ٱلنَّاسَ جَمِيعٗا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سوره إسراء (١٧) آیه ٣٣: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ayat2Matn++"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">﴿وَلَا تَقۡتُلُواْ ٱلنَّفۡسَ ٱلَّتِي حَرَّمَ ٱللَهُ إِلَّا بِٱلۡحَقِّ وَمَن قُتِلَ مَظۡلُومٗا فَقَدۡ جَعَلۡنَا لِوَلِيِّهِۦ سُلۡطَٰنٗا﴾</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
@@ -4987,50 +5617,57 @@
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="120"/>
   <w:embedTrueTypeFonts/>
   <w:bordersDoNotSurroundFooter/>
   <w:bordersDoNotSurroundHeader/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numRestart w:val="eachPage"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:preSp m:val="0"/>
     <m:postSp m:val="0"/>
     <m:interSp m:val="0"/>
     <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7176,51 +7813,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122870525">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maktabevahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>