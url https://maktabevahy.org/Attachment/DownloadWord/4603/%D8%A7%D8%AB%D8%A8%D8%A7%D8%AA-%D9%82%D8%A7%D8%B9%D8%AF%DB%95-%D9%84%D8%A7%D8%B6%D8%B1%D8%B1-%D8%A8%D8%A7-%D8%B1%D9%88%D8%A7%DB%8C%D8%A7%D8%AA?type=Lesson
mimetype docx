--- v0 (2026-09-06)
+++ v1 (2026-11-06)
@@ -17,335 +17,548 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:rPr/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">هو العلیم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">اثبات قاعدۀ لاضرر با روایات</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بررسی اعتبار روایات لاضرر در فقه شیعه با تکیه بر مبانی آیت‌الله طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">سلسله دروس قواعد فقهیه ـ قاعده لاضرر ـ جلسه سوم</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">استاد</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">آیت‌الله حاج سید محمدمحسن حسینی طهرانی</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">قدّس‌الله‌سرّه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">أعوذُ بِاللَه مِنَ الشَّیطانِ الرَّجیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بِسمِ اللَه الرَّحمَنِ الرَّحیم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="VasatChinMatn"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="RevayatFarsiMatn++"/>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">بحث در قاعدۀ لاضرر است</w:t>
+        <w:t xml:space="preserve">بررسی روش‌های اثبات قاعدۀ لاضرر و اکتفا به روایات متضمن این لفظ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">بحث در قاعدۀ لاضرر است، روایاتی که آقایان برای اثبات قاعدۀ لاضرر آوردند روایاتی است که در آن لفظ لاضرر مطرح شده است، در بعضی از روایات </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لاضرر و لاضرار فی الاسلام</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">، روایاتی که آقایان برای اثبات قاعدۀ لاضرر آوردند روایاتی است که در آن لفظ لاضرر مطرح شده است، </w:t>
+        <w:t xml:space="preserve"> است، در بعضی از آنها </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="RevayatArabi"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">لاضرر و لاضرار علی مؤمن</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">در بعضی</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> از آنها هم لفظ مُضارّ هست، اما خود لاضرر و لاضرار نیامده، اینطور به نظر می‌رسد که برای اثبات این قاعده فقط به روایات و ادلّه‌ای رجوع کردند که این لفظ به این عبارت، و این کلام به این خصوصیت در آنها ذکر شده.</w:t>
+        <w:t xml:space="preserve"> است در بعضی لاضرر و لاضرار است، در بعضی از آنها لاضرر است و در بعضی از آنها هم لفظ مُضارّ هست، اما خود لاضرر و لاضرار نیامده، اینطور به نظر می‌رسد که برای اثبات این قاعده فقط به روایات و ادلّه‌ای رجوع کردند که این لفظ به این عبارت، و این کلام به این خصوصیت در آنها ذکر شده.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ولی صحبت ما در این است که آیا ما برای اثبات این قاعده فقط به این روایات باید اکتفا کنیم یا اینکه سایر ادله و روایاتی که در این باب آمده (ولو به فحوی و مفهوم این قاعدۀ لاضرر و لاضرار به عبارات دیگر) برای اثبات این قاعده کافی است؟</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...7 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> و این مطلب بعدها مورد استفادۀ ما قرار می‌گیرد که فقط ضرر متوجه یک محدودۀ خاصی نیست بلکه برای دفع آن، به آن مقداری که دفع ضرر بشود، می‌شود اقدام کرد.</w:t>
+        <w:t xml:space="preserve">استناد به قضیۀ سمرة بن جندب و ادعای تواتر توسط فخر المحققین</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">چند دسته از روایات در این زمینه آمده، یکی از آن دسته‌ها قضیه‌ای که مربوط به سمرة بن جندب است و قضیه‌اش معروف است و پیغمبر اکرم دستور دادند که آن عذق که عبارت از آن نخلۀ خرما است را بکَنند و در جلویش بیندازند و به این وسیله باعث از بین رفتن آن نخله بشوند و این مطلب بعدها مورد استفادۀ ما قرار می‌گیرد که فقط ضرر متوجه یک محدودۀ خاصی نیست بلکه برای دفع آن، به آن مقداری که دفع ضرر بشود، می‌شود اقدام کرد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مرحوم فخر المحققین در اثبات این قاعده ادعای تواتر کرده و مرحوم شیخ هم از قول او این تواتر را پذیرفته. در حالی که قاعدۀ لا ضرر، آنچه که در لسان امامیه آمده، سه مورد است که یکی از آن موارد، قضیۀ سمرة بن جُندب است و سه روایت در این زمینه هست که در موارد مختلف است، در قضیۀ سمره و در سایر قضایای دیگر که بعضی از آنها مراسیل هستند و در سند این روایات بعضی از افراد ضعاف یا حداقل مجهول الهویه به چشم می‌خورند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مناقشه در ادعای تواتر فخر المحققین و استناد به اقوال عامه در قاعدۀ لاضرر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شاید نظر مرحوم فخر المحققین به این جهت باشد که در قاعدۀ لاضرر علاوۀ بر امامیه، عامه هم نظر دارند و حتی سُیُوطی مدعی است بر اینکه تمام فقه بر پنج قاعده می‌گردد که یکی از آنها لاضرر است، یعنی این قاعده، مسلّم عند الفریقین است.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اشکال شده به فخر المحققین که با ضمیمۀ قول عامه، ادعای تواتر کردن جاندارد، چون ما تواتر را در تکثر روایاتی می‌دانیم که این روایات مورد وثاقت باشد حالا چه از عامه باشد یا خاصه، ولی با عدم احراز وثاقت در بیان این قاعده از عامه، ادعای استفاضه، چه برسد به تواتر، محل تأمل است، بناء علیهذا روایت از روایات آحاد می‌شود و در خصوص یک روایتی که مربوط به عبداللَه بن بکیر است، این روایت مصداق پیدا می‌کند.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">مبنای مرحوم آقای بروجردی پیرامون ناظر بودن روایات امامیه به روایات عامه</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> در اینجا باید عرض کنم که مرحوم آقای بروجردی یک مبنایی داشتند بر اینکه روایات امامیه ناظر است به روایات عامه، به این بیان که ائمه علیهم السلام در مقام انشاء حکم بالاستقلال و جدا و مُنحاز از عامه نبودند بلکه اهتمام آنها بر فارق بین فتاوای مخالف با اهل بیت بود با شیعه، و به عبارت دیگر لزومی برای بیان احکام شیعه بالاستقلال نمی‌دیدند، زیرا تصرف در احکام از زمان پیغمبر اکرم در زمان شیخین و خلیفۀثالث، در همۀ موارد احکام نبود، در بعضی از احکامِ بالخصوص، انحراف پیدا شد، مثلاً در مفطرات صوم اختلافی نبود، در اعمال حج اختلافی نبود، در احکام زکات اختلافی نبود، بله، در بعضی از احکام بخصوص مانند صلوة تراویح و دخالت الصلاة خیرٌ من النوم در اذان به جای حیّ علی خیر العمل و حرمت تمتع نساء و حرمت تمتع در حج تمتع، در اینها اختلاف پیدا شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> قرآن در زمان خلفا با زمان ائمه یکی بود، نماز یکی بود، روزه یکی بود، بعد در زمان بنی العباس، ائمۀ اربعۀ آنها با دخالت استنباطات شخصی و قیاس و تشعُّب فروع و عدم دسترسی به امام علیه السلام و دخالت اغراض و اهواء نفسانی باعث این اختلافی که فعلاً مشاهده می‌کنیم شدند، لذا ائمه علیهم السلام خود را بی نیاز از ابراز بسیاری از احکام می‌دیدند و فقط در آن مواردی که خلاف، خلاف بیّنی بود مانند قیاس مانند استحسان و مانند مُتعه، این همه روایاتی که دربارۀ مُتعه داریم دربارۀ مُتعۀ حج، در مقام وجوه افتراق بین احکام اهل بیت و اهل تسنن بودند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دیدگاه آقای بروجردی درباره عدم انحراف کلی در احکام و وجود اشتراک میان شیعه و سنی</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> البته ما این بیان مرحوم آقای بروجردی را با یک قدری احتیاط می‌پذیریم، فلهذا بسیاری از احکامی که در زمان ائمه متداول بود، اینها از روات عامه انتشار پیدا کرده بود و به طور کلی مسألۀ تشیع و تسنن در آن زمان مطرح نبود. مسأله، مسألۀ حبّ اهل بیت و بغض اهل بیت بود، الآن به صورت تشیع و تسنّن در آمده است. و دیگر آن شخص در عمل به این حکم توجهی نداشت که آیا این راوی شیعه است یا سنّی؟ همین که می‌دیدحبّ اهل بیت را دارد به آن عمل می‌کرد ولو اینکه فرض کنید که من باب مثال راوی محبت خلفاء را هم داشت و بسیاری از افراد اصلاً مجهول الهویه هستند که آیا بالاخره شیعه هستند یا سنّی، مانند زُهری و امثال ذلک که در زمان امام سجاد علیه السلام بودند و از بزرگان راوی و فقیه بودند مشخص نیست که اینها بالاخره در چه وادی بودند ، البته حّب اهل بیت را داشتند، لذا الآن ما نمی‌توانیم روایتی که زُهری نقل می‌کند به حساب روایت عامّه بگذاریم و من خیال می‌کنم که این بحث تشیع و تسنّنی که الآن در روایات مطرح است این دارای نقص و خلل است به جهت اینکه ما منظورمان از امامیه کیست؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> آیا منظور ما از امامیه آن کسی است که بغض خلفاء را دارد و دربست مانند أبی ذر و سلمان و مقداد جزء حواریون و شیعیان ائمه است؟ خب در آن زمان که مسأله به این نحو نبود، در زمان سابق مسأله به این بود که آیا شخص محبت اهل بیت را داشت یا نداشت، اگر داشت جزو شیعیان به حساب می‌آمد، اگر نداشت و مُبغض بود جزو حالا یا ناصبی اسمش را بگذاریم یا خوارج اسمش را بگذاریم، بالاخره جزو معاندین بود و در آن زمان به معاند تعبیر می‌آوردند در بعضی از موارد هم به عامه تعبیر می‌آوردند و اصلاً به شیعیان در آن موقع روافض می‌گفتند، می‌گفتند این رافضی است یعنی خارج شده از مسلک عموم، یعنی مسلک عموم بر متابعت از دستگاه و دولت بوده و چون شیعیان دستگاه و دولت را مخالف با مرام ائمه می‌دیدند از او کناره می‌گرفتند اما نه اینکه در احکام هم با آنها جدا بودند، نه، احکامشان با هم دیگر فرقی نداشت، در بعضی از مسائل اختلاف داشتند.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تبیین معنای تشیع و تسنن در عصر ائمه و اشتراک در محبت اهل بیت</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بناء علیهذا ثمره‌ای که بر این مسأله مترتب می‌شود این است که اگر ما روایاتی داشته باشیم که این روایات از عامه نقل شده، و وثاقت این روایات مُحرز شده باشد باید بپذیریم ولو اینکه ازعامه باشد، اگر ما فتوای مشهوری را در زمان ائمه علیهم السلام ببینیم که مردم عمل می‌کردند و در این مورد از ائمه روایتی نیامده باشد این فتوا قطعاً مورد نظر امام بوده و این حکم مورد تأئید امام بوده.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نقش روایات صحیح مسند در تصحیح اخبار عامه و اثبات تواتر یا استفاضه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">حالا اگر ما روایتی را صحیحاً از امام علیه السلام داشته باشیم مانند روایت عبداللَه بن بکیردر مورد لا ضرر، بعد از آن طرف روایات عدید‌ه‌ای هم از اهل تسنن دربارۀ این قاعده داشته باشیم که اهل تسنن این روایت را از پیغمبر اکرم نقل می‌کنند، این روایت صحیحۀ ما می‌شود محفوف به قرائنی که آن قرائن عبارت است از تکثر روایاتی که از عامه است، قطعاً آنهایی که از پیغمبر اکرم نقل می‌کنند از امام صادق نقل نکردند یعنی در سلسلۀ سند، امام صادق نیست، امام باقر نیست امیرالمؤمنین نیست، در سلسلۀ سند آنها من باب مثال می‌رسد به ابن عباس، این صحت روایت بخصوصه مسنداً از امام صادق، دلیل می‌شود بر اینکه سایر روایاتی که عامه نقل می‌کنند از پیغمبر، آن روایتها درست است، چون این روایت را امام صادق نقل کرده، حکایت می‌کندکه پیغمبر این مطلب را فرموده، پس اهل تسنّنی که آنها هم این را از پیغمبر نقل می‌کنند [پس آن را درست نقل می‌کنند.] به ضمیمۀ آن روایاتی که اهل تسنن از پیغمبر نقل می‌کنند روایت امام صادق می‌شود متواتر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> پس بنابر این آنچه که ما در اینجا در مقامش هستیم این است که اگر روایت امام صادق علیه السلام مرسل بود، جا، جای صحبت بود، خب روایاتی که شیعه بیان می‌کند مرسل است، روایاتی هم که اهل سنت بیان می‌کنند آن هم محفوف به قرائن نیست، ظن غالب بر ثبوت این قاعده، میرود، اما دیگر انسان علم ندارد، اما اگر آمدیم در این ناحیه مطلب را تمام کردیم که از امام صادق علیه السلام روایت صحیح آمده (واین مطلب خیلی مهم است ها! این مطلب در فقه خیلی به درد می‌خورد و از این نکته متأسفانه غَفلت شده است) اگر آمدیم در این طرف، مسأله را محکم کردیم، یک روایت پیدا کردیم که مسنداً از یکی از ائمه است، حجّت می‌آید این روایت را می‌گوید، می‌آئیم این طرف قضیه، می‌بینیم این طرف قضیه از عامه روایات مستفیضه‌ای، یا اینکه بگوئیم متواتری، آمده به همین مضمون و به همین معنا، تصحیح روایت مسند از امام صادق علیه السلام موجب می‌شود که آن روایات دیگر را تصحیح کنیم، آنها را که تصحیح کردیم، به ضمیمۀ اینها می‌توانیم ادعای استفاضه یا تواتر کنیم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">پاسخ به اشکالات پیرامون وثاقت راویان مرسل و ضعیف در نقل احادیث</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نتیجه‌گیری نهایی درباره تواتر قاعدۀ لاضرر با ضمیمه کردن روایات عامه به روایات امامیه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: یعنی می‌توان گفت که روایات ما حتی اگر مرسل یا ضعیف باشد مؤیّد روایات عامه باشد؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب: نمی‌شود که باشد</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -526,51 +739,51 @@
         <w:t xml:space="preserve">پس بنابر این ما در خصوص روایاتی که صحیحاً از شیعه، از امام علیه السلام نقل می‌شود ما اینها را می‌توانیم ملاک برای تصحیح اخبار عامه قرار بدهیم، آنوقت در این صورت تواتر یا استفاضه ثابت می‌شود، بنابر این می‌توانیم بگوئیم کلام فخر المحققین خالی از دقت و صحت نیست و اعتراض آنها خالی از تأمل نمی‌تواند باشد. انشاء اللَه بحث اعتراض دیگر برای فردا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">سؤال: ...؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جواب: بله، ادعای تواتر کرده، به خاطر این که ما سه دسته روایت بیشتر نداریم، حدود هفت، هشت مورد، ما روایات از امامیه داریم، هم در مورد قاعدۀ لا ضرر و هم بقیه. و با سه چهار مورد و پنج یا شش مورد که تواتر ثابت نمی‌شود. قطعاً نظر فخر المحققین بر این فتوای معروف بوده و به واسطۀ این جهت آمده روایات دیگر را ضمیمه کرده، به همین جهت آنها آمدند اعتراض کردندکه با ضمیمۀ اقوال عامه، تواتر از نظر شیعه ثابت نمی‌شود، ولی ما می‌بینیم ثابت می‌شود به این بیانی که عرض شد.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="VasatChinArabi++"/>
+        <w:pStyle w:val="ChapChin"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اللَهم صل علی محمد و آل محمد</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidSect="006A46D0">
       <w:footerReference w:type="even" r:id="rId4"/>
       <w:footerReference w:type="default" r:id="rId5"/>
       <w:footerReference w:type="first" r:id="rId6"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="9979" w:h="14175" w:orient="portrait" w:code="138"/>
       <w:pgMar w:top="810" w:right="619" w:bottom="990" w:left="450" w:header="0" w:footer="289" w:gutter="0"/>
       <w:cols w:num="1" w:space="708">
         <w:col w:w="8910" w:space="708"/>
       </w:cols>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="707"/>
     </w:sectPr>
   </w:body>
@@ -937,61 +1150,61 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="565802" cy="279170"/>
           <wp:effectExtent l="0" t="0" r="5715" b="6985"/>
-          <wp:docPr id="59" name="_x0000_i0069" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
+          <wp:docPr id="1" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0069" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
+                  <pic:cNvPr id="0" name="_x0000_i0001" descr="C:\Users\delshad.b\AppData\Local\Microsoft\Windows\INetCache\Content.Word\Logo maktabevahyorg Gallery.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="582776" cy="287545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>